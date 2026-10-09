--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec453193f9d99ecfc051fc5c26a087141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9421b59e432812e8584d1c2846cdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a5ab25ca2be130f8e8745a41338593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299557ee6d9315637027b0deb76b0014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0660f52dca5afa8804d76f4950bd08f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8094e287c3a7be8682183d3e2e7816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f072cfa8357a949d5e3dd55a3dbf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f27b24e006561f1a88010bb65bba58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d12896ba392f33534050b80e0682f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2732d2d4b45ccc43b89631cb1ccf51a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295f549f71554f026e020f27cedf6a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0325fd361eade31da2384190132f20d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6280a03f475511686d1ff4ddd5bcac113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c60459d0e91eff3ffca8d28cfe576314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbca8fdb7bd5e517486f4a229f5c9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c08f652aa054abb4154151e572a8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0142304ea35644c98d5844cf1f45c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d33fb0567c53ee742961df24008418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3165374862a9628e67a06e999bb46f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40f256acda58885762d22a1f2ed94720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5b010bad9cca0965da7efa219544421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c0cd307c5fbe4edbcb50975f3840e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fbbb681c966668e73f2cb8bfd1f2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7433e7f2822973063dda78b9aba0ab824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27ee65731b7894546902e35584aca425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a451dfbdba2e1bfd3b5a9912066c28326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc440a53af6e9b3c321fef2f4651c47527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d26143c133f456facc160cc8e169a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc3f3ccedb6b8e59e1acd834e98f3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688360c73eea81c1a2ea9574aa63a2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b1f1309c5112e978a9ddc20607e6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ad07dd1cb11c4fedb2756705a7b4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f752ccbc1727a664563ed65119e593d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723355aa613d7ea8178b331a08ceeb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ffd54d73e6b877cc0702df286653635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07097421f9bf4cca32aad78ec685eed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54814c5e7d681beb5770db691306cf837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e737bf0682eb13d815f1deaaedc9e2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35cec6cd41c7f91cd1dc48eae0691a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837122fc41621d836b3baac78684c4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1533d9977d85d146bb2d556ba3860d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fb7c735a11424d8d6b8d75cdfaa0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0af3089705242f712a65b34e012b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0d01ba8f1b1b51b5e811800006ce244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd6bfcc8337142fe2a21a3a76576ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146346b370b45fbf6f7156afeb4612346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff43e28844a228432905c567e26f2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec0ae2a71168d753a13dbe0de2624e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fe9161a04a853aaee7022ac91d47049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43257a059aef93824e52e9c4062d991150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b2143c757d00cc980e804f047788551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fac80e8ad43ba030fd09e5842836b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79110238eb55c2c4ffe73ad4358041f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d992fda5241a9adc7ac4e4a1451a5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c1859af313408ed6baea94e97501655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6f709d80ff8958b964ca68ef878fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae776b66c1e2c1cac03358045570184a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde9187bd3267bacc26077e97ef0d0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514bf4900ccbf7e4c6d4441e42cd4b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99571ffdef9ed3c5881bd637dbb6d65d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32d7432be9e9ed580057a0ab66dcea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa55bd3e9cbb01e417f25a5815596662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a84664c422efea6966450b85ff165b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a61d65918a7b16951c7447cbf22df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68bb68693453a4a084bb78a7d6fb7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb08d8f0cd6dbcc8698473f7e86d46266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7311b07c97d68516e5162a8ba87292367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967012e16f3cca3137c3e645fd2f268c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101a479d3e763a913b001bce5e8bb0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c331cc9b586ce07b17b744cf3471970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014d9dfb412cac21670ff18029771ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0e7a8b8ab548f95757398ccd59fdc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e8a0a820b529ce5eaed9b8c20c73e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0003ac800defb27666017501e6637974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4616081c86ca03ede0e00b1ebda3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0206f50bb45c6b451168a2326849a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a4359d332d4b2119d2435a9465cd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9cdd66f4f30e634181b9a3009881578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39e2d713aa2b87fa3471f579c16b5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58f2604463c862fa202ced3b92715480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e6a1ba44bdc478f6ab5390ccf8b2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4d2e3a5f80af0748716b2657de65782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5870eb75266c8b53b91799f6edd3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf14d12ba97f9ef6f20b84891c7adf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171a849be0b4ff11ceab05b46e3d05185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92646bf00754e8e6ca0310cfd0b4564b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa340fa54c0bc92b8598150635a73387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b149c181348a57f99c79c70e3f15c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c996c8ffbe4d3e1eb7d5f6ea2cb5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b87ba3db0367ccb4a8533b3abaed990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f39ed4f5353a44c4c74d9e86881cf091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64935df426eb80cb64ce343feb3adb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92a6a947bd165af59d77116315ca1893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ec1cce139acf95323700ead481dbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef72b5d1f4d12dd96a558fbd07ad8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac5ff6f2973c246e61a6668ca0a95b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac46490de99394319c586297157b3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e02fa384984171f699ad40a4e27d3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaecf906414acd05f0604d6cb3b1ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8fdab788ea5c0cf4b6c14f3897c9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bc09534693e50a56a2bac20b1fa1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c54a2e17827302de318a9c2b85ec7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dc7e69f4fa393c9f52bea5d309cac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeffdc972c51a4a7e356ca0694d5a0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d398fca32476f094803d7a03f5e01c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb7bd710a2e1888dbf25e872d187dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0e1ff76299cdfdd093e981e877afa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f95b31876e7faf8d704cd16704b81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4371b1db6b664b019177152f5c9b3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc97a6982760c9f3d23d8dd84f89b99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947de55f169257252bb265e6bca3f1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cb60111dfe75288fbe98e2d9a87bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba3d47c697d8752a35cbe9f76e3bd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf70587b660ac86a3e942ffd8b82d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ecc66d40c5fb6e4bceb79b2275f7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f4acc669285fc09999c4c9b42f445116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514cba173a1e595001bac8d0c9f77ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc151ad34b124e228ac712299dbb7a3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed6216c478daca4e71f19243952d36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0ff8f3952085fd9e66bcc51c921c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9fd4a65c9c9536787bca370002547121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a485e3857e684f49024dfd79298b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541254905407cc72d132fca535c2822123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a675724524da227753ade47dacbf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e9565449fac466173666cff014ff4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c46864526e2c6ba37174558191ea8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb93a4b30896288dc2eeff5fa687f7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37796b2df96a81fd53b12a16554e821128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0bc4d96622c5c178842ab9de03bdb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48ff263947f5bf6455b1d8a45e96ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc09b3744294b9c51e154e58ec1ca8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79951f3e25ef5a7143afb997690ecaf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e27b9efdb23eb3758688d3bc19e32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff28a7931047ce42f675a4de0d53f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3e7f54cb741cb7df70690abf15ab0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572b57ef9b35f8848e2d39d0cc29cf3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4b625f6a4fa1550fd2fcf5608226b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd9dfccf1c5535769276e18cd55a41138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca5483215acee3055283beebc01584139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc89c9cd0da14239a7f418d81c00b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce18104e936be1d1fd93c5ba1539e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee398b9d7dab000fca11e1cdc5115bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432db60aa5307f426a3f41087d84ecb7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a10f00c9d06afe8ae129749543215144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb5961ccf95ada1725ac575b902e4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3dc89f271bc7f0a148295451001c20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a423f11c2700d9a01d066cdc43e3a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e415d457d6d0caf547c5c76e0b0274148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988597119d917cbe47d9284482350ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c60d6d2c2dd6043e08ac7571081b6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53766843eb1b4bbf9dfa7c6a2c5fd8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58590461c647f7101328135ede3d0b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ac4ac9b244996355241bc75feb6a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1dcf4a71c950a878bc11729f9dafb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ac52b16866a9474d6a543c59bebd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb93fa8fa32ae6ecaf0fbca5004814156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd38ca5e6b773798a623a1eb9605eb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce93cc1cd31a44fbe12c470694480b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0373c1a7e4a08d65a4b27b5d97e9faf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b472378ae50b524ebaa4c0723c382160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd913652f84c5ca48ecfda6dddfd093b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b58ee907ee3e1423ad7e32e9c095d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069878122347a942d6257ff141c3e19163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148f12182f52af2075bc1e947f5a9f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7fbff5f4bde4d34d2f00437e5e522165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a0d6c790aba5feeef78fe359f157f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2dc2e484d3ead5312f847d142ce00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079775416dc25fceb6abb142e35e47cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381992cf48cd37dea5d170cb032ed29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb15ec9d23da560730dafa63bf079f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db531dee96159ba48fbb8a995abf24a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bc64338351b8098522f1d3fb87cf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d6cd504d9fed300ea5b313753e07e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de945b73bea872956ff0c70f9400ec7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95cafb514e8902490e447656fc5c2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631c3565ebc59b658e0b463c4111617176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a794efcb4a8272fd87391b816320b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa69e2c177281ee3cc3fc27b1b09a92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed8d3566a025e0ed73b4eb80b3da77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4a2bc636eb1d065a41710c466f2cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ec2523c4dc1f3d9b1c31e37266131181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45e4a35ffdff574f0c9aea948989fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd012895e4949ad96880131a07b8bdee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d1948d7a73c5365ded6532c4f12c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aa63422bb5a30a815735f0a1749ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146134243fec38a94be833eabcd55337186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655f268d3d39d548e9980c97372258f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d26892c9eddf60ac81b60bf1cb2ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c249bd9f05c749a14aa6562c2f72148189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934bdb186bfd5142af3bca986be0be1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd06984730bd829dab7fb0ecd561aad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95cb11fb71a3bbfb0452ff96e3e4eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bfd1e5530c93b310d534e3cd4137f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196560a2a9cbb8ea0e31488d03f06e91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0a33e2c21f665e15188e3040704cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d3508afb16dfc4b6e2d435aff8f37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7884e211234a850c9276ecb813af2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c9ad5985c327cafe1c0735b2e2a2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f531ed9a1af853c53c7b36498372f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47911f6101dd3492a72793cb244474200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55488e31b63446fe536b78b31cdf18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f31212b0d084129dafaf08612e0d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4c27cfeb1eb1b52e93c317c4c0705203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2139bfa14c73d9806b2a6e836abb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d67b9f41eb01f0084d019ef10bde5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4625de0dac391492b2d6222b354ff5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30076d941fd09fd66d8f0d408c43b8e7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59338747c1a785e274709c49a5c45b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e614d051705b14d13788f7491217d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628aff01704aeda031ebeff7905fc961210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9108fadfcc9bc528f797f6882d33025211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b60cb5cf66cf26170db9673448c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b8bd72af7deadbeb22b6fc6f77c08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300064b7351a3dc743a0360a22edd532214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14939ff822ee1d2cca55220a12cceda9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61632ecfbd9c6002deb5efc151e3916c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b5a0a1cf753e5a5eae3ade9d20089217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ead797db75ac4d3ee884b42de736b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6355459f133cc14a5c495b3929f0fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d574185a5debaac3a1839dc092bf39f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883a92ddede94a7b77867c9e56d6bac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa59c81b6c7d4646a6aa66cd4fb41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a614228267495883d2ba926904cb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fc320e889f088f2ab2be1c64dab4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317001640f5fe390fca3ad7dc6e97d8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d24d609e9e4d363057da4e43ead714226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a9b92506efd52e455f0d55579862e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2c412949e070fe8993bbf845aff01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7389c952e430f0dcb6169ae6943667229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4e2eaabfd0f48d4b6de44ab8f3336230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40842fe89bd8ef88cf400737368edd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91477d98742636a7f6e696007e8fba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d95460c6d6134a5fa57ed832a3be5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42144d78960b3224afb760e76e033771234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f07ab8392093b5af4c01d5655c8848235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9aa983d5bceba6e71468f4ec266c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbb91067e6d3458e96af4990da5540237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a8f1118332c772bf1e465216f23a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2f86f3cc25d65d336a80453c13494239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d721224ed77bc66bb078556ad1716240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409a490fdfa8a848848261d1c42730c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a4416af0edd15927482fd4540649242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a262dd1fc124b629d3b3afe9155d836243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce8a400b6c8c4771e179683bc91cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44b06c511e1b21f8185fe555b8d31a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cebbd037061e226e2cb318058ca11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dc652ef72b0f030d9e7e5b12c109a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1cc5f8a151f6ca67570b2924f7898248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bd4e87d09545b05f0ded18caf8446249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bb379001d5d6cb30763f27d862a37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf3fd932cbc715213f5d21fd10d075251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1ba68c55717653b71d4c4b3548165252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1505df55d98ac8a9df782cde5c95c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ec2fcd4cbe9aec8669987bd1f8b38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b54aa3e26febf5d9ddcd569f90b560255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc71de61a28637286206f011ddbfb97256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9803dbea2cdfb2fde4aef73d3b5d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cfa1df33b47cf687c32c97f53a80e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b26ddaa067421a2060f0ffa7311812259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635e61d98a5f3d4e1dd881894ef305f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b53a7f8c6b67c4f5a0282549681a8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63367b5fa37c8f546daa686c82d69a7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51823138e2b9f541225a392a5139e58c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a3b38e9894c6461091bfab317c7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbb9ed587f0c65ec42d708c376769a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab9555932927c17af9b1b6d8b8523d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4eb96d495b97078bd49cd3a386fd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f87c4d6663877532fc8f46aebce3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c72db88df6f304f548cda5ac9520da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff6980536d0e34f20e11f5d68a06fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb0c5619867e5164149e7bee873fd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d217be4ac20e6d0ec308b09d647cb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab192a41d6f953dd8cfdbd74f79488273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73012262e999dd195ac8697775d7978274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb8b000ab86e2661441f0266059b4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9c7bb49aa843582bc0869945550a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9797344a9204725a515872a2fba228b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f253cdab40dccc0514631159d4ab16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73c9cae7d4962d16b74a7776b02f04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a93e391facc9ab5a9484ca1dafd2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2b4f16770182c67d0921a0edf4eab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dea75e5de3d4282792fcbe7c00cb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fff4af79fe34d499ceac259829af8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e18a0dee78987b03667db1145fcad0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc81076e95e1a47907413541241120285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f16878620f290d11ea886fd88dbfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf9665b68526419a8ad955f659791d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beef6803803ce39102b8ff0eee8ff9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e925a69196bdecefcb44b7adebc752c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c34b81413f5df0cca55b5204a671a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f9fcd1fc73829419b34b3b2dadbed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c2f5c3b85fe64aa200abaa59c41ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80905b61efe2cf83f21b9313cffc6e0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b0d8f90c37a3adde51599fa05d280294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bee6259cc6024d6c797deff6b85c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe1e6ca8dca1558d3db4b2abdfdae5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc6e255071813d29b18b0f3ee2a07a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d3083a2abe4b3f6d1b813648e72ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc925dfe56e4cefb1a546650fb547bac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d8b2da155e50f5717667faa210fb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b903a8169485b1a95d28a9ef57b4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48d370a03c5f88d227a61996bd3806302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a7b3e2f8e7c5337bd8a2f196889c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0502b20d473e422578c130566f06382304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82a60518f0a80a86d7ae7b7e71e239305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923f1f9fb0851fbfedfb09b1d54d9f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342e0976f4815bb3451e8048863fb88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b58ffabe26ddb06eef7e3f0a524ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e662fdf2d347e5cddec2211efa3a8a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77e44738ba2e1713b11247004c72da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9207cdac869607692fb4ffb9b0e36c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b22d1645fd034efa7e7d13c39d5ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e8cae524924dd79288d0c4c0e30f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f657960eb797cce3015e41b236f4f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bcc4f3ab5573ba30ed5b27a2bea37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0efdcfe0b572ef1ac86c962b82e134316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa479850569c4c24d47f313854f0c14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c28fba3ca4fda191ce009c37323b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303027451a1fb8709400ab8eb5eb46db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23b5d01baffcab88bcc3d6a0e0d01b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a1d3dc6cbc20734582046232541af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c20545c3a9824a97e1e06b46f66594322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465af14170f01f95613b3527bba58a16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556086bf69b75c44a4af1fad78d53f96324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa5de1602d14407bbe0c7414b62458325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc91a4ad60621ec364999147cbb789326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20203b8b26535955e86ad1d97cf915327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff768c99705ebb9f550ed9e3a4eae46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef89a2221f1efac9c41d1ca23516093329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c796ba2d359df03f48d96d0c337f923330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdd0b5b06a96203518ea7364b8af69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b577d3062e15467bd41dbef6b87c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eac8ef64016966b3488195beb09f04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf71ebbf90b72fe2cd812099663d2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32312256c663d5ac4a63c674496b7a8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c711c03d830b61e97d58deca326337336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd860bc99e9288fa02819adac09bee5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c540cb8d2f1d7baa698406732946ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ad21252164e68abe69174175c7dc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0fa10cf5dfed2bd005a423fe1bcd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413043f94337cb7f067a3b44331f187341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb790b56baf6222e3817a92ba28a33b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0dee82c2eb811f7592dccd3221240343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42473917253ab4b683d91a0b95c4346b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fe4bb42148524566e7f82814a0e3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6ba38a652aa0272982415d27a2862346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54328af89daeb8a4f4dc6c9c202b10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff346e1c9a1bbbfd7a77547a79e37bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08d48ea7a585724079e8c332c1724a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bee255ebdeb3b2ea8884377541de1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee853968dabd59228263c470db1825351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93fb5becabd06dce17ac230d9dacc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76991eb91b8ce14821f6560081892014353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767569ed8ee59a0d972f1746bc87c79f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092893dc41537390d297f344593b15c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cd3d3458de6fd706b6bd2559d3593356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed865e5a8794a1b8856fd408a7dd19da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753b8293fd174fbd02f40581e57100358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debfb9b8e560ac0b5d19695b3aa57ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acdae136dfa52a3ec6644a7a1fe7e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dfded16aa1e69874a180344465dcc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725056a179b25ae0eb9c4972c1c351b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05d7de6759a6815eb21da3d088a352363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981d867110182ad9a85d140234b3afd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afdf11bb3baaae0377bd66a10857ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c01695e1fd757f53db252becc2c805366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6006ad981fab1fc61d3de2e9731c5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651ae1e3c2f1bd13a9e3347be3e4d0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6db87b254a42bd5bea576eae790878369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160971019a52e1ffd90ded912519970370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8857a9b15e0ecc374bf6bba3930a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6cef1ec0b1ddc2e81d7ee691c9be6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c033e7924453cabd5497d09a2c4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d763c3c3c015bea6b60e96384cfbe8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dd70daeaa893787162f287d0aec09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a21d243b95f8455a64ae7cae97cdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3c37ab60f5fac6bcde23c1578ef0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d069b85f4eeac872216a5cf481e4d71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638a6dbfec72e2d7fb74427a979ad42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7673abb7f89cf647704748e8ee918380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686848b9b761efd284686850595b1d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e4f9c06d0334f03af12bed5e5fbbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23811001749e7b6dbd0a5cca9163d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8129078eacc548a14ba406a340bc71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efabdf938cb2f9389fcd4d076321e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce4b5aab7ed5cc8ce324037a35478f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c99105be3de7569a7b3a72487f92fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3862f3cd842232e19793e4c39211f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f9578a9dae648a6829a1ef2d21dec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2260dd4b5b3ba53d3bb8304662e281a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a68f2359a8d37db8786504c1d35ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32753ffa8fce8ef8e19339fd3d0360b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043300e67622387e389ae79c9370ca76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aab16fa9e84dee7aeeaa4d6480e39c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2cafb4a3d140c03b00fb64e86712a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d76093afc53c8dfab66a56dd4aeea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f82397853228fc3ccf44cf5c5dd2c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bce8d01674a2a55de8d64636534ef3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ce64a1e7994a71b9e1bb4f7e11e0f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5470d8bdc5b6b3d3edf7d7929b0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87856df770bbf08dc86be34c5fae0219401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0ed1fefd9f8560e3d4498d6021f83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29375678669fbe633633c205a46cae52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1414ac8699014760e3247ac7a613a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f9906955b838d5bf89d4580c41128405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da8cc15db0fae26f4e90dff615afd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c287890d84fd98c0d4898d2ef65660407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424290b968faee616d3501ca730d04c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b763019ed5488cc6e54bb925cd981409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da8f6646c78a41987ecf5983232ed7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e54aba80186e72412a064b3438c953411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9c2171548c439c9f53c15d489f684412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a09348f092e8bed5b9a390647f790c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d0b3e5c3b1cb96af16b888e770c19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efc1b0a4d45f23f4b7e1af195abb2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0990c0b3975f1240890fc9fec6316c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3131025a18b5fbfbedae3af92480f36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb8d01e58ea528aff92bd2e9dced2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1489fe1218a96fd11011f1accd4ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e54aaca4a09f5ebf34b485b15fb99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaf8774639a77b60245195ccf7df58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415fb657c1322ed5a0842d1d8121d9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c62b4bb163d8f9463320eebed25733423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3078192dc919e618748ffeecb81ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d8ac6515682b043b4bf047615623b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596546121f832c650db1966eafa92f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179833e5c689135cd1062776e96c5d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ceda95f6b10f3301256fbf13805f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5c80e40405c5a2e74e41d1d147912429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaeb44fcaab0813db9f47378a3dc5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e005b7e1ce6e30b5deceb56fb4d4b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a5bf807d3b0d9d6389976b9e7c18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b0c78696dc3e4c9ee7128c50848c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6234e22b608a2a882b564b44f8b85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d9e95a8c1e89c30c5b5898b2b878b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed82b9154b51974008c170024acf6b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d9977a2e239025445f70cebc1e03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce37bf7f36da21f726bb1b33074427c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53957bd9f8cde17dc122644ab3486ceb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2a350b9b0ba6dbcdda913f4813ec6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c857e6c8fb20be9f31242b91fc23a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8c239678f2e174a23f0531491ecd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db771aec48a42e4caa9eed0c24afde7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ca3a3af45d8f0cfbd2c6e6ca3673d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c48b2fcfffdfe4f6e4e78e67f0636445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff89fc7dfd1410ffcd145438a46acd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254cd5d5afed117fa57e0fd24b1e572447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc965ed95e2c57573d89beb4820232448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e092d893b9fdaa5be60060e899b8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393f1644d97f574da7ed8a3d9b0692c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d93af19e92123ab06d118649222bea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cadbd257a5294b902c505e6dce92be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8da82ad34f9834754e47a31c29102453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a84f7031e351d1bc123b61ca26738454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42270128af51bb3c90bd2e49075668455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58fa7051bf769a1dbee671d1f853c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba08ae4c17728e1d45cfe2ba7d2f05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694f79403ea48114569a9fcee0d9339458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877799695da20e756525d097cfcfa1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0594dfb3c2c1a3e6f5f3b9ad3e6e33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01630573c44912e18e642b4c705c7ead461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07394aaadde63282873856b4a72c44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a702ef46be4280239d9076bfd5aa00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379995e99e4c93118594757036136974464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54316486f715433b9e1e0b9dc2dac71c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f149a00e66f5c2d11c77221decd88a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2d4b5dde174e4433a5b9a355f3d60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867b1bfa4b415dc498e0619978cda19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc8a3cfce2ea294966bce44e12faf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538ed2640647edcc12f7dea2960a328470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaadd3624078681f574949ac8b4f3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1dc69cfbd1b70ac862d0460d220d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7474d2820eebccfae6e45519434a8ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60392338a2212c4599d5932a4f95e4e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fe2f031498e1da3e36d479388ef57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dffe28001aaa991262e83c988e2a42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38504865c2818e8fe064f467500920477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b233e4b6699da14e4950a6237c561478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca4d4cd86c17ee0af8284398b28503479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e86e6c6ca3dd04a514070c5552b636480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4d6d0faf42cc1130ee1294431f5d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d7db00dc268e63b323ad35b0ad3db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a085a589d2a4311428b76e67ce136a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d27dfdaf81b571fbb02344c23a79cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a95816631da1b8e472f1238a0a132485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064605de2b7f45cd28015f238167f979486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dcb583b4bc5d42f13050b73b322e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3ad1f1307e149fa385bffb61b4900488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38677fe3b122085c0d66e497fdaf6e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9d7716a4268037cb1f43016748bdb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5d0e0ad57bde4005d618bd9e16398491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f3c46dcc7329b37cacf3e567c620d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d049f853016ade66518f627c674e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2906f62f3e7ea99923670001d1a434494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a692e82c843ce42456c9eba7b1d14d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0b572cfc4f39c6302e421c69f7ddc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31689a107417db9716724841cc563d8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54531841c98ecbf6edacf2d6f5b49c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc96478e7372b80fe2f2e7f181f9764499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae447ac46f55f4adad3824dbad1ea97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d3689d93585a45f45eef94bcf1d04501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9684a6f9e77d11ffb488a92e6f1b8ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761b31848ae43b6dc06f71d63118f0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaeefe61daa6dd0b92c3e1180176b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06b4ba840f9ad8f0b2ce23385e57a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db608b01accd9964cee99e49ad3f3aa7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d56acd495c58b6315c9ce4185c5a1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76afbc60fcb2ab27f05488a72d6245508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a8ae74af4b0ce5fded54e8eadf6bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16a3aea302de60a707061a8bf10830510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bef91e7c3bc71512288701b8b1f45a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedef8798fc2389d04d1b17a7fa9b673512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26da6f7688a9d2029a1d386cad6b6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35350f58d3481fce9e1a0aa7f011320a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b64c8fcdbac5e19a7ff38ffb8c6751515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53923938aed53ef42ad44f366d3438cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb7299e76c3caa726ec9b4451fcb6e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf307a82c8d22e20794edb576c81ad8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f418259c8ff4aed57c137a5d4f4386519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a58473d58cf059842030f728984d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a5ea4abc3a1f95ca3681685b3c63e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff14f33bd15044b30085063c818f74f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c146c8844d0aad3ba6478cc3fe966a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a943eb514800f9b428370d56b6ed422524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf449bebdde829f4f80cb032ecd29c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b72bd05d94ae8438d54db2861e9db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9116eafe4322ff3ce719db943b57ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6cfffd482a054c3f99e65f6e5ef43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f871f26edc466d8ab1b2953b22c5f99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf66f5ebd3de45bf811eecf299bb2cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655ef769355b09ed3cc8b94049c8612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418c29479a48554d1bbc7219ea765fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa286f844d31a5ffae05f68bfca51483533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f3c538603df59718b1e5923471907534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7ef1cba86a3f54f2977a5f6f279a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940c832094c454e795c7583838eb59d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e4cbcae4eafd61c1703a6168b8591537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c955d4ee68a24765cb79e294a0711538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916a731df3e818274a152740759b261539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a59a0b46187c642f11782f7480f868540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbb2f267c91437ed2a40b0c979755b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd34beb7cf197a6e87e76dadf127578542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caf8584f7d6a49c1f8d71dc1106db5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a2e02b1918407458e04a239d26b09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd871b6a4d02e9c0a9952daf1609cf2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249824d3d92afff5a3a47a2976eb958b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3846f456cdf7e8a03fde5f74ee8b25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f44fc527862108d3d8c0d0f8c0dfb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48f61a4c61f3ef67f69b48656948c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9633559ec5603c11f593a805eeb376550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cd5573af51cf1496740c2932efc84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defc3fd8698936b511f131aed4b6a78552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aece236e5a4d96cccd69400b6d82a52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af227cb66df79cc00527b4c4d3d4315554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e06e690d98c63b7ef40d11403f2bf4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67100496497c74aa9d133c05ea6ba23a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0799e9c7d915e2d6b3fe3f3b25d1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf93a176758571b4f00099017ccc04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd652edd60d4136eea8261ed9b0244559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babea39064a08467c6d64e0e22f802b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f211ae562660bc9b5a7ccb84d0113561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ec1f7f1c512a0c68eda8181281bad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bf44d6f035a8a59686a9866a04a4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438280ef09bf7a3ec1340d4ad26e477564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b8472de3324a1506b271e6ac8422d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee36ce1d2c985fca41b418f9a5d96e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14152ebd880a0102610a1213ccb788b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0786d9736974a4a1fdea43b52b0c37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4bee3351db0cf5228e974809fcae7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05690108fda2cc2134d1cd28cb8cf3e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0074a7f9875995b47b04cc6b7fce39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d224c5337f4303987fc80312d2b42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465a8c212f17e40d096fea49edfc7a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fd466dc4a0d975bf43030cc1288ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf7afbe4b29f9e06470f8731786d05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b34e6c0b98a0464f9f61e607f25b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f8a699521e1f677e1af0d5ebcafbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637325f67104c4fc22684fc483c1dbb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead978b151e593b2ff43f09008437bca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bd46602afad74221f2f3b1e52447b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174cb6d17d45d516832ad88dfac758a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43c7ad295d73c26863e4bc413e7b5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb92fc36229ca67b33a83f533d7d1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4109c945016b90e0e883acaf9112c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2894dccb205dade0aa19a9cace3948585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38545b602fe161a7102c2aca1be8564b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b24f4724ffb09d371a1d3faef6593587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55aac25365e3019cf9bbe833f4ecf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a8b1bfa34f40a4bd7bf95ff342ad8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd103eadfdabefd87da4fb9246780ca9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90b9b0f1d3a4f1599b42e7de21f810591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe686a3eddc84031e5435ca9b274839592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf6d01dfc9cf618a8da1b7a77fe786593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e621c9a3001cae0d249e3a58662652b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05098cc53039214925c206618740409a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3d211e6985143d48d179d7847e4c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724f392e61b0ca76fef23febb0c3ed9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c3f1208b23ea571968a99a27b6411598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040e33faddd32d6a0e149fe96db48fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19075b11fbffd23e2e392e688616eae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70591dced9b17e2929ed7ae47a26b7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf49357d745062b5779307871080a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3860b39e1fe1d37b8bed7d52b93db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c92203b08f52309f47845dc554938604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806543a7d624ef7e5929b4000b3e835605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce79e241a7024df9673c4100bd81356606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6623c511240c643efe3c270b4dc0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5bdf5076f54f79945866153dbabca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92274f5f377f8905c0f26997a6281061609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7745a81f8b8d8d1a4a25d3736a02b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa45d534737d0dced2bc063d90a2021611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9338b7a2b03c0434a336c21e993cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13a8bfe923c1aa67e2b766b89fbab7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0837bb0e5ceb420ee64cde7da2460614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8583071c43d587a98993af5244c4ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa93497c64ddbf754d3b914d095de14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8d9588462502c899c96cc0bcf4b8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a242815c7e4cd76bca07ef341f4de03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b2d4423cbe83c541563f42692ed09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d5f7ea8535f3d266ba57222469ae8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52808ddfab9655e5e0339ab68bf555621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928548c304e741db3a8cafaa2297014b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c491ee06d6b42a0ff94257c15459c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c945e8f37e06c5efa027392689a6f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b849d771c2b12e0f968125e7fc57d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f764779eea26a17ae773744d97ef7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a176062fcdf981ea9b4609b5f04d6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4282280840953acbf904aef9c771a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c396e66bd1fd4410d1ecc5648c878629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b6c650bfa81882c8d7d5a8f5b490b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda12ed173df35ea3e6a1a9043a7d60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c061ea2d7c8a922bc6538907b466e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dace5c28dadce88c76b75437e47322633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96111c62ca214ab9b51a59da4ce90b1f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7d28672f0e3a9c88fbdb3dd0e7f94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de2737883922926bccada23df090b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba093f6d45ca8d8509b608346b15e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ebb7df1b570d15f5951cc9da1b782638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b08349ff0cef0ef39edeaf07dcfd98639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716346e2754374892afbb0e890b8e020640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d8530cfc42127bae7637d11e975d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edb8120cc2da2272cfa40138764c45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cf04d2f8b3938de82aef3f8d0e8c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66690195cff80c346d718376f822a875644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b60111122361bb80d3324b5d4e145b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053db7ed1af921891ede014e88c948d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a314de9dd8f2d85e095a81e435e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6fd3024d763bfd18376374eed213f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b379517a96d8199b5f0537837b7a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb91c69b2812ce9a107fe0b316cb72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c13204ee0bfdbabbb95e8686184836651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33d7d549ab9a8174376e146af86de4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb1eec9f21d3a3d5fe3f978f3b167e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff78156eb50df92fcf7468c4d12dc3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596898124aefb41acd892dff29b681655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bc1812c47feb9736ffb5b63124baa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03e8e81938bc09177443c99d0a84ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317dbe1244e1fbb2d93f206ad36118f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f1aacba1740d59dcff020ab00936b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eced57ee2d515c3bc0e20dde24bf26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2247a097ef1e3a8738892f03d32bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ed9413e644bb2d60b18c1039cc15a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c6245a6b4e61085d8993b342250c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341241ed6b65b33da310076bb42a983664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e693bde81f26af11706069ac2213481665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61116e95a46b35072e4f3b68e6b54314666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264218447af15c530025ac0b0ea1823667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73b93341f2c38e6c442712b0ecacfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703077435d3f4d645004f9c61784c3b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e451f50a64c3d9fd710513ad0d9c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43f43193857cfc0c4f8f8d6b6e32c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b7f583e397f78df025bdb18b033d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2486d459c45f2eb524c160c71b6a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086664b84ce700ebfddcdf490680080674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443a2fd35e07d88f8ce11fd1e4acbba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e53fde30d95e432c942f9b4cd6b70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d66444827c95568dcb078f11cb5ef4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1cfc017c8dbc0e0c8180664ed6ba1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b44a4a9523292e9afb045284edd8a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60606a4739c958772d815a38b6856b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbffca9041e706dfb2d3f27b47045e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e46bec6687524ff514f0b23fef024682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d22da8a607b371b27f108d42882e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5117cd60f6d1475379ef8c1d86b487684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a424f2d508a61f0a6617ca59e6626f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4c5dba2ac5d4369758e1fb7ce646a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dfe1af05bb2937dafc6b18ff84549687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba4aaa3b7b64d654fd0c8a47dbb42d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecc5c62e7b7371f001c29782111bad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146689798d5adc5dccd1e83682bf7f0a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b0f00f93606cf27af369df70f920c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c851eda5be1d4f39b92d93fe7aaf87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea43667baa5dbacadf84979b1e72af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eef74c236835ce85ba6abf7869cc85694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb147d89d34a703822902c519b384f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b69bd7ceab8bb262760ac276272ad4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f37632ba521a9a7d4f6c7ab84bd2a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8ce7e32d393a85058429351e0250b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c0aaf958c22e092793684e6119b82699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f211ffddb27010c096dbd9848be4606700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9146578e226785d33c59b615f208d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171dccdada57059b376924b25225b67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6492b36146fce14487f626980fc308703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d80f7e87686a28ad7c4c42ef20cea0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064b3c42f409bb244a07edfb4a8e21e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda80297aef8e07aabfc856c203aed90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddcb97a7be97e7a82a3fea82b6243d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c631e3e0d0ed4fcb819773548f13f00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729028f883fd5aefe8cfdb5445fe862709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0f0bae4d8bae3679ef13d8f7d98e3710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3b843f768e2d33c911265eb83d6aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cd5ea72c45df4b3467677bf4825d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560b74d5007f90922377319037dd39a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06874a38d1971965cc86a20b98a1ae304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7569e02f49517ad4b9d0ee747da7145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6f32e9e9134d6e2c5a9dd90ecbe1f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9165aa7ff74bec4ae0060cae4994e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682aedf45de1f6029636cc85fcde7748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c35b8f7d8cc7de581da5c33fbfe4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb3f834f8c7f67544b021b173cf11f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8ec54ebfc640148d356cf2614f0a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28dad230bc5cfcf8fc73ff3ac4113e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c5e41cc4be5b893fcaa9f87670dac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0adfb3c1fca5c3d73ef2c9e322d15c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54447cbb9c64ef903461251080297b2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793929c632e7b25604ab9dd6eb6669a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d297f3a2792d1a87bc8c73fbe7b84317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0f606fb16b2a34c0311c7e5db036818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5061ad4ab52a2a303928d030357c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f86891f311580143ae0637393049d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69656888b2b64381dcca8309f9bc12f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e64c647f52c338f4de4e4d5089b4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103209c6d93b3b296dea7616c3d6466e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eac7fa427562ba433579f1418a82c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d40cf05f190b568267dd3e1774599825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47e07c305e41409b90647ea59d101726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014c6ef7e9cff3e1ce40fd25c6ebeab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba1aa0e7df6712698c384fdba9002f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16532501dd3d73bc95c2ef7ecf4a7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0359e02d9c55c34a48712d15b4ebdad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81beb133ff0c37d84b3ac2eea94b12c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968db400ee09f02f75045b8ba6a8dc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6055b5a1c94dfba33c4d1ef19fd808d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55af998b50f40dab6fe24a5935acb1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d36ea99113e9f3986ce84d8708c16135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160181f1793ae7fcf1ae1fafbafc7bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73808b36b2070a3f1f96d87f5667abef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77244ba17ac11a4613abd437b3700238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c74e4e933cc55a055740d63feefc6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a23d5fc56a913b068d1d2d2133304540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0bf96510f1bac67b4e59c8218ab1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6a249960fe7368fe8120e40c3ad0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf83a55f75e603544a407b9b616fcd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c58a2096c19b3fb0aa43f82627c7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a85592b3f3754e6332a1a246ae55a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fa52ee14a765fb5f7622906e6ca4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb001683b2e78a03100cb45cca692947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82e183322cb97e0ab8e08d6d5ed38348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25ccc0bcf4de0ded825fb56d8259049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfc192bfffcee58c730ade606dc6e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdf3f33936fe4d6345834ef83a343351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598622236e55fb8d6a26efa9c8ba9dc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19bf3a19e76e75ccdf9daa16b772db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a2711f1f982440ae5285e4eb380ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071f08aee512bd68542424c4b901f6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610914b9359780c9d62d567a695b57156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939027a720d1b452f6619dbe2d5dfcdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42be0644d840c7e643b28fe67c1c4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40131ec64e234c964f1643419d39f7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c3190dcc8b583926b6edcf72bc0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ee936160084a04384355c00fd9a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600327c4991b0b1fe1b372870f71deb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7594146db7f564619e2f0d72546ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484bfa44f497ed109974cc9b51b282264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb7bff7af7307243716e4da23621fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103a45539d77c4623b755fa82d8838e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ef652ded57f82501acc567ff9040767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19754e4079bd82e9ba4ec805e408c3a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ed910c88fad2c98072869da5df00869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb65498b7f31ea2a81a0e90174876f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5165e67cb6f27df7d0a549358dbbc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79048f2e31b5ddd705d7c2ee170a7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce571ee115a7131dc21c07184a217e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118048556d787ad93b34b2cab06c58374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e663868529f64fc915093cd9b5dc075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9576f9efd6059f79978d033bfec174076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d6837fb3e16f215212a918d8d88b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f63f0ea553f3ea6b4738d3fdbfd4ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cba6a877fc5c3ee9ebc9bfbb2163879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3864be62e9f9dc9381589e076bf8e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa1ef84447536bb28bde1f32a757781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea5b7956968cb0c4568e6fcd0ffe0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d998e89907eeef0a097bf22ade85ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd27168586c5391bc25914e6b62dc8984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76252ed3c5829eb5d593742dbd23865f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a9f5c5a46fb34072fec7211f2892b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efbd9d9962d2a46aa38dee2ce6273d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13283f0fb6ba83e37bbe92554f99d6788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0803f224486436136f7f9bd8505612489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092601cf9a99cbe9e361a02638f057e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff849420d04d63788f5d32858d5e426391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc22b9a29f80a916229f542bc035ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d605906d8dbd95d26423c69ce1703c493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fa255e4cbb5f78583f7e5876926c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc03616eda8317cccd27c798d1b8d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167f5cdedf4c02024fed0cd3306cdb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16c3a2899f0eae61d235515adb63ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258804c11071cfd8a1ca886dca6c3a598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52c8774c65c4e7402bf59933d412ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12339eba8799029543ba2a2316d229100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5099e9f0b78dfd4e367fa24ca9b57c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78849c8f65e85fe0bf50b16c87680ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65cf1f84a4967cebffc99576dc9947103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df934d9db8cc1d0dd48468da9c6c021104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766316962c42c67a20018e2c2a2b230f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af580b9f24a9f07450c55f5793effda8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5268269d3a762f2071df99aa5dd44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd9d9825dcf5a8af5cce1f098e3631108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45f8f5ac5767b54766e0c98370f43b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87879f4431c9089df37eb54a03cad1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06728789d1d5517727671c9dda3e73b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadb4001a26eec949004a568c357d83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154af5c3cec22b04df32a3d86b621cd4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d4e864c5711b35e3a166db0866a3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442cb41d16b5cdb22e4911156921434115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdb03f3d124d26effe5be67a546f82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539ae18918ea429cea9c93608313281117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230ea07120a9df95fb080743fc910a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151190c4ff127dc39c03729cc817e71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05910615380fd824aefacb3baa19cbc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e79769c56aaf84a9888dd4e3ce84b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db870d23f25a48c5452dc42cc0e0b4f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4f2d02fb575cf66e7669f1914bb54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082a4cb16bd0119baf68b757bf7ea83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d581cf49e3ee5b9b05848fe6e284f6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f483afecd3cb8aecadc754cf2083fa8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31647e5258ccfa7d0c2e8635006418127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c0b0f5091f22c66014a82f99b48e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0091bb2652b1c792b2361591c8aa2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fe83a42cc7172b8fbc4da73698017130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78f2537ada3db4b925d6858069662131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58424e9d5167147cfa9eadcb839f9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77fa3c4da00b29b6c8c9566719cf6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57d318853fa1443b3f9a4b6b2b8232134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f025e9dc4fe7573bf398ea3e83f5fc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a141e9c7636ccacbcbdc1a4f06c150136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87e2bcff4a731ce66b29d0d2baa39e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e4efafb8a3dfb8ca88a697990c80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c539c0e71ae57c45fb18ed86956bbc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ed915561c3400dc4d794d191ec8d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3d39ae5be81ab5044582946227c19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df336e4c9a57d15bddab0fb21846c1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d3c094fa9ebe82311174a6cd8a1ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd0a0e92d6e0ebea4ae0a7849b0cd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882b441db0733404c59fa7152133097145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0fad9d477e3956ed0ce8281f877b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcabc7a80fb0f01318234c232164c2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5014a02fd0a43a11b1cb5dac590d042148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d3dd1aa33438a063ae95369a985ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086aaef06eae0cf9bf92ca2c2a32ca4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80056bbb54662864c3d0b9f14099fe1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b988a95401cfabcefa19a35ea5536152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143a7b8b0d680bf22996d5555277164153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ca2c8d30a8c15d339c357b1bb306e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73612d553bea1ea2fb8efdcd3d6a50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59041333c1e2b0eec3d0ae4aed2726b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d714ca73e8a5b86683e2379c799e167157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf31e059a03dbca63781ceb908486c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda7c091ae9abf2aae82bd05b797eae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c98c0251f41a18d001062754ae7b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac557beb9d3f560d811677277c4fa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a09a9554c8b52fbfb431a260b8e16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508852ad92de15548a512fa464936f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a92fd03f164116805682b40b485d3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af49e96d9be7fe9257c9abc33a59ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8003a6080a08decff8efcfcb31d675166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d362d451a9880711db94dae9a92de9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a0238d5837db0706cfcf807ff545e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500325da9ba4acac36f6dce17a02ee7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af25989834b1078a1e06e7be0984227170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d609a53c2d7e8b9c051cf084720387171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897d7e183d56a398e97035ddac9fbc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cdcc53ffa3ec47273ddfb2c5c173a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c280c52fa3e7f65484222635bcc91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5401f513c7273149dd743671f6a0456175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e7d4d9bcd6984ce4c93716b9f1d22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d761c6e9f5cb6ec295b229f5037e570177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a34748df2b9e61f7ec481e028f6d59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c69d9f820cee0ec729b4f38352a9c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48961069de9813db2420612e2ce3c545180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67361da0587d711f66bc830e1528ffd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552432794da681f3e99df03f915bb3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f945f0ec581c8f8f700f440eb21edb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cd6f1bfba72d2afbdf4da0601780a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038fd61a1ae4cc9ab2d34fde8701bcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa617c7f7f4c8f5ba750be4b01a8c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca6a694df6119ca86459af1d2ded39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbfcdb943a710fc331e5c0b2d6e7cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab6058d08ab9bddc67e793c4c82757189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019df0c136f2fcd083d101889f7807190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03755fd8516b926c4b115089d67e76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea7fe22e2a910f2402a898283462e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aca3b166e19b92f0107f1e5f03b772193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0429537c69dc2ae476afb6ceb41791194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be004276dd61f658741267954ef26cbe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dad6246ad832dcf0986ceb6da577d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2fbeda4fd335f788bb62faa2e3dd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6f31e8e4b635056d33e0c52f1436a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40b645678ae08d4f120fd7780c8014199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad03fed7e02189935d03c6919db92f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb70027ba2d5dd3380e218ded0b2fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255d661280f946dd2a7558490769dad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65010736f65a1f5a98a3319ed1532751203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583266b0bafa7c65780e674656ea708b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1efdcb7f8ff308203a11d48ce6522205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245220b8678edda580722e6c62735ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59eeadcf5823ae7e8424899d7434ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3d58fde38cdc06077bf898b6d524208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e85a0e81dd25e828d76c820037d5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e8d64b23e8b4c50d6651d9d8af547210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2028c1fc7e5126ba50393f8981e46d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa896acd7fe6358b0efbc93b643e5ea0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c021709ffd9864a5cdfca041adeb05a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d7a1418ca1a59ff89045bef1b4c1c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d469748cc2c99425790ada4a244b81f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772d185822060b6db4122c473c17d04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639bed3e290a9cd21bbb8745841ad60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d0f7ee01f7e404e2435e2910f1f4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a39351bbfe87a76867c4e603fda29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551b17d181c44d3bc562c16b1a59f80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429aba6f96bd5959028a9b3c958010a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b2ae245d9cf39e4464ee2b5a41ffa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119ca871e3a9bbf04bcd1090b2c6aaf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f1f095ba25d17b9560069137c17af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e075c74dbadcae30695879f218d0b0e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81b45eee13aa1cda63c280c998132a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f121f7057c0deed70ef7458402c0f02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5fa8b2017ae94d1247e9901519e13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca73e774b0170048b26d1c7e228453229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71da60ac2f179359340f0fea4a2dca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7e7899a200bf21d1b5c0a06d8549f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232fbbb0c35786428399f78929d4833232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ce3756d559d648e61c7c627288a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad8f5cc6a8dda5c97d6f368d901b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef4a07846bf9894a51d37920fb82e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3181353d54ecf412cb64885d16e58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed3f937479a1c60c9b2f7545ab3750237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d627c36f9b7b930b5aab9eafb2d72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851a8945e5c7294e9b4aaef5d54fe3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25128cfcd8869ff76fb3c69c547ff63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5613137b8455b6274e19c111ddb0c7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3815a99efc32690c048b1acbdcf3f8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb94419db68d71075ead509f3a1ae6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f8a23883a041b2b46ab5b02b0ee93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd4cb670e68c340d28ac7b7279183b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a395a316248725cc2f1d13a19e225246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a192245c4eab555221b80cafcee676247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f793916d8a768849ab0f6a7c9b0c139248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1e7effa2354a48d8c9ecf36ef1818249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b07072160ddf32ee434c1e1fe0d5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947c20f307d01d569064c0dc60c4f9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acb0e1712d8e3f7a136c56035eec67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4ec57207af259a72682cc763a0a42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740d1531b4c83d3d9253a3ece9e3175254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052784856939ae5975d8563b2bd401b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650c461b9028f5adda0bae6487234e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c2eb21d7348663d3dd4f0e8a6d930257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d35dfbd573ee6f0150ed26aaf3233f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938a33fad3fc72bdd3990dfeb607a90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa15845249e2a5fa2edf4dd442bdf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3c4c5eb1873a58be9cda6fe18de78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631d38e9a69df99dbf0b331581fead3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f070c17c88e3b28e35f8598ae847263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505b07c40082862e827f81bd6eaee0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a1b9103a12f170b57ab8f19112b5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66722cb8fe17928b0498ac3ed9b55b71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca289594004189483bfbbc7f30a757267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ea48cc27f35111b6276fbf3dfb649268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d45f3a935f6b170e0f0c99278e8ae4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939a0eeee0cfa2acb62b6443786acdb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a96fafc1aa03bd17ad6d99c552dd1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d83d88a20cd0ee5cb8ae61fb8d1f79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d0081c952e0deb8f31796d3e2f5e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feb06572f2290ae4c05dd6c68cdcce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff509c11355fe5f00e8a6864109f00ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aabdc4e1c84fcb4369cca0d720467276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635198e42af1a414b41841c8e0ed2bed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a450187ff0b3c704395bf2eb4d8de48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a9464cf3dc715f6b9e1060d53ac33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bde7aa3b6d84f9a13a4c9d5f6d82b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce0be59765549d9e20272cde091844281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b4ade08502fd83c08cb26e328443e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d138bc67dc10448a276e90c4faa8f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df221b5ff29ffca0872d994a1ca0d46a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24038350bb5a2283e783d0995049e838285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8a996143a7906959d8540179ae06e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc27449b5d3bdd8a8ef8b50fbf68aed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af7f7e81408f8d3aa06520e24334f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c421d5ba8d08c02a2ca2c1aee690f29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0462e51064d9cd5160c1ade353e37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3ca237000f721cde91cb316f3fb73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b3e682380eccbcf67866c960f7983292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c84289c68fce6404985bbc486d59c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0646e014919972bb89648cf0e50942294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c60adebb7949bedc3521d592f867e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea062c90d03e55af32f2df959bb6121296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada48919077dbe0e7ca3bf856aa4cea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c1f98baff200970f0ce0a55c067da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3844ac22e761142f563340e0ae9f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e1b410866c87c603fb20207cdec02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356a97700c46c01c6586c89eb431337301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e89a2e92de2ba42e85b80219ce299b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a241e9467186282ee3263a55f1c276303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a15402d7e1ae26ff461591b9e940d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf35e224a3cefa65896458d1ab985d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79c4c50c5f84c5ab4e4172b9aaab5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d083d7e1885c9664eb827a15b66179307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863074f1103db02ef32e686287caa8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca91c1dc16e3493f503854d7aafa165309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d4b732658b87e9a0ca3da80215169310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbda48dfc2c3c8e04f35b0922b321c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab11a2f439649ebbcd3dfeaa2401e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104836f13be1cf3485eb902b606a842313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda5009232c5f7e27a3e0f93f7fe8bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1a2e258662fa7e66eb3baa8a79f99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f383c016685d652efcddba8bb201fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257656fe3ab4c3c2c831eba4fc41eea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ddc9258b7c0864ea1a934443f6421318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3d2bdd7c829ab5e22b0509be199ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e762d1479792010df8e1816011ad5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6f9abcdc809aa6903f013c775a16c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc17e5a72855720e440b2fa1f4be92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79228069caac3b74bdb0c22d83ea1309323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69a5d3583ca0b533d32ea99ba490f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253e157a56d17b3003748f078b749dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d6da03be2f0d99aa08b5f1905d3ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1c059e74d4c82f69810d56f7ed39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1434306d5538d4581b970b43c3bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622b6480d35bceba8d00ca96c1c669d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c666a3f1956083489253f1cc9c89ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85941391be16efbb3dc2a1bde6ae8f16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b1a68a4eb7c09d26f4d1776126137332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e53692dac8b9b76ddcc33a77d0184333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4efbad2bfae419299749679f5be5bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746be8665c3b07d1b9c936a4cc6b210b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc44caf568b0f3a370c2a2b5165ecb9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ccb955a26677fa562c8ad565573de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7914b83f7ae93f4349f669fb11212338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f6748b8aef87ee866238eef20db4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149a16e1a5adf460cf75378bc7925ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef718a0f0831a72716a0b8ae9090a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e9e4a140bb4b4f9c979c01607bb86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf157776ea23cd98aa1b2964c9c615343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13202293c0b55c44ac651336baa0744344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec46fef44ae0ef10b45954c3851cd0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc03f1d6c2ce2b302e3bc252914f43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a58d65d13c3aa1899f4f90ea09cffc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b7d02a57c3ab089afb96e3aafafe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc75cce13cde5084cccc21477d227e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f1e6899b7094173c7cc64a69fb6bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6a8e36565896b790cf984c735ca71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9954da2a988f89977ebf81e3da094ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126817d5732e622bc970666637341e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a29351f72228fa70312f17f0e7f1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0cbf9fa2cfcd10eb5fe084e4f3104355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb015b9829cf1111edcb07882dda2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3daab98cb59d2b4c58d2d9a063c37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08965e5c806721f1ac5af644d5d587358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81589d83c02fd044c683a21716f7d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2fe403a2769092f8d6d74b63b44d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f897ca66b6c4d65baacf8471d3c2d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae68a43821e46a5e69cd17daa0b0ceb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbe2d9c3ab5a810ca7b3b20250ca4b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447ab92766ca9a7635906e55104e9b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b17d10a20c136b4bcfc1d8a9f6441365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3ea86d33d4477dd9eee4c05cea4e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da571fa2272ad0d46e0d2a01aff7890367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ec53a3d1771b46525803c165983aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f855a9b3b365c372a0011a941033b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dfa7e14ce5cbb8a119544d43873be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045485cd6bba3ef456fc77b460329039371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950ba70667144c6de01dc1e52248307372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c34865ecd5ac17bef22d75f4e23ea0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c4bbe69baf2a2c7189dfa2f43ffa3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec738e252fb1c3abcfbbd2861eaa79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5946532c5ef3b481a3a2475613d215376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e96c9c839adf1f23c309b90425e78a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37f5571e24dbb6cce9bbdb8d3ccf1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb5ec0bee837a9b8e8e2a6ace30e8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f753d5c603eddd07e21513154c29537380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16c1ccc7663904a567bb72c3dbef81381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aabccc785a9bcbbbdc4dc68c7e7843382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ae770132c1960c126ad06f35a9b9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ab93c8616865990b9e9e39990fdad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e781351299e2ce7791138c350c6087385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb75c96faee4579aff5f49a6a984b29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c20e5fdb0b2750f18ac328ed4bcf2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e4ebc6c1d87bf16185198004932e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c5f08cd1ba652502b791d0e20d41c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789e957ace987e74043e726487db9d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4025543aa9b2466c0ab6d54cef5520391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46e028404d317a9a40b5b2421d686392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa828fcdb52b893ff0635b9b3cce012393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1b73f091dc59ff1798aa4d4cd3f85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679bbec8d999a5d6725f9ed46e6d101395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eaea17b2f1c1cb6217d9a7701e43e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7ded9f6e07b3faf1227825f3eef34397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985e9218eff1f86706a1b05c4770e5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f4e7fc6585ce830893f0f857c84ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343394b9eda32a2583350482bbbf1b6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0405a7ddcfd5957318ff53f1b8ce34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692333b931c81b6f74729b525083bcf5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e21478ec2e7a28c6ece337d7b48915403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64d870b2cbb72ece918e7d977d8a94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fd0fe675633e00438cb3bea7596d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2a9d5edb5a90029490c5aed531c45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fa21091c847ee0875561d1363194c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b384220c2550014ab47259fc245a80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30200f1b4e62c36d628b914bc3334c8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663fa6e6fa2b47b676b667d643409a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283737d741c79b65590e0acf0f7d773411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702a69443549829a61667385f8d547e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32c547004c1de1d617c53114a7cac3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40a005a17b6142460b46b89177a063414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5d7add9881f591a75eca6641d61a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221488b1042202698c56cfb23fa54c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca1f6c13608d833efe12f744c73ff4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10553c0509639fd2a7469e313c10604418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166ad70815c4bbed6ad33d567549dcc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0e3927733f98e3f0e6adf88c77aa9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91fda1b788ba86f423e35dc789ac23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad057d66fc4cbae8f6a9a6a996cfdada422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02dd9b0f1dd497b40f2101d08fa333423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb50dabecd542e2fe4e53cd572f59e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca0ec78a511cf80df42c44a2d5c5f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0beb2e14d62bbb3cda741fcdcd0d54426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2c0d8195fcaeb880001733161ca8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2028995a98800f20c0be3d5fe3c8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1d58b77ac10925e0ef40c5f4e6393429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56001b8d3110d63eb46dc94d4d7bb221430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d458c9fb873ca36e735bcadd9898b58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47a93a90e39abf647644d707a70b26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c34773e791b6752c14699547f92e19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eb6249d74169f34ed42c604603c29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e74b62e51f01afd04ce81ec1d2c83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5949f152bb2307d3e0592cdbceb170436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64758fc375e88e63fa61f514371aed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c9b894373ce46eb9d8b71d7dd761f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4369ca3289c19ece6e75dd14de0ccf1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df2d076115fa558b1d7e8e4461f15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a06f46405602a0b674d6db600bd81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caf725641a2ca2540656de05c78d2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1cdff5208015a3063d0bd5b54bfec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e3666836d133ede55bf1dfa608a6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100791c979df7e939bc6a57e5fda6d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f07efe92714f37ad1c2ea4090c3cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea244a68abcb577e1c7c0c6e2cd95df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f420027dc9e5b4462e2fda5733d7e70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf52203126e78718579b020619cd7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c959f3461d8f66c2d026eb45df4fbf8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab066c72d13388d4e00c30876c8ec445451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98798aa72664ffea73e7f3e34d2a7b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3000894bf87988200fd4fe023168f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481420529a76b79b0bba940ca5ca416454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f11f095f36827e3c703e2855642a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d322a7133d60ad191d62ad311959635456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6610389073ca7e4a50e881e8a77d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e119db6c48e50edec93b933dd2efb16458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a2adc0d702525085fefb7f6b01780459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a6fe2336fe0ac8d87384755ae1029460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ecb14ee794f435292f3c76bfcfd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99fe34b9f07d7cb61ad66ba44ef44b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bdbd3f5d6a9e3273751260c21de3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b57e569365a359bca8ed297c43f66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c069c0da42970a01eaf1d9736035a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bae09d481333f1963769c319ead04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9b3b95515fa213edf1e7bdc703532467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fede9cf67b76973ce793ab2dd125f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4703e5c3e07b41bb7c0575d6b253b3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e54667e0ee16da67f6a7fbb519989470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b33e2c8b90af890eccf2f824faff2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259101920ce1ee013daa41215bc21ec2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0576ccf2c445d7782284a941523cb4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883d332e06a406bf9a6c2b0cc85423d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b17c7fdd4f601690836887b4a92bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c110f80a752a37500318dd8c3a191b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc868d2467d5f3e30567dacbb1f24a9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb852ee75fc91ac836dd481406283aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a1bbb4c1861b833570771219fab01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d358425385ddb0dec5ff3584fc8c42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d5902a38bd29ebac952717c99395d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add986c751b002bddd5b9764229de15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed5a5f66331c10688da584747af925483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f30fe535f1ad9aa0c9c97500773d62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c6f3c6b47e133d67b055eae714743485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af37aa1433a2ed00fadb638ad7e1990486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd654f84b65f9070d55ab9103ef07820487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5c2afd7f9082377f13e25d6db11c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e2edf0cb792af7fb098f3f5e11df9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e952d023f3811a171335356cc26ca4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09924895e52d3f5ec3f2beb7bab36442491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b2bc063f6d6b6d56da66bf480d8fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5232978cb66704d11437b0a0a6044d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfb7a8de09066477714eb50b1872c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2a209eb55e1bc6324820473eadeb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8849117f428d14da950361b94b2db7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaee5d7ba88e3ba0ccd3af6dd67bdd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997f5332bdf48db38a13817dab29885498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaae898e1f180a8ac75477d3b0e15ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb6f617bf261ad739e3c3b36affd41500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5af6729c5428dfbdf0da74db99a159501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407d895eceb397ba70e140a71f58069502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a27817e466b2934ed1a85309c45bb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc89ade333883d1e9fa8dc98522534504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92a1438e4cf34aee38e5d616f78d35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da73ef9a366647a295596202840bd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c285439e0ba0aaedff51d23645ad843507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d969e66d19cbb7f626af6e108550b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a63b17dbc80d01ebc57e927fedb37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227615c43d19fa1396f82edeaf3dfec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88309c6080029ab1784bfcd324876be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ef5fcafb267d600508708c27cd206512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb45196980e4beb26be3bd04a563d6e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b800618524cc0b94ab3fd70c3f438fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7355465fd0f76292becc4d08fcf282e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c64d24fc2b3b2a4744aa7d9871a99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60317ab8566c103c0095d7246761ead517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd48bd3963aa446bbd3b05adb15225518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2f5f75a0f129d8af24314481a9a9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab68a0103f517997b2ea56dbf1a967520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e09362ff4102fd6cf0eaaa6c4ce1f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd38b6c35fbb87addfc5780210cebc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1b6bf7c4c292a2dd637911a9794a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beac57fcdabf559db79f3c09d94be7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555011d04c85beac45574b1c2ef27ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48135c1f641969a876e0302f9b9978ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df301bc9545aa5b967efd074aa13a6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85cea1a06435aaca26391f10eeae14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532388a5598b5b91633ac5a022bf8ed8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76035aff8c386324a10524c41dc106d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249b176910e240360fca91ec8a10e83531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b43d8ec6748fc075c753e67f5edb2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd25573a70c278648cecd0d3dde4e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4909de81d489560ab436f0b70de0fb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057174fd4a5b5f9b63f5cca8f68e19d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683bf33695a26b07ddf20140ee57e49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef7b6a0c8cdfcba07938e2960afccf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a9b0f6d249bdfda4016a399cf8af5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0d596a34639b26bd15d92b4236120539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ff84708055ba0461795e6394ec24e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa600c292a6d17071fb40e9923ff736541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125c06db9ab8ca5316830160b7005e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b2451ba34a2ed2f1cecf658e52a4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bed4e881bae7e854e6e780523d0be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cb6b4abe70ca61a9abc637367d0ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208573af55cbaa48140ca245933eec7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276f8237d74a409887ea1e0617110cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e4e8ceeb876aac2fbd9b45deba7da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe4029b8e5cf3425115e64e6f52f5b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deadbc06ca7f7c94392df1be654d5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f56f62b772aa73fb10a331336561ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c26337a652ee0d16b9874764309e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb93e22bc59b716bdbfde50b4883ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20316daccf959118e8b3c7bae7ebff92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc707fe261c8ee5f937e847e8efeaa9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdc837c3df5fab06103d999342ad4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c37dcce032636e05b7a6b22f4c7ed3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dc7677f085a4ef5fc0308531168e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28a8bf43fa94c47dca8dcb12f7aeac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc0bc7bbbd484dab2b27768f7abb57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235033b0736c7e2e8a4b3fadc17793561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e5abd04cedeca722442d67be2db5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4b02956d3ef331cbaa67df36755af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61c4d8d252fdb24a5c469fe3608f43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ebf37c07508032bce494f55ade885565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9052be58306685c6d1a732392ebc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd289b86aed4e280c329800a186a9f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b617d17102b97a2e4d0e5da0456f837568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46d6e2b7156d9dd5b14fcbe85bc9a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1040b112820790d0e325e40135b31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c07fade6de10705f3fc4430ceb139571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a1c9d26b92129bb1a913f2cb62d63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af463ed4f64fcbb517c20a2b6df9e25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0512032a8ee0fa63fa5bc934d67b81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03be2009e7557dd6df017706d83611575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f677bac684d6667ef32f9a1d255fb56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f38666d9d4b4a3fed0ea13fd595b38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0539d0b997ae03834f9395a282989578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c052c8cba9f1d2134e6a5dfc1de5f0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33632bc8c7714d4cc6eef3a1acf274ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed5fe39425e115d6dcc5c781754b78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b291af0e448e2f13bc8c0aafa05ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4fd9581d93e609fe0e74aae6d646b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd14776ec1d3759198cd91fe87b2def584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56939daf311b398592fbaa02af48c067585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa63cc0fb60380a9220c3ac0b23bb0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd7780fea8bc88c2eef198411740e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5d5e40952734f62c2e0674474a4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a60b6871de5005dbb43dbcc945fe5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c836e6ea4084d8f536c9642ad7384df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1278f02bc2cbe6af8c685c26b2938591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc500635066bdb9e26d819ba5dd84e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463caaf141215f0cef1dedce31043f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f76de4636bc764028ac66f6d1960594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b37c85dab901a4e91f0f7efc313aa1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813323fa0fe9c44f374eea4d5434e1e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70f4c2c3dff1a2eaa4ee17ec0c95b8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625d6e710417a30c975c1ed202554f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81146bcf253370467ac5ce3d9f99ce5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e49a74b53815e65ef8e11326f76bb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8245869e805a97f4f6f6fa12ade454601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffe9a6d434b225be8ff3f1eccd0e89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4da6f8177297634a9d101d76be1d1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f0e1194eb778cec68034d6d19b386604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f4f268e4ff64167377b67fb60d89a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19404fb338f6ec137876397574c7d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10022e1ee1a0f1d5eaf9fb877e9f997607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e7ce9238372679457be3325be8565608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0080531fed752f93a32276751239d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72f3ac14c9841c11efb0a6410a352a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57585ccd1de6d2d58226610da1627809611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978faff62d61131a9fe6a4ecb80c51be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede8b8136a1d196ab35e24b4d0d597d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab63b1aa4b638a24150449930304dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58fc9c954e131cc755c68335908a80615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3309dad4f242cfe11d313bba7f5c2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc7b3701d671093230ee9a0379ab95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecbefc596e19695cef92174592ee8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af86c06a58b519bc7ce461ed00cebde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f993c604e9f1afea3d88c2ac25b888f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b977003ef2de731d581dc86e386fe98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f146155afc987246d93e587adb03318622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19254d003d4b99bb12b7cbe8dd01a3cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f92d3fcca0181fac9675951924589d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e787c01e6430c06bf914fda58de67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9897a54ae30f0fcba103b675dd5ca1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95523c99bcc1b2cf06dadffa2995fb5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f421871fbe1167c07fa04d515044091628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229966c7d3f8676fd773880c5cd42a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812eea17d70537328100d096b9ad04e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fee60a4c8fbafbd5260aa3f51a95c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f814dd99665191c60f1987174bb11632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e7a75abeda4c207236d490487fe6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991266ccb6582969cf324c975e362ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dce3da16d91c41ec04ca428abffb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e31c5bd5161d606cf7980baca7f7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638afa5c6375a8bc9bfebc7484958dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342746ae5c2e41f03e5722440875b099638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de951da8b40f8b426a00e32d17b970639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c3599405402075f42f0ab6d8f3af2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bf074b2a37e461a57da2a621ab7cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aed9aa52e11d75e3404956f7410daf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a151f48faf12eeb4705bae206762fe7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10280ba1c1a9b2ec132193d82701e93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5372f2d9e5af00e052ad7531d17cbc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889e0781bfda4f024a40d964d9813b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deb41fea10b236c020e57435616ecb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a28c87a0ac43775f115d17d2414045648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e408172cc9a69e6779f007013777211649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb23964457f6d04ce2a692e59fb4da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb93cdd6a25e25508dd44d9ebf18d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ec77aa17870acb304aaee8e5a49a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cb24530073259a16761e2b34c0276653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a2147f4fc15b50372e8831950191a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e80d84f758f00ad9b9a38dfc2012d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797360d83cb19c294fb732fe63a017dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2faf7aa3a2ee09867f76ddb379d9b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effef94beba1238ec481f18851f3eec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9172ffb2d0f0da137bb1f6c1d3e49d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555af513b628ff74c91f3d8336761b00660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9374b3da0e01cd2ce8c1847bc7e5eef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada9daea1e0a75fbb39d473a741a4f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05495e9238f821ff38d0d51f46e22132663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c283083be8900810f774b43ff90e3db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b46099f55a6a06f407957509595b1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d75021542d6baee320a64564121c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd554eb3c16cec9112f6275571bc35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd3ab65dd47ca9b3f870413ca00ca1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c654c96c5f2bfa4e536b3d305d366669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4694b95c5b5c7d890bad5eca4d07d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d284b534c461e89968c0d499ebf09f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdc95cd1f7765808656f4b892327d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c2e5ed4e36f9af2b4a97aa0e41a2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21496c199cb053831eb20a398101a65674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780681e995411397d0afe427a545199d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0e714ae7ba04ac18e45cec17f551a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea06adbab228200af8a573ade70b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bda38890a4db7cb409e6e180f2d91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a5e05e27e0278d2d47d0303473bd2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bc23121a3aa7dd9b129bbcc472c75680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>