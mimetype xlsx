--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a25c7948361fd65156b65e3dc234911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8767bf8d3de77c3e04e884e0ae2332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614574ba695b0da8b42dd43d689ecd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24cab928c93ceadc9c9866531d20ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11197e59dc495beca0feb5110520db3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19ab8525d26b18315f50795aba24886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527440308fdcf0cc2a105f1c123c4237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5252732f692c45e9f693670ee2b738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e6a9ad41bd276315e3ce6c6bfcacd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c5057eab7256c97662d95e80eb10710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae0bd5e535b2194bc2d38acd99bb9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ad9abefecc6db80a1946dabd08d7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8ddf1190c063c3902be300713736613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084506b7b019ec74ac0c39c66ee52c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86226a7f5cf660b6f94714baadbcfe8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883d13f2baa36cd26eba4536fb9a38d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2278beba36dab28197d3cfb06269c0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b111fe29d441c2dc6f39635268d94018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19161c26dcb9ed5f2e891974d8544a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc6d66c059b25b4e22aa9a6ef4431920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f43804d8bd6951bac745e8b40f63621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270cf21a219d9459410032f29eed30222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eccac54a373cd89337f42eee1ccc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ead6d061a7dbb48bed2f157b8b08ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce6da8adaa055148aee2124cfca6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108081d9c0347105b5407eb5590f36226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2512db9f0e476809ee47305204a6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7716132de43b02f3707cc9d9095556628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93186818eef21c31124c041bfd59782029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276f48c53139e28c8736cc8e61838b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13404c963674e244ffda1c03ff728a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09ba556915bf07658bc2c6cd9281f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ba9e96999c29c412e00763a2125d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4b98cfb848f9ca88b755ee3f76aa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db964ca2874d2458106b2d259954f41c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa45e5b3a06def03e21cc93a1d51a4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604699055314317a55fc10da2d922ca037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272c71ff15842d06fdc18e7fbe58d3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59f9c0aa8df979705c33b26efa7d1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49ca261564fecb8047ccefc057e03940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e6278d993decd9c4b9f081691f1c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921292c5ee6f9f4c293eb56c18b8cb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b57aeb8d5f8409d20916480c650fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faad4170fb517d15c082b4d8913e4cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc6c96d5cee5d6f827d7fe946901d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34102615bd985da717a5a751edadd97d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485c12f0e31faac100054d41cd3304947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0bf615c6d7b31115ef97b5880bc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2a6980d757386605f4d8ab457430a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71972d3925b1058fc171f21b2a01accd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fae01caf3c39f4e9777036539c1ccf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66e012e1cb51e7f96a899253e5b1f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018353cd336de707e76f32bf76b0f2f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43faaee3da8abfc2400ca3351c2a8fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea87d5ae95d890fd3e272dbaea78a8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa38149b2b8414346ab338944d896956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec3d0d7263b2d1ada514b2d7b5bbe157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87358ed91dbcef8d7249974cb386962f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a779cdc9e684b8944433e306aaac9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc231af35d5371be88e126cbcad9a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c7f7bf1a3dfebaf0186d0e23a520461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4db0c7717ceb824d7b84ee24e00b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a166a757075097ec71110df98580a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1d0621562aa04f21352a50ca3764f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb70154ecc0a939626570e1d43c8d5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b815610c1e82d58005d1a53ebf7b3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faffd71f9d69923588a73893266ad8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751e67e7309f06f52845d8763f7fe5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1338e2d5357fa7d881fcf331746858e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d08c888423030f4c202c945975e4a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c9c1e7f7d8fa1370d67ccc9043ea171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962e7b8de3467caeda8d09725e6207172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aeb815098b06e6c080e2fae5d66e4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ec9a8717fce7b26ea3398a3305f0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073dec3d393e1ab9c45f8a21f277a8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d24568a2333c582a0475e3711f21376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911a066d96c8490aebf2d55352a554a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b08e15a655b2be610ebd992fbf986a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa4ffababc0ef5aa495716ff1bfb9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00163accc65c1f8517368302471a7ef880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56824f37f02be38e20b3a1cbf9ce8a7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfe64c0123e0df87784ea983e88d0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66923daf7998518efa088f0d648dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4380d8c2c300876f9f105faa5481b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4164c56efd240733b7772b180af0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d13bb76f950d0b0038906ee0ea66f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed1e463cfbe1f3bb39345c49ab2edc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d6e4de519d68d5ddb71b0933e567488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb6c15929f1d1398af8c2bb1d6f11389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d13aee07d87bc03611482b307cdfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebb1843302a2940a10af286586d07d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ea6a5ac35622a4bed0b0cc779db7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7f634b344d754ed8a70a73696d07693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a6139544a3afd38acdf40f4b66f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99bc1b3136e56a8798e8618cc9d97d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bc2abe6cd90fbbd670c0b6fd32b1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2ca9e216c7b6547a2bd7b0e87a00097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e637b1e36a84c1f6997a3c20a64c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de39661d6200f4d71841edf97bbcd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299b5adf68287741e5a8cb6acf508cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be967f1e239c4e1a0aa646594ea6502101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caffa2c17f82df2e2c0ebc495170f83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a6c97362f83898df752d8a9191d10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d286059cb4c56426e23e8ba85248cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f688a9866d8b629639179c69a62c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20f5127ebb7e1503cb7b0959c6ed29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765895b6c5fb66716d2f6e7aab54218c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85762a7983e9df3211c9aed52796fbc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7907b1acb1bb4485fdc10bf43b9ef32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24d92fa41eb0e6a72fc610d972646f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100748ae58437b5185791193213865d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222fedd742764f54363538022ed45a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9db31e6291c0eada19a25c8ed169b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856adad6907de7c93806f3c61be9ddbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5b24053f568b0937e881847ee06a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da85a2c8d8d4818386e331bac4ddc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6d2b1d84e40842401b33fc4611b7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75912609fb9ecb9072eef82fdd2aafd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6d4572941a964b32141b318b7bd7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819ee783e7cd1d6faa2ac99229ea7a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba2ca33aa60f2251933d189df5525121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e60ed62cf8fd889d2a8aae4e1ba219122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672f5436e92062c664df64a0474c1bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f19818012b0e974c841ededbcacd49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922ae8b7e50a35cecabf22467540818125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc772fcbfbc2ba76faaaf7fbcc35c7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668c7e6e0f6516a9a63a47d0330265d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acba759a2297e99c0014b792b57a0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62da4c5f02b8e39f173dffc27b1197129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fb27e89e521fd5e912fdc88924cf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136282465e0fc6fc3e4f8c6f0aa5c33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b6ee6cf67988a1908fc65614253ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c6bde1320db7ab36edf7d787a7e88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150cab9fa34eb0fccaf20815eb7c876134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60fa0043aeeed37415e87eb184c5a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9cd0ca3691caf0544079e02fe19b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec057cadee3700f456db8d7e9e0dc5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f820aba867184e86bcec6a5b5f4f3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aafc5ec0ada01ac60ee5a5d27dbd2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabc919ed0b52cdcd25fd36f0dcfa30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0fc4396e569445b2d1c6ea7682eb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f8edbc54ac13d7475b0574b67687b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010745630cc0dc19936d853fefcee940143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d714557c8483fecb19f03565c2600144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25e83e3612b128c5d4d3675ebdc0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d266ac36b6b9614d45eca20d00300cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b03b36cd9a2f0bb0bf8fe08c5ef507147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536313b12aee93186bd8bdac922e0f4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60f7ce0288a365857c818a1741b23e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b521fbb5f0db4cda33291ccd39e5f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927d7d18b9828f9a09a2adebb46911c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e22dec24aa278c6acff3a070539c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a5468c6972abc6207983958afd735153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d938321c9f07207def37e2d4b6b264154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c7f7fcc91ff6f357be8a50ca81a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a52479264beca6e312c9f26853e487156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cad0e0ac2ba73cd37f497bc848b89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e196674e9e94d0b4bc3bd716700a92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9d214b987bca38cf5105f3e3a77d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de69f68bf5323833b6233d4fef1aac4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d15b512f09cdc130b299d80851dfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c5d265074f98868ab30ac8fced038162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf7d9dbac7de21bb139f765dced5f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa818418d5fc10cc6d862784563f541164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c070f0ee013723df5ba6c2ea8ec036b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c4e99190b323055b6f3ed73b804c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae802a7286ba22f29b10a6d5c93bdb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db53846bef35206610c9872436221168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40868798103505c205e6f8138e665d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fde95b8674f758a988b9d32b869bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df22171e8674244515e9e6f85728cb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966e3b2ccda26e919fa216f68e4ce2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c4117d1009ded31ac3c9eb5819fcb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21682c16736e495111baeca053ac1de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f12506297dd45886de1c50dc43f130175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6051927513e31f3ee7a18907598b8c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0ce2d91c179db296bbfd6a00da1b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cabb85fe0582c92ef026c0f9649201178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b041fd12c6037268eb4ca1a2aafdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed1fbbc2d8eca86baa143dff002ac3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35e49c25addc6655c4809d7b9d7712181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b1a43853df086a279512213e6834f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc749d8f39225a2af975866f87c8d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2f12a1ff03e8bfa1a0777c86c1e60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7ec16beec08d4fe26f8836948cc7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0a3d51ef610b8f6098822a47d0b68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c224644aa4ee0bda48fa714a2900f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b429ba88650a034d0b1819f3c4dba3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61b919f2c33c30c30bcaa2696ed261189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41d59c7c16a7620020d21f93061b21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c892a0e609d039a6f45b5ad18e8560191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742e5550e37f6d93c9e874ce6e8209f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570932576e3ae64f94245c8ccde0f6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cafd398834b058772a856e75c06d5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2af58a4256aab9dcb8acb0323e809195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efdd95899455c22c65652a3f79aa6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7626b6796f907f47f426206416409d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df979eb2c9e6e11d9105551effbb9587198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0507ce26e586630b79db57358d72016199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ae913eedd7e9aa2b461f884591b29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc0fc4d33a4dd0c8738c0dfa269412201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4d821e9f19970241688e039820562202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3f4f22cd6eeb5039f00d44ec7f40c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec79a1922a38d7e2a195852ab2b3d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7646e818db1a09323982472e57ae80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eab102bf7413faeef49ec02e55ca52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2f642e7708b292d29afcbff509fe6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147783c243200dd52a49427a75e45590208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414e912822ed0d72b73e1817a504940209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996f3c4ce7719c2f46812b21f30a95b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb19a0d6302fbe60453a919ef33511d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a617b79f74ecbace98f42a9cc0dd5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1bf0a9885376270c7f525f095d703213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e640f7f8e5b4d60014a3ddd5c1b31214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd5aa6ca463746963a155014103940215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4e1a64be941437220ce2e99ebe28e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa8be24f9e65aba5703a5866a03b31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527f78442a5b130b100fe8dfe874c44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3090a1fb811601e9e04ff33471a59e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07bbb0a6632983f561f45415e672db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e75be38d83251a8d80ac62143637f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ba9acac5d59110aafc2c898f12a45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9161065c9545171d3de2d96d4a57dda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eaaf4b16be85ef6fe1c817dd878cee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581400b7bfce8b5d0e2cfac6e7dcbd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb4d25558b5f530d237470d6850544226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2eb628f0085a9ab5718d63b96028a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4713384cdfc3b5988a36ecf8c65df0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab38ecf528051ea1ca9a29d1b2fc17b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36155ba040f9b59b17eee673640124230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e819387b0cb8349515cb582148174231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e61396dad3c7d8166d9539e4dd71b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562727055066c28ea5a6e08bbda3f9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf930791f30670df5553b624219a5c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26321ddc54079703eb420dd9002eb84e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2635c5617067dad54c6f67f1b943af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ffa540799a6854ff58d46c3da7254237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed302118681c9ed1ca60b63792ac268f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7c034b1a8fe4e1327620685baa7ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d67a905bfca9e2c8137a977ad82a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff12a4bc87df4c52afb2c0459ab6a12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b8d4f658e1b85c898116bc0b5e8ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92031573992125b9783962e76b777503243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0972ad35806ce947eacd90bf857645d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ae4fb003213e699307b3a82536a7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae56c4f887ad9e885308583463c4a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7df7affe2eea90e8c09527cfa98a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d768b9b8be3cef046c68297a8ac699248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826318059674fc8e2659b93dadf7fd9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15754c785bd8c404cad34fc4a45069250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86507f6e1b6757ee403d2fe4eae96b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f199c0517c3a6059e62c51302b0e84a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee23eb5a4b8c21035676d16eb4ea6dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433df46377ee7386d987fb05219b5de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfece16dff682dc22267ab372b23819255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab854bf56356dc52a1ac3821864c4ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce27e1e37e7e7f9735e51c3a7dbb0d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f769b949033eb4dd34be6d2995a6f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd193c3b47f65071799827e550012259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a99cc5321cb4f9aa17b924d10ed27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51d2e567bb1edf49ab2b4b1568049f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852a060519f6b47c02e8438cb437ab5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568ef5f90765c965967aff25d843e4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02e23d4b31fcc5200c7a340e3954e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e501318ae0a740b0212033ee0b95cb7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789813cc57f5fdbad6dcde2761f44d53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b89a00aec7e3ad7fdbb67a20b76853267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7538fc57bc9ed14b6c54f7bdf205762268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f19e0b0c9958e52b58a7314e746304269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334026d0186ee95abb83ce3a3ad2e68a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc46211dbf70ac38a7aa714a88d5457271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d948d904614b29a1cb9dc1ef93789c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b377bc0178a2d3d628fd6086e1ce74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ea392a0e10752b7d180932bfa6a2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87134ebea3d1021f707cd38f30b11c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f072f3c6c59b365d18aa8812581f85a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7991e2b77f03600b3f959a4d6c8d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3516189874ddc4fac228abe50a001278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4823835c3d9d2bf2c06ff1963bcbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516da776b4726d720aac5c1bab8ebe8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68fa7a680ebed9142360f5834ad96f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062638f0cc6fe9505841fe1430d076a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26021c57a4a84876bd92a8fe9262f55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de040c7383cda0dd2f283fd78dc1ae8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfda14fcf6e8ff1c7c11bf4275fa6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc4a6393c1ce49f0cfefb1a9baa740286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba5fea7ce58d685ae4bd48950b18d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49289b43f149dcb6b2db5425bf19ec23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88254ca85341a5d8094efbc962bee859289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb2941deb05a39a9120fbafc4843c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ad816ca167353ad0a976bd93abba9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aac74517d17807bcaaf476bb1f648292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ef99409abc91a816b092d3032bf1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d6bc216791d6697e2a7510338c674294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58c2df95bae6db6e65b77c47c9fb5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4a3156f2e860c1532c26fabd3b134296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7384da44e4942bc731ee1b175547804297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72a11dcfadc2a51073c7f5d91e92ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e18669e5919833d63bc8dbc4e4182299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c4816299d08d79ab9d1b06096d87a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa87571ad40221bc087fb3a7fcaf33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377da3311f77adb01d4561c01a62f69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f511e06a6854ab0bb54e0509a042775303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd33184c4fec42c2d3277ee2ac20870304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1755970161f8b81a8604548159842305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55540d67f7e33b2637bdf422c4da760306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c47852bd348af55253387ff884f546307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756d4a35c4557c411da172baf7c47c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819167849b0685e88c07f052a78ac16e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637c3a35340110bb72c0376382b125e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6bcbc5ea1babb296bcce4981740f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a928fe7fd616f18ded9c3fd3af9d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955cb46ebc64b108672c21419f953a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536028d996532048b784ef08be4c573314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea510dbfe76c334495232b8a346095db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bddd64a9df0aa78b9866fb25a215b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ba83c477c5d913d28b14822a8cdac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c42155ad5bf95b8b8a542dc70e162318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368c4b7396857e75831aee7dddb6b0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7575fdea5f250392028027d96fc9ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5b114d5bd1d4370eb57d4ad68acf0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe640f70c5d865ea7d58df8655cf15d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d1c9d49111f771343837b665c0227323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd70a598e52f4b4c2508f7b2c87e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318c28dc763068857ea035fdeda30a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412f88601f41272f2508f76c89e72a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b96950355aa78c5e5cb42aaae8a35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48171a70331c8a1eecf7dea88510bb6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b36cfe96eecdd1e125b5bfa966b22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3babf90362e5d610b0b3185215d26ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae6e7eb9a76c66df55fafb21976c1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1854ccf85a3d66232329951f9149e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5558c93857db84ffda2288b815e28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9d31e013134f5e39c26850605c210334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbfba57f92af7552a0502b3d386f41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3bd5a3014616825e7f2a3880cc964336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8390bba72c44ab86a0f87286f6fcb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72295734df7aa3fe72a9696e8fc789338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069193c4d7c68c4992bcb31a93d265c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76692c9271386591349f28f972663b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a98dc492c6bc0a3e631c6d67311da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d64e29c397b1ee2a34dfbb0f3e1c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffe2b0facbf39c5ecdd31092c30584343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd075cc89b40e05b69d0c43503b5191344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c91c0937213b2638acde9c02cea1d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ac9b0c918488676fc8b8c375120a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc5af64dcf22272e8c2368c75ac2da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd40ad31d15d4b11ae17e5804e45a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351651f2193d802de3524117e069b26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07509d4bc83cc7d2e027878b264aa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7639cf9706a4baf8c7194e88d9225351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b558706888652c479bc1fdc54e56a89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc727d92596235c5abbfb1a7e1316ac9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968c9146cd07527df819706ec492524354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce83d8faa0bc012afb61f2c87afc4af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfffcd6abc43d9a9d197da1f2eda04f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e28c25d8bec222c887166947ce4301357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63be42442ad8e0ee196622330b52ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e6738db8b7248c384d22d2b8a3446359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cffc9f78225ca4045272da49401eb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dc81656d7ec9f8c9060479a1d3c93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c95270aaf6a57b279419b5e122257362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0976df0740a5a3a07e0566ec07904a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e457a4b97cffcf4af352329741248fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09ce09ca86a35d07554bd5e5bdd644365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff581752eb25de21fa88f731730138c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857a8b8db694cf24c2eb6a7ca9c2903367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04009189d74aa63c2f2b4832a8e612368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121180272c27476b19d228977271c14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfef3e339e2fa04070e1dbbdb9ccad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c036828bd1be000034cd884f5e8c2af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2f237924947e47ab62c766ceeaf5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715252d0012d27eef7fe74ea513c244373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d653efeaf90f94ef5d4804e00152b5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912651cc25ad9c0b23c992837c7aa72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f9ecb5fdfae50e9286aa8b8a51856376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb08e7353bab062467996f33ed093f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1480920b26d248e5bc15fe4a8a453378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5b2a9d9c4b6d507d50c27e1077181379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288662d70685baa4b8613bd89cf7b019380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa800d6a827f55a948940d5cdfc906381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e6fc44ae61a1caca7de8610309fb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124462a91be58e9b63ebb29aa4f7152383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa162eb98daae56be10511160fe3c648384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c5d1fee8601affc7e18a53952b73a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc02f3b24388e9d5589e87eafbbd6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db81217d7b5a53421597ed67e0817387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa0eee3d11782de495b67653cc785d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16322cad00e1b8fc23f51ae5b2f14d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17345a91828aa42aee1e1236b4117c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21800df8d2ce90c197d2e032f29bd3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b27db3092cb481dc8ac4e32f99afd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4025e72af16ee8bb86e4edc7b76df1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c1f9da952b99a012821b8c903a2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec24fdba37a867c14a76d91ff2841a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b55efe51b544294413912f329d750396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefef5958994695f491192cd047d11c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dc442526d5e45055a5dad7890c6de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62129f48f73ffab4e352f49b53ca3fe0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe463561063d21a5391e8138eef28c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907127516abcc7d71a687473e2cc4022401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0756af070569ee9ae9d082844164bf4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d85fe2cf036475b3199f539138ead2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70099c3a0731401968af2434e56bc9c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6a82624bff4d8e26ad34c8f1f2c54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390fefbc910ac47c5584379e5cac884406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33cec41683441236f0e1d250d74c44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c813fb50453199786b4064b0f5699408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80738c4889c75236b347c85f2bcae953409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1986f800c481f0be0e9e10d2254489b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631e9807ffa9f820c3bf9d3ecc28aea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067754996aedbc4135200a1f20d8586412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd0f3d13bf4de1671c1e600139ec7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fb6c9c3a8547221eada9a62787472414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc815c0a64a97aa0dc0a59a8b48518d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602df33ccb12af4908fa8e7181aa5dea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43408b5267bc939d14f5c1b9ac93a198417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68094abccfc2342bb6ff7dafba0fb88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c700b5b937ee3bfa2d023dd45d57b0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76f345a0070670effa1f561b01e857420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f67ffe4831b505700e96dfd4f19af4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11835d3e2615031bce46dd1d75f9f11422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c772743a7cc4c63d9717c9f2eb0dd42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921869fa3fccf836e8eb078b2b66ee2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce641c7515d2c0aed7b5c94e7bce5f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dfa82648025f1f2c82cf40e606986426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4b79eebf7b2618fc8dfc8212eb1ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d707fd52f082ac87727d8c74393f159428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5ad78d5f95a332501d5060933896c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d253a6c8b2b5a56f607ed5db1d047430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddddbf08b280b1b863fcb4871214de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06c2b31f07e25579c6cd68c3796697432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dca0fd48f36638303243968f38941433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f6c913527134cd911943ccaac1a63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df9258999b32903a1b0b402614857d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae23f44d59f6cb3cf0bdea11363128436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d7236956da1a01ccee4d62abe804d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dd06f58bc93218c0c768045de9034438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc504556765faa9b117a496196ef2744439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677e54de32831599268d1a6c806152f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b339bfe6fea9f92d2aad1e4946015441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f1777ece5a5bf696bfb07ec68f628442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2a2c547685d8d21590c706a15169a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b475ff1a730040e9cbb6ad1727e176444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c74885c642d5b64d3ad67a3edca2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5e53baaf3a5efcfe79c25fc889921446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff7252b82d0ae6ab66f900d2b80b02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308388b1402f42300a827aacf4c8f2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5cc09ebe39beee1b87bd5dacbcb18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c931d682dc09cae975d5ea13b1e9fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6d32116840f8569008b895d63b6b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925a4d91b824d5d3cb0159864a5c2dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493b21650a99d992409d9bd7575d8f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5faae18433722de4019827598c82e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188e69070d529339e132c168af42030455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5870acaf0e8bb83a0455f1fdf30dc57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5abb18d7c031e56a59ed39c22ec853457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79f2ffdd83a9546959fe92c951d63a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61412ed3ccef3d56e74f103ad3aa40c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b52cc80d4ea260ba3a4704e6904985460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01efa627486e4b1440de9c36201496461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe720cf3c14cdd292658ee2a66ed61462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30833acc975f7032808b191626f24561463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab27484a0e6f8306b8028d45388c8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78802de6130c71ce195b535fbe12b128465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b098dd97ad193227ac14f1eabfca2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ef1f24bbcd0918ac229f03629dd5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7254e9dd5bcd68529a8629be920929468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc8ce709be2eea26d5cd212979719c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f0787018b75031eb99379d0e94fa8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0710f146a3477bf950ea52300e834d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e6578993b1214dcfc78641e82149472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6a4031f6cf2709970e5215858de8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743b5f88fb866195a81892de988520474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e9e402662fc58eed73aea2e08efc4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76b8c57e95f03ee3480e227d25c979476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6868f96f1fccab06f9eafc1680d3c37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299be0e6d75bc23f4d506669b5869049478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02897f6891e1843ea3dbedcf97456c5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff5101c1505b78556e2ccaf78324be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c546ec2b67eee45e1c88f4af9a94783481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2761feb025796e1715489699c6456c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac58d04e56a25ee8cd9504328bee093483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846ed2a0794998d04fbed4472f926a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc4661a60f4ca30ff20cad7ad8ac7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc583251bc1004006133835d99e43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeade7007573c217b410451e961c577487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899376ff3d668c199e643520ab1fab8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55d53b44bad3fa3133df3270ac947a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0a7921cf2ba0fd898410506974214490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561514dc386690d6da6e4e00a658b7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee24ae99b2648ce48eb03cea8ae7ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635418255f04243a164459f117d232de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fcbb5c2a7b642022de1473ce1a7f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afb0a6918b131153940cded30403d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca471861fddaa441f746f9ebd95fe75a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a824a4ecd241ebfa112fef7bbf4e0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f47128a74cdad01773d8e826a7e63a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7103a1fa958e43e2a00a9e71575c6ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f641088fb1575c2469b04c539086c0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fca53fcbd3fdf396d49ff6fb8f2a83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ef781a33d6893522a1b7526a67ea4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7c9641250ff2e103729026db51bf0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33c8f9fc0c2ccd4da2ab84dbf799a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881ecc2f8c9b31e90e2f126520d158d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3932233fcbd9b04448a2667c032664f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30691ca947363bdadf0098f7951de5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a39b0f83298897f080382e358f00b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edcdb1511c318485e7a0c2f134dcf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a8ca7c4f8b70264ffd167335b2c76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619a2c4067e1e5770e24b104067b25d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535793c92ba77b1798bdf81f7b9c77f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90933adae32147767a2960a8e1483a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57db3f0178d6ffecced46c0618590f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee5a4671970eea1c75194247908974515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee2ec1cdf4a132f67c16df685428ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc4ac809d621fc21115f8e8061d665517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d4d5505d3721ca7e24ecf4ec5c873518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d625d9fc2d6fd096c9eb44d08499a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df1297e37945e16932e76d900ed9b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349336148d37b6f90f0b311f8fa790a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a0e8b5a96dfc4d7ad5b00b24b2d39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d5530682fc7d56eb74fab8923527f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc8a0cf07c7c10d17a1c94384395bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989127b343dc8adbb289a6e4bd3425b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5be178925477a444a8244be44640f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5209e9a22621c5804810286a68b699527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac0860cd2bbc03ab7e3137a8a2d02a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c24bc98e694bca9432c4512722c3aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47bbdd72e7f093763c22d216bf573b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecf0bab0f5b7ff9fd8d83a25834a32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfa7e79d5212dd15867cbd4bf36dc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3246b7c52582e95a8b4bd0456b10c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f83aa6792d8ba97b4cdd8c7337b852534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515a10d8806ba0795b28c3c4181a226535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14aa79c6e186f5526de74131de1642536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903851cfaab117e0f5b18912aa14ed2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412acb8aa1d06f303acdaf5651cce9f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623e79d41d2935ca6deb5f7d164392b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce191c9acc4eedaff1acd8e42177d575540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefec0bdbdbe2f44baaa5e005d242c49541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e0a4819de8b3f943d45465e39620b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2aad79aa51c30ea4c831d854bf45c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611b8dfaa9daa8fd48f870fc6f73c08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a494eccc571e584a2d99b1e8597a300545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7b32fca686796df168131b64067ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c446b7da65717cdd4c576930e7143547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9691af6c0462a88ee75c6501b5645548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac42449c8c1c35178e096e03c123821549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa0dc1c9ae6df3832f84c701af9eeb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c312c09d4e56e8bb3f1d4670cc16e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b6b869c49938a275241161920766f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729f6a220aa17b4da0ff487b70926aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937db74d80b8be58a1e16577cf2506d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49f7f0f26e927cabba3afd4b477fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0544d7f117f9651185998130707eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a89640c909fcb56545d825e883e97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e6057356282adde588d791df8e2f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e02da8ee0f753e08dfb20e307d1c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e6093654f49178f32f4a45dda648d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c9059ded55da541216126cda251b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eff4f2baa3ad052b19ad2b87915d9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14cc36e398033e2bf2c9788e0082fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa88dd9f4f09242af31e52f6aeb204564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9f53f1dd5e1c5b9f1bc0c7614099a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20517efd6a2b32d676567dddc94677b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beb303c7dce573df98ed5b80ac956b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69cd21fc4f07361e8e2bd5ab761242568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a81d0f1b9f633f61a36fdf3e72142569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ec04fdeb3ed7d1dc515eca7f01d53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06721c09ffbc1f17d358731989ea86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2628c6cdf3fd43fdc071aa5c7234a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca96b5b7531b7c544d3badf3dd5ba1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78522f9f594b843107ae353fc9a6b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e01370ec72da3b51354bbde4dbbe4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382abf06b17dcbe3d96639e5f03a45f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10ac7815bc7999ff916dcaec3dba4e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad34952cd26fa7b3d73cc8b42d0a79a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0cdef2216797761a777bf0515278579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e2ddfc0829f8d188e8664934c1a61580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491daebcf7dc7cc6c013c8c6c9c13d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc26ba267b4d12ddee9c13ced8b44cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d7b1d4c7fda296b9ef4fd30c20895583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016517c673b7b49604a99ecde10b2c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d4c49ade4e82b20c47c900be5b19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3607e3698bd5619ec77648240d27ba2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b3a316574a805947e15fee29fffe9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f941a85ad250fe67d86fffee76c313588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12f5141dcd15fbb53c8d449f450695589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e1c3fe145cc882e02b2a93ff91e82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9179f9776091ba7c5f8a4e5bec36676591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d6a78dd6324b34ae676dd3f7050ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7210751bd53f158cd7c94831b8210593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca7fa00456be6d74529e8588cafd6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b120172eac1bf4ad5359a36d2847bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46937e32c9ace9588949b897b8465cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52edc9569d1b51417e2699cbf8ed71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bf139cd1258bc2abaad7355b97415598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31530b589ce2547b0d4f6ce93c63fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6da5574018d25c76d11686341aa14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4dad9dc1726b76cd41437d3eabc22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49a59a6282b8b7bcbb13db58d7316e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73ed1901436bac7f3c306ed5608398603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba6d865aede8fd1925c62b1a4f0255604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918324fb961ec92df12548ebb4039ce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5572191d777f29fcc54c47e3fbe18c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d614e2cb7f00400f0e0a25dd9c223f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab176881f7283b844f51ee9e087c0d61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a9c8a1bd987976c5dcabd95024007609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3799855d136d1e0fa74f8dbc4ba564610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef3c41972419a8f60c45958d72d6cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea294dbfdeead171423213246727c132612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a15a8ff96d7349f9729587f544972613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b0ca5e1ae9cce1395737c22095431614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598e6a0072ff70f7574e8d85d9ce49b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cee56f6694c0722d40f4e567c4d022616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209189c3e5594c35cf36d1b1f74c8f4b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b486d206952ad46b3b698a722d03d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c185c52bfee5d4059f6a9ad475241619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd0ae81d447772c37b3db048f3edfd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d09f2c61f05317d754f02a214fb69b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d2375ef3293340c0849f43906d041622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5d812677f4b9f14ebcfab8da4461a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690ae2c9f8ff4549ec48c66043efa2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7102dd5a164e43757119529de85bc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ae226bca96d2457dc6048ee3ee724626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d60c2987e32d98780353931477ea1f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e714495dc3eed6fd1f00b86aa8ce2a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c91adb642f0f89368475ab52cbe724629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101b2667acf8c5e7c0ec034747eb3f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50967ee87102484aa01b52d23a72b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1915c9e1346059b41b49d0dc7ab2dd8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87198bdbec51455739153a17638b2fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8104b9d33799d5e974c083336e663634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1a93348f54f5470f8e9071404445b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828b3568eb8a5f2da5569155877c63d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e41802e7879d0b3259c152c7f720b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9175d7d5ae1c8c669fa04e48f18e75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59fba685a51bbbc03a67a8fef2c13d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1f751cac60568b83b0e9efc23a13e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae122ff7a02c752bf606cba58adc294641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30312cf1d24bb979bca1f4f921e2853b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf1b1440e3894bfa4c5a09101edbcf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733ccc478828786937a4b926c235990644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331b4d72785e4dda0e5a4c3e09500c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d89d4bffe9ae593841621fa01bb622646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff063d56322393edc04c566629652d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2750bc07d774424ff447c5b2f6f9d91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76d20f54459f4b1ce26f2682949e88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f877c36dd7cb648215c15b461f4cf48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd05669211525ab4f3012e09ece396b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c46d3f133ba1777add8c93a6ded5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2238827e3e84ad3fe9dccba994a90653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb32ab4b84c83850ae130903f41dfe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884ae856c172968f2076bfb4120b0ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea014e1c4b81c8a93328e8b4a0c45a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0ad6d101765e914004fdbabbeced0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925844ec2cc964fa4333f2f38d858dc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b9b3411d9e9d5335060a740678c0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc03c547c082c53dfe90d46b90dc53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540de5433eb7e66f0bbaa82b1d5dc46661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508b94c834fac67d0dbf974a969fe1c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f1ede952bb292817309a6e45a6b7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8fa1c7417a4f9111e590585208806664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3ff972119ef5269eda9ad79840054665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7873e757ee0d7ab781e1e185ccd00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc144dc34a4a09a75e63c13ab792582667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32369a02dea2a7932e2047b184a5bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259f8d645768322f0b686874292a68e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6f3ff2f358194cf4821eb7aed73fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65dc066f24848dd3c69796bccd70d09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423f95789ec047a5e081129a9fe8440672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb80d3d339159f8b5dafd9cd01b502673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c8e2e40dd0d14142ff86c0c0c9b0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1b2c206ff9b09100fc4e9b09c3ca4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1441d4a8d95deea7a8a1caf4c33e2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6973495b93974a3b86b420b5f19c94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7e84f5b40ddcd6bcd322f243af380678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f9fec89ba14d92b01cab55cd06d56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577df2c28e550001da8e36855a04743680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271a72ef0859d97bb6e282bb061c103681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60b4dc3da5b7322716ba1cd44939e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bee9471c61ea3e5d4c518ace2672c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35360a6014694dc063d5ccf091a923c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd7f260a0cf2a18ffdeb1eb2320ac1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dfc3fce08e9433ee6e42b67231501686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb5f3b8766fbf8c8d95a060250539b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f9f31ef8b6ed2f3f3d69c637cb92a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbd555215b104411ca977f612f0d23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad31e7a95c4f4ed53f646072a441271690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e40749ab083fd9a5366569b67f552691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5cc4c2e371eebc0ae18c381855938692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bfd7bf779b25c834c05da58a0e126693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d518bd5fd740adf00a0e47e0c6fe2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b896c56a1126a49a89964f961469e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16695f43d4cd2258f2b19d044974fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c952842d7ce1e50e8fe17b07e9df09697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cba95b47013e018ca7d2a07908b9c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ed26a7bf0d27bceff31cfe1f04c0d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e0870db46bc3de9ab4f971fcf8a1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819e7848dd9dce33795a2b772498aa9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2424a7042b3bc51cbd29d44686768df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c991a8d2800afc05a40bcd007360f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e548eb1aa408f7c03fb8dc9e193059704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335312d63a749f729cd2910bd7b3362705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1aed09dabad7658a67666b2ee8a0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd5dfb707342cb05f63e3c634911c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0cea309759c1222f2244b34e24f25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3379b1bfde652eaa652164f5a8ff246709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee1c79036b62fae248b32921e534fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb66c9b09e1e545529e85ec0f121e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efa4be1efeb0abac7d6e75375d7742712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c93abf2607dd058d5e727424ba074b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4047305d9abf373add6c3e3adef2c4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f10319210182723671ec2b9a5bb5cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafe984309a69531789c3abf955b75e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9b64480d07490a5d56931e033d024717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac352c969825636578a037c727c9382718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdc6a2659ef8f398ec10c4ebbcb705719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22baa83ab72de8da017e7f7c585072720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f856700e08daa88c9fc143476f35866721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0988644a46c968ed145f049b5f5efb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2797ebe1e24970b9afe05767f527b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fd67050a3f0a33b4f92d56548310b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c36c75d286464d54a521174f7e527725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840477f391380166fe59aa406ecf80c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aee0f54f26b02a0283c1e9f01630a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456cc62d878ecfa32c1907ce758f254728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396c07e18d30d927689de8f5be065d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4279a8bd61186933c36bb3ea9f2a15730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aead9fa2b6aca774e56b99e0a59ea601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e285875d8954580ca8ba38f9daf16af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5e03209844e95e96ee3039b1a00343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a114c0fca1ccbaaea7003fff9479cd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aab753ff8e6c3cce978600e4ba1e315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c39e87336ded401b3703213ba8f2fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfef35ab6267feb2e419c7015bf79ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658e9717fb058240b363f75508f2c438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090152a8797bfb789523bbc5d0fdbd209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d9e5a4d4a11ea384951568d2fd7ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa7c817783ce6b8a3e2588f7d1e7dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b2e17780dd1fb56eddb951e5f464e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9fdf829c5bbd3007b4b176012a5ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcae8725f78c8034153538c497e74cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66781044265d9a9625553ed13efb239015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb546df2258356a38be7df97212e0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33dfe724a96001a42d74d0ac160a1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e4a30a88f59e7088bbc2675042aa418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81624df67b722eaacc5c57149b32e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e4abd77ccbb439e95a6673db9a5b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb477e729ff616df6ca549bd778f3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d48de0835c30c03584a33821a261122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3897a9957db7860d006631d716a7e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02f7d9d756d7e00575fad56738f68d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a127adbf3bc14b621640116b2ee081425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73099a11a3f0b6b1c97fffe525e7db426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e90e89efd1320c3ded422b1df613e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee324ba5a4a3165c413fc3ee9fa75c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362bf1e231c66484038ae68a3dd55e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a6499e0f72b6666f6bc81f5b94c7230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90de80f963edf5995297fd9e8abe91231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a0ca60eea3f131bb34d026bbb0d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b93b0f409a3ac455f93d898436e8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e541d5b37cd6d854eadcca1114c831634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e41760931d7146f786fb92b101458535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d3ef38c82c802081da42f5e49b9d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2587680590b6804174bd718aa4818b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff20860ec5c81d8d02e5e1f3b4b489438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff0cdb520c308b40870fc57fb8a1cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afff2bb5595bc182f18633b7abdc96840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51d8463c232aed291e51e3ceda961341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a0657e2d483495a531cf8a87d7e1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacd93a7bfb7729dbc66fe65fb301db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c7f371fd7463c26be29054ccdc9e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511c7daf17243b0f98fa86c44c6b4c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3cfaba775b58a97340d87ac06a8b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6f2e8818f6bdf81d4e7ae85784b7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02c848d7c92902ab8edc0128edc28048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f906229ed9d91834983dcbcaa1eb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed4d43033821b020fc13d637bccbcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee38881f72456b7fd796fb11519d29b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6fdc34504f5006f7a9a94c2cab6af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ae3f5616973002fbeca7c8ec7a6c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5633186a098f07f30419cd08878f5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437747094d9c0f30459d9467c7e3aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f3cb7b459083479771f362f5a09c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c776e0618807d6a5623f125cffbdfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1820259bd0df4a95499199d968995c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9fde6dfb34c90eda5d2188ceacc8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88499dbb5446b0d127e2b4f938b6643560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47626d801f929333e7134090f741c56161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a362b0bc63efc212275ae94c7fc884662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1ccfe1443b53850169e0a224156bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c0ca05892b0d875a28088265aadbe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35904091e1d21db042f3433e4710210965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b32b850dceb45926f909cee5da74466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76945c44bcba0a81e9a91ae9d0ba404c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c80adde4e177a16e299cf678d7eb6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f700657aa0f0136a153d08cce8895069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac190e0ffa87f7d528f593126b69c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883af9c5088adf5b3e53766ad47f0de471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a2ed1a1dc8b362e8ecf5bbdda76c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60ee69a0d2252b337ffa10f646634e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b748995553f860acafbcf127e3ad274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc5fa6ada05a14511cc25d670100175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec82308cbdabf8ce6fa84a6e32d1b9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179afede28b1ecabd27d68390a72bc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807de11247966a0299fb6c447323ec0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7241227c1f4b9f08a3cd1320791c22e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2750ac1ae0043720f524b1fe7e039b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaa136f66d4c2dc6fd25d6711fd24281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549a2f9c335d8cba8864bb42908579782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef05f9ec44c6b91dc22d4a811ead5dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53e8714073d14a2b9088bcc87f5fb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1ad90bd2ee6653215418a06ec0d9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89b64ebfdcaf95605e5293c269506586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1901cb10e201d629458e5ecffbdfd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c103cb87f19ce36d45db656ba391d6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570825803c3894a9a03db24ff62ec6e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876775ce6893d5adb6b63424f56508be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0b652c8fbd5d2c14c3eb7e9954f8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dbdb40858bc55dd908205c0e4bf8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e7e7b30fc5d83dee77adc1250c65593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc491aa235145cb91be858b43c4bbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9332309f11f7e5b79667880d2462295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e976aed9fa2743aa9d9f29aee0be2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991447edcd5220005ecc5d69e46679e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb16d4c9e4e64259c9bb7189da64dc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874be712f84f12d6d5604093e72934599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e9ea1dbc333c0854e00103279b49c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d364d53a10c42fe4249d60c96f2f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8de72f81d2a4b23cae0ee6f593a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47426ac1aca1026a895efb6ccf72628103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccfc3f58773171d621eaba2064d0e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905e4fef95943cb879ce1bd07568d85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b58ede0235d41b38c1267904f91fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861c482a5ddf08b4f203392e7038972107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53245c5570dbadd7c953c128dea8498d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5738e0ba45fccc033a4ec2722fef8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fd5bd3e9250ef82e2d2762ef5abb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c75e9c6bafd2ba1e62738f92e772d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af195f87159469d1769bbbb783537465112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c51346230eb074ad41b13bd5de61dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0febaeb76dad9d006d120cde5dbd16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274491f247faedb5f4762e1f762d7633115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d8bf2858bac2a9165b1bc62c0e093116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce110f9a4fc535c264a1502900f1d814117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de46db9f2584ba617f31d14962c4fc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18320e04074cd29fc7eba96d6a44c82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032afb5464fffb61987440912dd63590120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754b07afa78600a45ee8abf87b07089121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a23ba5919f38b64d40d27ee23d242d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2b3d7a062ed6663ed1a091f9f3a86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e4b75bf7e68d9d16585902ebb87ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe80e30a68c7a925406c1ec22359e94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b05e70e622728ea2f0fabab975bee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634e0c3f2d8d6797d812c1290855f48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7668130b40de391eb118b42813cb09c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a752117af7af61bfb0961560ac5b77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad40bd0394b534f2dd28b1562fdb657130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2b34375f083aec13c9b92cdbcda5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71351e9519d204634e256efdebf09508132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26b2bb41a5d9c898549e804725fe2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543ac56d4edafc530b115fba41df198134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc10f532dc572e5c7adbcc237d8944135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a1c50cce1719a0cd6837e97e39cb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4ee74a2550b11a3b62684af33fbdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4e876190a831f49134423e0b6bf1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa29103b2d4bc0bba6c592bddf5df38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51a43031ad57d5badcb7de18fdd9e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbc4b893b66940c658c215a3a1810e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426fab6785f06c4a4f19448d6f0aedb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbeb72fddefbb62ea125dbb295faf5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee68bb023b222c279514ebd6a9cdd35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0297dcd291d3fcc2f13e708b2f2dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba6a60724225dd5cb0b3bf625b9108146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f14208951c25c2259553e3532be21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01209571b5d3bc205aaa53280bc19bb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac95d6ae68b5abd7de22f2cb79b875149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bec930250bd5c1bf0644413898f191150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6e10c875c6025a7d1f1598f913b28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fe454e2b288fe256fca65b18bacd5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104beb0ad6d6a1134e5ec48bc5c4eaa5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0dc08cb678461073ded9eb1e194cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6da0e3a421516625200f9bf8f26daa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd40b60a8ea66671b7e711b69d9d88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec630284c1303c3763163fbf0dd1b68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae6dc0e05c50ccea0993136c35f56e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217f633407f87a223c80e01aa4c2fb7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a3e209ae843def048ddb36dc2d146160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6e8e28db3c2937e596a3543cae607161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbd7f2827cce07bd86c4c9ceb8043d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e871de7fbfb042c354cce64f80e7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb01a16ba1293101d180d8304a9922164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c952a5cbf7a78875b892126565f4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025e7dcf344420183eb9c84dcded6fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab7321db2944359bb4af0f2e844813167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe60885d6b3cd5fd0ec4b438a79ab2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996a7b8b4be907d0c9e99c0bd65e5bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3533f80cd008a0e80d308df1e5e0f22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607207e7ce2c7e8690ab93409daeab1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f5d5dfb384654e5c210fb826aa155172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad931531a0733a8ba807432b29b95556173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab7517395da82f9557c022e822ade7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5cf8b989251402eb977cb422f8228175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406171e842343ac83716ba633567d4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46629e8925039ac6d5939c6c6c7f0107177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e517e2eba5c6c40b1c3afe90b472b36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21feccfc333ec9b968fa8be5e62035c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7959de5a77548dbd747c167e5f0918180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbda47309cfbb133dd4f5c7e151d6a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8df841582a5e9912b42605b820e28c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e75129ebd6031f47d0f7e2f2a46b3d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0e945358f8ac7a923dcc9e977bbd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4585842db950a70d83cda171fb535a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6c3069b9171c7062715f209f1b299186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c26e7dce360d0d66fe9300caa6ff5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f10deacdc948ac1c13e0904924e20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15125f19469f787a07c381b1cb51b66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9be2b7f157d3a8997275c8ec223b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521e2610cfe155ba21f8fbbea4fc609191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f42d66a6e6b68c215852ae2427127a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139256554713ffb26de0e1a380e1e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57470e15ee9110146fcf7b4938916e3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88b4a9d373273f8f97dd61d510b6aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eafdd4c16f2c8351468afa41e429d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73466cd7edf7d8129075c9829606fdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd0704bc77240e85fa10227abac11a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6696be3d8f36a6828a4502ef4961d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b009409f93813ae1251fb579c3c66d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff46bbd0f0b546ea36acf765a732608201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4b96c77a455a2c661c661e7075ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2756b155b6a5f87076c9e36f381b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a3bce5da2da63ac2694c032198a29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7a1b1510449fc51bd8528c31ffb03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27f3fc8adce53130cde8f328ebedb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb24fce94ccc2d8030ca042a190979207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc73691b1a4a3a7d4ee742b0f5726d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96c9b45aeb7e5d33d843d8038c4fa2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786c83bf1a0ebdad16ec149eab15965210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275f2142019bf44308497799e62b038211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910509f680c5c79a322b061e620e480212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafb278249d6ecc0da7b70f1e228b5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841923a5d0b790f48665ac7e0ff2914214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f95a9659e1fb9b07187c890fcf800215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387fe61c63aabf79f4392bdce7b6597216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120fb1e13b81e502a10a794a443ac4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84dfd2747fb2276ed53d992049ef1e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31cb95b9fd64451f40f7b3d371b5e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197999505a1b4dabaacff7e55f6fd75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448e4f12b4c5d416e2e269a5af2a283221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b97b29c6b49b670e46f4a2addfcbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2be8609d23f47041ba15e6d251e48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ce64b6ba89926484e7351b21aea5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6ef5bbbb3e0c54fda3fa90c8e9608225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160de70f78f07fdb316896bc12f5400e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a9e732d5c798dfed1d8a100d42be7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12595d34fd6e51e9f121f08d171bde7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8844f8ffc9cdfe203ac1c1608d9a4d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267872051bf6118f041f1d9d84d1a25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346e543537967b3a52240b482267e5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28f0a600bd429b3935cbc3e20a765d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235171fadc1ab8c21649465c2a945f1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a86b945eb32c92b2d249d6f637a26b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b888f1a9f275efcc15fd4a79189db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5242ecb86df4d9a35859d793c1c326e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeddef29939e17e9752666d2113a76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a1069dc100819b46f00ab16917742238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93616f0810e8996ba31481b60b45b550239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd59ef722c57de0626b6380c90c2d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2010773f72e969b81c2183857312016241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915661b2352cbf778da998a33b9e4174242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf35b5413417f557e0a2bbeade69af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813e8cce58c3f33b2c007cae80ce2d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fa914f6a58244eefd2cd55733d207245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b430f1954306541ff643302765ef64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad4768e1b79b2215cebdf38997cd6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f443b8883a2b79a738ed2584eb616248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e621646189a6864495999bf5eef7a94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d5af09196e5d3563ba2d635b7a4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4d5e54d9a8ce88494aa4265c9c6a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10658e51ec6f6cbd5e581b8b6d90abf6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef147668eb4048fdc4b45ff8c31b0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eed4f1a01a975f56b85c671875f30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8600d2bd3eb65aaf9f798cb895bb4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad2b26c9830fb2320a6b9b996d647256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c6c26cc06289a19e3a70fcf24db37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e669f5a67d8a327ac80d5c0104622258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49c3efd49c08a5e1263b491bc2d657259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8bb1bc80555162240b21bf018831f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe30098d2f0f5f2df84052b03416939261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8751940fbbd273e91b9671556dcd197262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5828dd36a4e9ed088c756cb2099685263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667a3f58323cf85db4fe56c5679757f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07310406ce03f835d12817e29f5ad836265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78dc2f7e475cbe0e72b1be64618b8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ad2c425f9f8e1b8d106b15e151b05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46119ce66b75aeb38a8c089f31b4200b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1054e48263d515e2b053b2549a5424f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03b485605828dfb75f400fc4d34066270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2abb68ca246226b6479db52cbf5418271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33e0bbe54d37abe30df13fc24fff1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f24b6de899f0486749e3559de7883f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0909a25a14eb86a413fe9cc42f2f7f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cedb8e73d62a0c8f6e45373aa7f08c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3347d7a6da0fa0d764df45a014cc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80968950c962745c7893fd4e5fd2bf4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f14b587380e906841af3e7b8f3475278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65e7592133e3899993ac326f621ca1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf4a0a86ff9060d5a542c567c0ef68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308225735abcb19b80d9a1f9b7b43fdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f044757c2bc0ed02fdbc95c0ffaace282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbdbfb56fa32ae25b9366098d508bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5dc80434593c29fa82d12b9e9ce13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c2014e04ad0898de778a81b8e37dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afece1bc3f433dca6e99db9a5995ddf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537416e6231476fcf28096b60ff1d9ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e4f03a75d47dc20caa27c53e696a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2fd05daabce07646ad0a90da21394289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652455e225b886079c1bcaa945f185d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b2f1445e8b1150312f01df268060a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212d5a38fc499b3fe1a3879917fd5c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28284f2441f6be15931213884f5e0be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b0442d15abe8a5442eb531bbd873f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc055ec0f605c6a7950a057b74aa259295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fd5f4a436c720045f31886097a2f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aff38eef015fb4d78fd6cfcd5942d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267ef5b60165464a3a34817227d24fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047806b7258c62623cabbf89c5f95fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6486b19804c67d157d25c3a793290300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edb777fae8633e1f72a23c7686a510301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042607a6d64de4d977462d9267eb523302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5709598a403658b1a26464f75518c6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53574556d2de143e26bbbda7ab9d100c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42302ea6411e1dc46cfc0adf550a680305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd859ef1152670034b1b995eb4b49b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68c473ecd10e479d04c59517682975307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924509c504b314e7002508300a3aa085308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215b949711a9c9328d679571991e24e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48de392e23f6ad4da5790f241e5c4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe785a8737c423686885845dd6210d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b45f037b0c1b925ed8401944e5618e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e0e77d42c8b14afacd37028221e3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84ce508e3229235d9bf9adbe1eab8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a22eeab13fb6c045e6c00a080ef17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5eec03b414db816cdf0cc3dee4331316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02307677c5f04ac476030f86148c8d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8c02d06d93d229ccee19089e99450318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326b22d139169089bb7f39cc37545cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e60a8da87f4493e020ca593105368320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb95b18ae6646859f1f4955abc6111321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ad469228216210afe160a7265c4e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36aefeecb93f6bfa5a468cda758d66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1c27d37105e068e6c07f1c8ff91ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324fd39c94bb37fcfd57ad25e9f45ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2bb05f7d14ffbcba584a3dbebb529326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b7eb02acd6b3f045aa278a77af27d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0936eae811ba67cabd187f8393019328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee0997856a49e39f6518bfde1c6c4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001f59d8f47554bdbc578329bf9ad1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e87c6321f66300d7d95be69d0bb1aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba965b6c018282eb411216770458c7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21045ef9b6b567c266eda705a724217f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0f504d8719e5aa7b3a9979e42e31d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436d2d836e915586a737ae42ae3709e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45c58efff20b649b73bc85f7c14389336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38601872d81e9a6e25600979d3c29d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3d1cd5c1f40dc4adea435e112f5d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d86c3e0b10f8017cd22df99da25482339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2df5f29ff167f302a3ed8142d0d24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de018b40dd30f9aea90f8a7e3647248341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dfec61d011b1fa89bc5468c8cb379342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8792ca085685652aca8257a5ffd5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644342bf8c9ca24036f0e113cf50721c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1aad2ea9c54b3b08897ae8c9b9e60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdd58d6730622643c6a4f47303942e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f537d4cf822971ca5dff8a9c8d8fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ff78c2d195f4932d5413fd89ff25c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3cb44fb80261eee4219f2bf577fb7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d445cff0b02425d1861e64d6b3fd1a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6279a6919f04f3c4a274ea75d182d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f395faabde33c9f58410531cd1f70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe7ae68674ce46bf22523a49d339b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5f08ba585d0149778c0480fcc6ebc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd4faae4616062accbc71432d498b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70248c7766665039408877e1fa02f3d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2ef4e3a392b8a43e2a71a1b6c0207357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d145c94d9638adf522b14ee0a7ff4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23622884a1311b7bba20b7b74e78e52e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456cc09acc314b6e230e2914ef7971f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2185fe14a6a881e4a2e7982de2a8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1baa74d1ed92d9271c516458c07ef2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe50d09f9898e55c4b50805db6c317363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e6beb7c0f602220cfa5e14b9e9de9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a15f2eebe897068a5e47a1db17038365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0ac7e634a6db14a565b61f60ae58d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b648ae66b99e37601d100beda86ede367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183a206252c3d361c7d0c57a410b87c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2950324e5c4cd5f02ea4571f28603369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8de69da73a025d5e5a8cdb32a18ffc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421a24b4b058ce21477a1e8454d5cc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b4a353bf52d8f4e7c94f46cefb8e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f8d860410813aa51da92f93298742373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ade1d6852f25c24eb32bc53fff831b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a788ca39c34116a23b9bcacece55cc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d740073567180a230b851069877ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2689ade0f6c98ed8f27f5ef93d6ec8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07732fa03481cc289105032d11ddce6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8c04266c670a4e79a6cd960d65c7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a3df64081006f8646fa9dc2fbbc37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5eeb0e0c1f173eb923b312c313ce4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed9c971772933aa0f532bbcc769fc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603b64bc9f0bf21b31b7964501e97d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939314003ec57d4dc4baac3f49705e68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb39ecf484ae831ea77110d39ef0e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba5582ed72af6b2d0ded44849d3e55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d7d92ce62f4f81d6d14a92c519443387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d7ad9761bc261db2b7b4eb8a2b5b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623195bba82cf0f47534033888ed1337389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4241ffeb77a4027263793d3727faadb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0ee9d0d33ecfb1b1fadf8251bceeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ff93500f4d988ca83d1332ed6b758392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62544058fe83b7469d7bed4784b5e40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205a934cb01b746bd10e4887cdd70df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48c9e662a00cd8e30db55320c604da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22754f9216932a8e14b01d27f250a150396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6f001c45f41394b4d92e163b17a53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc2de73fce3a98f54436778a311d8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8504ad38bba0f0399e5148992987cc9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1c5129e4f920c0a661d886d8d367d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781bff26793473b54b821939c076423401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928bf13e07efdcf0bd1af08235da7ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968480e8f31c242501f5435acedbcba2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a56039a012c2292bf46a236883c81d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973b283f2f0fc5f2d0ec8c6824a79d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7112dac2ced298b54d1768ad457902406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c1cde35e9ecbc487d1dbfcd1508c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed365d8e04ae65e2e44458faf7c5b059408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56d5c20182192dd9c14499d28b68ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e4a01bec915ac948de65055397b14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86292f0b5f101faef06f91a2948cf30d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2617c95ac55131319f754268aec541d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ad7ce5df477e9753128d8ea0d7f5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf398e7f9ad79664c7485368058f863414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b031bef608c0567bd296f9387f59413415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d2565104aed3ed2aec975be90ea0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e7bfd7de8fbc3d05260be1a885ba2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0b381e77e3ef0a21d6909123d8824418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c59711416661047e7910e803af7c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316e6f15d14bc0ff40ca3889f98334d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35450674b3d5ceba3d825f8299dc71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cd14fde419de46a0e1cb89c466306422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16ff6e308653b571855a26dca828c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea2d4e9416748ab2a55aa16eda7003424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070ea1d1ea87e12a64eb41559b7fc6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab48d5f79f45d95cc983ed498fe7460426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288af3d30559ab2989703270b61c5029427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a60112b83ee2b469d9afa1f0f918a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a67fb284940d81b3b1eed1e3fae89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac701a28047cb13a63c751995b8662430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9d33f3c525c9f4b232f97a50ac9bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e09442871147d7bfdfd394fd3294f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08055e0f1833060a0c543c836c9c5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093a6c228a1496dee0f4db5ae1e2ca3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd8f8ae72be92583b28e548477fd6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dafca21622711e9aa844a0586d0c4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f899b34b944fdda157eab8bdaa103437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddba6d4cfe32cb7f255371749e3385438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940b091a2ac70388b96cf4deee10a56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22cbde4b69965f9f98c34953a841c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213f5399337e1629f338ea0eb53d3de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102457a86b29e1e5730f2af1b316126442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b10503465ea5cd584da67042e0060443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09f04987b7f889b31ecac8581c9792444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acffd58dd31cc5b3c54e2c030c82bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96140908e2d426bc208d69be6846bc38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7783325022675b8005303eb5f3dfe41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3775d11eea112587460ab06d90081bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0addd43ceb6c9c6497f20313cc9658449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3c87dfd3e9e9ce73f13ae2efa839a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f387d493b3ac4006b14a9c373ee8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e144d85a9fffa075ba5812c68ac4113452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694ffe090b184fc5ad53e455fa085cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69710cea6ddb550ca33fd823ade70c88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f373b4453727f3a3800e7d239a430455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5f5e12d37810847a699b6dda90d0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d752283ecc24242ba4f2a1abd4ed72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84453b69a3a7b4ab40fd1d4496632c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0735f619753fde3d3f940c227ffcf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c663d28672595fca1d87c5ec0ab77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5758fa4e07599eb552b132da0bfaa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b58014e1f21d28387e59b7ff42f431462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbadd8f74a48ff6b24603d0254c36a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d71039bc84fcf4119ebfeefc8b6a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df074a68095938cc4ea1c2b0a1e27a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3b206e4858aa3a087caf0ac04f7cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce0fa6f92794c1a7d9de8142bb70a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117f88492faadec5fb9da3402709457468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6d6b7aa475d9b761d33ddd28f257d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b602f46c3ad5618f0ebe38b15adb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b0677977552fa451021587e02ceb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773662575f4faa214e7a9b9d1f93467a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eace13ea10196c14777b36868f4dcf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99079bfaa6bd33836defdbd99ffc5e85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c984b073caa429565f6011f4d007b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252f245e25372f32e1b4cb09e999406476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e36cfe2eb03faf93e4648a08f6e766477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31470ee862367023ece516bbd57037cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d1a77cc957c7ce49533d3fa92539d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164aa88012b48d20913f079150de5df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aefbde28723e1198718065eb390e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9686179580f13a5fc3751962b8058ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc8fe355326f4e39ee86a4da19381c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebc4a65df03bb3605af9d5f2963a41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5671b37d931a20a11077ba625ac17f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9212a5902eb0256acd61bac123dab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b906bbbd0dcac90b274e8cdde5a257487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3777f72031e2c27f032d001e3090488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce06500bf26d02cd40b8a80022ca36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334e159ec65df9e93fecee3032548b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebf0fb0c80118406f6f16c05ba23fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12263285d5026c2d7a25b66bb4578e65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138ee97c0d69b444a773a6b8291982e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f35cb128c0729bb542bfed7be8a9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d047d16c9fd6ce4183fff37cec7bf66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3ff60b8b97a5c25a2e6cfd6e85dc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d044770e2762943c7ed5d9a30e57a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd02ce14fc413236967bf85f02c335498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536879ee8affc147b262688e020ed2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc68d75778da72bb29f3523b54a6926500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e2f2984441cc8c174513fb2024f3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daa0a27a7aba33fe0e08b61e931ce2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c1f11ca95dc3bc042a2e7f1a480f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba2ba87f91697badf327be18bcae46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f715164f7234cd4ed7a88994e68082b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd8e510de12310a6a9d592b74b663f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34788cffb496fd0076326473a03af20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab42ac8f6d781f5f20e13136f774233508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff162f18298508edd734a0dc6d0c4a06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce201b36e183e50b01742268ddb459510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc26d619376948ed91b6e11c0f7372511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fd53c2a892c4d197d656cd5637100512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f119f596870d17a7ac3f1fa3e0990e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862fa385f6e78ff0080e1a93d5e4594514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07d208be8436bf8729eb3356946108515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622edb09b7a0c8926d0ffe80e7fdd85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38254107731d2ead48e7dc017507662a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4ce7528563383251694f81748cd6f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0569882fedc6147008ba3640643312519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14a6872eb16974688fcf9b3ff82e03520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861663030f025e1b9ded415201b5b1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12602ea6a576f49481e3744ee41b081522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4bc9aa3007eedeca3795c671059e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951a58b98cc6d84a0ab89dd14883230524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d172b841aca36c22c24ef2a3cf51e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8063d2bc8eaae43d73d224dcb4ea08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743bbd9a2356dd38ead011ae178fa9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bd6d6731b3bd6ebb9b8639b43e7f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f29ff03ccb1f24137a55d64618d728529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba78d2b47dbb4bdf90c656e6a3b652530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951b1b10e4652e19cb5267b0c0da61a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956d95180f0b91f030347579e8a6a91532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023e877c08648df485878981f8aa4f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522868d4de2b7412fe769f00cc9f69a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51e70b58ffeb11ada70f9c5c310fd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d597da176b2461887a2cf3f9cc76b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fcb89d0ef62fbf1888536f10603ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d59629994b88f6438769ce6741b452538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e36bfd078bbbbae2458f823740f6b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d77646230a8f969e94d5e740d2380a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bf28b2326c46682abc145acf864b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfa3c24a7ca1b28ca91bc782b4b80f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0555aa258ef05f9dd1f531c059dc57543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6357921e761c5416cd1aacbdeec235f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0498d94ccb3a6d51884a61efe1cb52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342699a55f9d826e1fe26ea80a0df44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ea65e4cbf7fc912c5958333d947f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5018635645d39d18100a3189e89ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740ceb912167fc3d9f0900cb14f56d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c41f0da8ef84c351328c4e1f9c8da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44678225a2e9f6d34695ffeecab3dc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72257adf81489020b151b9b77bc93b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7954ab8d34c1795653a01a18f623992553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97eb8dbfb2feea9e53b1848255ac8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8ccf3327233e8d31ded7344a845e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705242c0ef9d106957112c61e5638e02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06d3b1ea1ba5475a4b16409e510c8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00a9ecd60f9f013c3b0fc510055d1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968571bac504f55fec0974af5131e2d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586af053c7ec5542fb9c46b6942e1ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5d77795a98d157a9ae85008a26606561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c057eb89a44eba0ff8b4e1abee450562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8482b4ea8c5c6669cb0456e9a59e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb73afacd4beee7a9f9c2103f7fae9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de988efe1e5dd5c51d0f23e4cc52030f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d0e1e1fa7e24b079b9e6a4b71d04e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c1a5ded6e5ec8eac7f7dd9cfef44b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076fd4096a700692b12d396dbb9d684568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a07d82ba3456dcee948e26de7adb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32943e86c10bddefc3e0a83f30181a05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6afb12dd3d89a45fb5a0f098771df4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9e3c8fd3236739542a1efb67f4bf2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996cf6df9f8859b68e4a5e09f6138f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709ab70841727cf3e8a85920dd747d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69024368244d2fc3ba0cbac896782b6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3703866a88cad75c6f3b22bd69f5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2f55d8fa732051ed4f94dd7c569b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966f1a82f884c1d3eb92588cce58436578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd857e0d73830217b30453d296ddf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da833f595b89f9219058adda3f4fbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e83dcd88cdcc40d3f787c29522a1f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6fa8ffc361d26c25051f8f5857778582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cf7d515117080bff95707a09dace4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece11c1fd7b85813ec42074abc645c11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae3376d537cfe6971ae177335536a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424657b703f1bbeabd47f9883a4837a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc8a99c8239bfa08cf50c3a1fb6ff4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3830ece6d54c437267abf204cfd168588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195997d3a53353b2a4a7ec634fd456589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d3b99f3ab0eae020796b96e0be5e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a1975d18932bf8105dc91a7b15115591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5cf4278e6941ce29652ff32f32f0b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1c4188e7c00d694f8d7ffc7f1deb3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ee8faa80cf685f5e9b09f7f924e2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247051fd7b44c524d0f9f0b06b29981595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c7923002ddfc49c6b296f07425131596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588562f0c497de09f468bfd70b276212597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ddd85ab2573fae98579e4aed25081598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f03dbfe40dc857fb7e7e86cf1bce70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3417b259e8973360a177c05fa300569600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce34a95b0fd812ed5ab3086ca07420c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1d20b63b14fe52b511551178d2154602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1292323b641867856113c0c69796eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdf954f13bf1f3401d75d3d68103d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997582d23ecfc942fdb77aed8b98b62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db93a617cab3d0e995a271a447a29fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf3ed01f0e5d55c0472a98b0328984607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c6d9c430d989d67570bc3269110d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8268fb649d3d6863a417a31ce3264609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe67da78b07a74789bcb9c98f1cb53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd904c55b1631b242da6a8da4ad4e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b35c4baafc2956ce2134eaae666e1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfe5efa1bd28fb873ffc5d72a3588d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5da0cba8ad9b1e1d4cebbf210f83c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9b0b8ef5f23aaeaa3fb679b7dc7fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fa8522942347d97f8f907738d5be6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4c4c0618a018042b27686206d7b43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a687c7ffc1548c0550d0005943ff11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a002146ccd635fb1ee1c17d5394a868619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ac9cef21419e4aab8ea82bca83991620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c558e912d547f67cb99fb2c65f77a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0593ac3272cbce4c292fb5eb7ddaf1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61824c65c3f36d5b578d4066d8837562623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1f7a2dce7e237d70f33345c942d42624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88500dde1314fa13cd636596d2c8910625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c3b0b9deb5d8639f5e59cc6ac26bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c722aeaf6657e55edb2ae87412062627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cfd7092426af2c2481b82242cbad1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9f02be9522451461b250a1958a8e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89df73bf6ca91291e4192b764bf54b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbb2b3f58ca69461ef5f971b862987631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a64cb8df3167b1ed9eeaf1995cc307632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddbfdf5fb5acb9e4eb471df582ccbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc69c1540c0be0b8f54976cf3ecb363634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0cf828799e57aae2038044119a76f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0906c52ac5ba194a692d098c789db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed33192cfd648c8604adb86e3de73f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed96801232b41d5fb73279fc178862b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1e2f2e5e6fe5369bf8be27801f72f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71da74c271ba37e7431f1698b6e5f2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ddf8ce38e5feb0c2c3f6105235616641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf28aa2afda1792b510c34cee358b37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f9c3e56aae97c2d6e782de9aa3e3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4add1c9f072cf7181799ba3735390e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d21a057ba483aec6100aea7c5b2d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6ecc2f141e99ef1ac10e95b567f05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9d62222069d5494ac67693ad2cefe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef31bcd16c7eec2f0b7af151cd35fb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bcc6fc4939baaf670d12662b45874649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6e11626c7b09e636e511edbcf1520650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a72efdd3933625ea855abc06d8efa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cef008e4c3bba551c27908d3a5edc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324daaa106e41af8c5a8391d70cd0afa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11bb48912beac8f61a8ba469d8290c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfd5467cbae2f5ff222620eaf843fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45a05881c31b95f4be5ba55e46e0ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38439dd19c774211e930240681bb28ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6e06fa7dc9f34d5f0e806d664dd50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c7cdd66030b1b1fcac15b5c2383a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236fe3237b25d28110216ebb1314ace660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8db43799d818432e7c35398ccbfcc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc02153473d7f4f29a7d0ac831001e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce5539fbaf1f10eaba00737bce8e9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52453f4d1e4cc1836e6646e70989c7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d3900872bbeb669c4acfc41b889a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53fd403b29a662aec875376dc447df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ba3b9bd3e6aed62f06c51e35eed1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f652a9b2fcb5018c890c2844fd3f33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d61078557a44f52c2a7e99e030a62b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06350b2f41ddef0cf961db9e60cc123c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d7bf29f754b2227f3789575ce184d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c325d9bb7e73a518940714d112ae0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6fdfd3e1aedfb8032673c576668df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baeed9a4f5e259aaeee42e7141d435674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9230b946e031d19a11dbf949cfe5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66448b30b8657d986a8e517e108e67676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd962581b5c0949e62bc7bc8de918232677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42711f3a296b1b96a39701789f26ea2678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>