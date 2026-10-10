--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879af6b5753a049d346a773d9947a42d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330ab920293decc885a9469c345bcaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94227733dbbe78ac288e027ca8e990603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6deae7a7004fad01d7209f08dce9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b6afb7ed9d19c21360c538a97a1ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f34c50c3f226e3411399a33ac16c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aa8b9563be0cdeca1afd0c3b6cc737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afaf700cadbab0a2dd4f3a65a851d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9471420c2557e58a1f94e30393e47319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d31ff53385e64c06f20d5c7897427510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507903b43343f348ffa1f31065905a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f07f3b4eb58390f21664ece8c51ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bf976fda0ec926735805eeb58431513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf514778a77d8e9c87de75b0b00a271814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699ddd2e33c268c17fc0fea0c18616e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daf124e14b495a15428ece1ecbcb6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e494b7a8959164eaa808b88d5b9257817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531bbe058d975601c900ab60e4f3d2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f45b8dcc63addeb4680c7e4b00059719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59fd907ea1741b054d99657949cc5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794b9195a3884722f7118e9e6d10c4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ae0a29db440c7337685da9bcdff1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eea88a217f610975abe8855a2711f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524f1b25900aaada44dcacb751908c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f7247ad5643bd9e1898872bd72b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42830b31cd7c3b84a6dffe558c3bd7a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a942d799f3aa235b15dfc1a0f792727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01ef7182e821d8c21731d514b11b8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b9e8a3d0485d8c0bfebb1dfd2b26829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc1497e0735c068a8789486b7f6b5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dc3b63243ecfe8b73903576aad57a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918eebb15351fc4ef470f6d03df202832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcc837e7de969622be88741cae77ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cc5401d436d0e4bd974b07d5e617e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23520f9767388910e6e8862cabaabc2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119b6d3ec9c8b726f82f4576c82984336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbb9f694a16c0967667801148da67537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455d257ef5712aed3504b270af93c8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb3ea59248c19ce8ba1c03597ccf5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423a6513dfa73688496e1e7e397a5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b6588ec5553a28cd0d1ef25a09da141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a0248917b1b6e1c4bad9b29747e5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf55382eab426c204bde50ee8da1d3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d5639f1748b2d960789bbba06b5a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff6a2b686bddc1f868b42d22756b3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103828d992a9cf6d1748b597b25222cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074112e82d662f2f732edc84a2f53cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62844a63fab7d590214089f1cfa372c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a126b767d4d7807b50b7964ddacad449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c9bb29995125dd1ab5e366158518a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe429914c894e6a3f81947f3df7a0b4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34024792fa4ef647aa9fb93fd838e86252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08929f3db568bd68d4695d47c4cc1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d4af82111dad09604d8425bf311a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0141e0e325d77c5909cc5abcdc70155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0061a424fa2008601659c2e4764220a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6ba59fc8f9cdb2bc03c06b2d345b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77316957f89b69350e77f53ee07faf358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99641ec73a6c9ae0308d32b1c7016eba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938240fb54d4aed3146aea84e9a9492460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa274158b6c654ca7e5e73babda80e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fa54964c34233a6348161d80b42e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37568fa8297f569fdbfc126b09d0c46f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d336d5a7a7bf6570bfee0b4f4a30eae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3b5b9ea3e57a3c5d7ea8bb748875565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726f4fd3158e2e472e5d98490e3d8bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ca594e39b65e6d8d8bfd937e9b1e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e25979118dd669853d5c169d6b363468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102c4dc1e3b24048e6b48878554745269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6803e784b8a253a7c84ea9c0355060d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1734d17b7c042e940cb58b5ddf5512371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb69c5e4f642f457e48d1963b8fa1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe8cb0e555685c7a53a0fff70658a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c300cb6ced33a70b358d8b094e31ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df87f95160d42ac1ebde62a48720ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad98a238ef17023cb4cfbd95bd6df976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a93d788ce1144ca8b8cd3d07f872c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0808f19e1aaaa5f858c88498da42e4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f28708bab14c42ccb5e55f287221079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc006ac70cafd8c97ff416d06ee9ed080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81bbba85c2a1969e54a0443a81ca3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f204d965bd5168deeeca5d882c1d1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0fd07928795384099e40edfa8bdcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db43a59acfe1a94b596bf5b77e8de884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd74e3efe7ea2d5d8f32ae1b3165285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a46d208d2996966e2892aba2ea1d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120f03625d97f70e60538b2c1c03c8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d9d3173b467d5e0aa20dcd38b0e6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a9dd3f2997faf56d43d0c80d99ef289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebee6822e5dc75e6d81084dffa855d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d60a3c5d84f9245642382df26ce5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eebbdc84027fadae3005875a57dc492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7e20d90cebee2c069d4ed411b334a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f5bde98dc7cd27fed480c130fa33b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756c39c5eab73be0e2cb1d5d2d7809995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df021c647f613978fac3a936d1b1147596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf395d69cfa15e7ddfc769ebf6a989597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb533dd558b8fbb9629f056cd119ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad2644c2420ab2c9a9033fb35b54ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced435f8ecbe163bb1651c9f7c4ec5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a09f9bc17f48c6585aafde1ef765d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0584d6353da50836a7a88e629e443f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c29e77efcbdb077b50dc5745fcfd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe7a7ed53967b4781d8edbf2518b28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d7a295c135dfad1db653e42ada6c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e131e2382df4688331c5bd026f59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9446927902129a4fad0d9f71d67355107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238b06356c5c82987fccd22e62e4c3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d63c9ed3f341618a2c97c35a91ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcd6cd848ddcdcf4c0e5b897a184b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa21813eb0cb89e30126d9a7ea6ce10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee219ae169d66b93935933c47be178d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641f2bde6e04e22eebf1fc30cc6a4ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafede787149cbf65add5607e8980c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1aac237046d4e879b0e8060030108115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce2d36755753ad80d64cc4d745d369116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dddb58deb6e3fcfc2034b1263acfd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c47aa2ebb1a3a65fb6320941c203b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7155a3cab8f485199264b5dabd1e3ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc6863cc43ea7e7d71f64c9c2f513120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1c9cf32bc4dd074b9a18a348f71cf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7690289e884a0b06cc3cc8294b8f42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb62f638dd2fa7817d7cb3f94ddc550123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0452eb36b9aa8ff8190f4c84f22856f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c01aa7b08f51ab965aec9f64850bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1e56e41de3009624002d297b5f6fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082e999bf226de4dbb9d5ec0d4b2f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f62754abce7d1e998c0adc4ae73d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f81a4e8727760a0a03301073d075e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51c0e00803b2d9b7f8dae7214cdec6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3547492d59a711cc6c207d7c7e78b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63629ec2a73b04dc66e4f234142814132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0527bd4560f89755cb8230f2abe9f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d21e7f139f712fe9b6cf8c91ce8190134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb6a4577f4040d936bab6cf5f82f61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0808cdd00486352f5aa8e901e09ff7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1187513f16d16375f3291e868eb36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acdfcb9ccbe770db5bf75a9e71333d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b05cb86a024ecdf6024ce7f724c86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1e4b8034bc0e6738f154f15d9c08d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce70e40be8093388a0b26d228ba8f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcf7c34bd4dbd908fa414a20f35069142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bc360c4d835f78ed30b3acaca67e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6ec556a0ce5b0aeab3d16c092352b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380ca86e2dc1ade87d4c88899ba381b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865bccb7bc92379aa1459881bbd1652146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce797c934016f7f182386ac27b86ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6307509d79f08407e586b352f3e32b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126655ac729f1a1e0c6a20e49dd8440149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab633244cecb3adab86dec32fb944033150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bb1a92afddbd305ae41e399d7a913151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ca034fabc9ebc9dfb419afdff01d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e2e1f60659dc97a7887ac67200014153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f94af6d8790f0157cf36d7325cfe01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b66aeafa6c1f84d7d5ed2a45ff674b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558943e57657692be93efd858c7c81a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f768225ec4ea32431f697f5017b0cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705705d5befefdf126ac8168df0136fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1c6bc6ccf6bfd53701791887db244159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2661452eb10edc5e3bcf011cffb1228160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ac58b55ec7657632e7a1913b37005161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d768655868d582f3a9e3f9d6ab83e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb376dfbb04f786c813e49b6c7b71faf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1893d5152d0a4c1388b6207ca3890f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3057f7678f5a09d9c5d128f191be6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befdad4ce46f3372c1647df0b6fc5bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31e8241c61a72ff4ce799489c79e35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b1d272326d6fccfd0fd3a6460a48c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5cd6936553b0c3c5b7f7d4950d5fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a21fd069f14de9cafd0c1fa6daf9b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76624febfb1794446d5dfb9f5499a6dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3076d0d77f677a4e40b0d1dadaff6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b8bd1a035f9a3d82aec411aab1466173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0a2d730e3d6b8bf70a33c3a4e4388174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ad9ca206e7cc79c7e439a03c5f8d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb620046bb7a2182a6c6cf701584c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbc73dc57cbeb0705bb9f342615beb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6e8c7eb1907025502846d5c53b806178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da03893d97827c19efe8e74e1d32e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe46367ca93a7da5835a9c948ea375e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15da02c5009f66d5b376d7ff8b52b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f3c813960070fa82a981a15551964182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5c4bdb98a06b953c2d5c290c7a418183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e567e871c4ae48066739af31bdf5062184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc97055b7af1b561b25d058368bd091185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b49ffde159ff6cdc52885a1b55254186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb97ec7b76ed1a982d081d81b5b8a1a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff74317e156cd94141bfe389edbc5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7b7a294ff833b5dba6a21791a1c13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869c2b053861a221f0e5aa3a1de6f35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6312f84f5be2bac3a1a248013c6ba82191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2f696f30175c01c25948817a2489c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4ccf07c926b4d40b449b038ef735b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1251dc99abb33b09b42afbc0461ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c99589389be752150757bf7d5e4085195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f59207cadf3f623c8dd0ac95f7f97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106ebdd48cee7d7b9c83bbb09d633ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58675320ccf27cb3b7f4c466ce5cbd6c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5a472d5e11370ba9746239f515dc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5b5ee2a4fb13c2569710e6bb1ce7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8adfa6469dedc08e2e654a3d177a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b27d6bde05a724adff51819b498329202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b240631a24e5e09af5125b57a8b139203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089f98d35e6f149f98c534e5155c34d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82837cf034d41bbd8b4d4d5444c4ce4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578ec65bda13ddc005dd2cb63843eea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5594f51c99ab21a6cd4ecccb853d15d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75172be88a5004d10ade28914cb65faf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af88ac615c958f71cfd40da4970393f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17011fc9551a82503c0a75887a59b8fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6375eb36cb5f5a6b7545ef29882e42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefb4fffcfcf9e01057a4aaeb780a38212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd116be571adf0ec0382a68b2dfdfc69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09084861d2d710d3f155c4376e45b1e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98226b54ad82baf42dbcec11ed96b2f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547a7f89e7c947f76195b07b7a4100d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d600a2bea0fc161865a264da7f6ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1da8396e2ce0599fc03b80b66df920218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221a56d3591ea92918bf70acd1c45c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b9c1dc0c13601419246a674707219220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e0a064a7b666af03f90ff1a428d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc2b2d987a36f7d7130847801cccba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cfd5ef6281a43dc04ca16a048ebe2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e148af593a9ce381b58bd2a2bbcda35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbe2a280f0b1dfce380564bd803785225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c51bd371896deb1b61000ff8ae31c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669904676c48ef0ea7b27549aacb2751227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0430cccb62fe814de8ea7f50783062228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61876b4301eb15b88d2f676c8fb0e2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b07e12353ae91a6fee7294f7c58b85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3a3c91968999b16fc7273934ce473231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3343dc66541a66b1cd43e1b95e90e9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12b70c1feba2c23a4d5acf36dade7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ab6a69ef3a2d9fdefdbdc2661758f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f2644e2cba43d861d1e6e1cb69188235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9175fa1bf183e454fb6ceeb96c8123236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154927defc7ca9442f2214a2de6737b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0378797c84b88a3b689f33e21ab647d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921835410fe33df9282295e663d67b23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2f530d1a89c967dba615da5177cb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27652ffecff0c09e41fdb62ca4a52463241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c03f9bdfc9bd3c984e6aa2e4a6c7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecd070e2a820cad2782d72fe68e701243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644875165cb559e52ab8039c24b053a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752583cd0ceba59c26b87dd0c8f8db99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1159ac0c18052a7be6e8fd7f833764246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c062edb8015699f7d0141657816102247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e72da9895c136f5751af0fc1cf53cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bf8961a6dcfac4af16d3e0ef60d4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e984cfe4e05f1c3d73435af0069d2c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab42d69dfb844e4b215079157cba13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059308b901131b924d5a65c08654c4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b263880a5d514a0d1016546f8288765253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f4dac72c113d8770819376698ed40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888c0ce6baf739b2f498e559e97a143255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76985f73aff13439e7c85fced5ab973256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe203d43d530fc317dfed9d4e40eff0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4253a8ccf75692ffaa761d739bddc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf3630167a6e1025ea55fc110f9700259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873eed3d3c3f431a7e82ed8a40c056d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edaae54bf2dad8384146ef81785907261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc084e689cd65b1841297cbd80febad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce741456508bd69c81a231b9c0d14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150534840d192cb14fd35a481743c97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ce8b0b3b68d343125ef2b51f193d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b3372281a746293c85ec616553444266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9becc02c43d0312d3df2985fae7fbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1339a52e86ed4ac41656e1f0f37bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2e60de13d0566798cd8cd0e9ebd95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00daf37f84969916e08dd0dfdb083a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33291e860b70427b6b1ce525623a1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9107c2a1840f783cd771242f37c13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1895d127251ff0166e585520a0269e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917f308aaeab6609fd41f3fc476feed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90d20fee00006b76fd13618576ff68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f99ddb4851598ff696891828d7a4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638690d3372d8340e5fe0845511c671277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521792166ffe69ccae48c91918b0e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1bde635ece7661416436b461e9003279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35823ebbcb5e367357416d7787d75c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8814ad1cd128d188e0a13957ddbff4a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03fd9830fe88a287d760ee4c6d91b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f96e93cab902ec3b586b68fdcd25c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac125db54475294a61e83169f30279f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06798b6d3c27f7b914d98a743e196f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b297d907d2034382b678e7415ae7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c2b010512e76c097d938254e2cf22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9305e26df7a12cc6d5b6c4175cc60ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791843fafa5eea1412deb819d2070343289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a5fc2faae3192e54a7f821bcac525290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf97899402f7c0ff9cd95f64b382c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6132ceba097eaeb8e44b95c46ce212292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ea70472a3a855b5f7d396dcdd7aac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446ff708f77604c512f299efe424223294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e318e2c0dc873579d6d4ba6b16fba8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c3cd34f750e0f98c1967804504f22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217549b56f38f5ea12805ccdd3ce160b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c23937d99897748943e287ea0666a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf42b38a3436006a6db2259a953e21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a46b0850f4c11ee887f171b1aaf56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cc52f867bca799c8d0b4ef2c1a866301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cdddc218fd774b13ae87041bae744302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd90bfdb2d159f161af796c3ba4244303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e380efa1ce6baccc9872a5f5895d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b146028574e99dd91012947f33ea779305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25f07277034921d7ce2d31b390bae8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233102d5f20cd19bdbeab62df163694a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67250760baf55613ae07e2ace0fcffb4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913bb531e72ee497d726a8d36908cf2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24a068ec91d1af1022b2e221fde665310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be23a8c9aab37227c879583570de9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee7ad0c22ab3f9ac94e562e771158312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55560b1fcacc91345b36818ad712c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aeea6f4c547b4b76000c71997dc2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0750200ec6738bff0294653defacfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf159bea522e1cb942eb4f2434e1c18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52322e9da7548ac1bed110f1e60de9cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16352fd88596ac8ac7bb2d96d8aa18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc98165ed020b31c2e8ea6a1bd6b992319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713d1eb92a26b19799a263df241f2bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ded4a9c452ab9502eff41c9fbddd52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca3c8f9c3888cf44e45085d6222f00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1d9b977ec7f2f0f3d43427b40ffb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0230983bfbf58e1d8b958933532d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830b8efc1f391082df732ead0d23e45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027ec49aa89acdc38f9dbd468337542326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136ac473b6ac5ae2ba90b2e60fc2486327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d22d27beea7fefcb5ca8af893c5ff4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb727c6e9294e72f94efab330330a5cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615ee96faa98cb542519672d68b82c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d45bbc7c638c6092eb9da141cebaf9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce7b845866f234079d47677ac41065332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8503edb7dc7b0bdcfe43262d6b1cee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9013a8ec2971dbab6504ea362f613d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c53395756d51cce3e3c34e4d1da66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1691fc9f05716e8d2862c6593bba5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb9cb14b00dcdc23f5409f60e16e3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9e771f67ca5e990a6dd937722819338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacf5a95b16d5c3fd8103f902ad1d3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707d4375eab8627c880f11726c60cbe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3a615cc2a52c10242867de67f6744341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fc676d44491ac5f0873a04a0dcca4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b940a40a21e987276ec75f537a33983343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b50df4361b76e0b90757069648c207344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18954690507343011886962cf1f5cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a4131a5e787124671153b5395b237346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11983deac4be99952041734f7fdb83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce66d8f38cd0cbc343dd8367bfc4a0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcc3a1ff941ce71f1291fe815e1531349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1df7de23badde7597c1475e133fea4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e4dc7709d3ab6f0861b0623c1a7f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685705d7a58e52e06c762a6e5c3aa1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cdf31d9411f4312cfc78a2133781e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e0a149dfc263d8eb6afbb05c27f1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2f3bdda094e61a0165a9283bbbee8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb03028574d2462b6fa2bad069b046b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977df6821095b75534509cebaf1b7efc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506af5ad57801af35059502688f80ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c7ce0c7f4dfa9480feb11df561f59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ae65d9c46dc60a8f2eac5e413b556360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80795591b9ef843e21e6c7df0899c24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e57a8f21ea594da09a5c6b424ba28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c473ddba8b72dd8fa58a37f855d781363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9bb8a7c9f9ff8092f522e539eff18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd6c797bef90d14d68d39eedc92704365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059343b46fd550d6980148378618a19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e2e151801076e4836546632976512367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63355c258bc8f898199722abca376e8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d78bc260bd12c65b50a62210b5dc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feda648deccf208785af32e792d7c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598d1cd0bbab89c45de8f1ccf7931c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1c8b3035ed5f05271662ee9c8886f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed295b9ae97d0ba562564b26c69cda5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab8a854aefe00c23f4ff390b50fe70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed3243e0f9897e70d246cf8d3645e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff65b1e20144afee5683762b26c2e0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97df0ed5459cff413b235ad262a5139377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16acd63a0163d08f62bdfb932a932b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c8b7a694cd5cb5bc1e3edce88912c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4c6aaa086bbe76f424085fe7a7f31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf2872458384f85f782e3d5546316e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb316ff8b43dffd195dd211dec6682382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed105384e7466f2c0b8f95b56d7152f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a39ed7bc3f15874bf3cb8b1f21a8bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d3a1cf1ef0ce59023158af35e4af0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b1d5adc7fd26e4e6ddfdfc74b9b52386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23438e54862edea6b2454e3ea6becfb8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08085a06fa50f50a68090e997355a13c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526ba21af68913729201dd995a276c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de6904fbb010ea48cb528acbb07574390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c9055eae1601d3e848795c5e762c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f14bb76177f274627e6d5c44dd9ac9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e90a3143415a4971c842c62928bd4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430225119ec868b0e1bfb7422133236394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dfd3b9ff27cb28dc219ec4cd0c7cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533054dda897f04e8ddb2fed4d54d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a53604a8969cf06376b967ba8b6ed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be78740957e89cec627a5ed735df3ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a670a5b3895f834dcc98331edce87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74be8573cd9af78ddf7742a55d70628400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada6241a0f0c4642147a2aa11a4f280401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db4b2bde7fddf3063d7477f32280b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09b3498ecff4f200434fb6aa03c369403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d7fb64ed1d4add085672281632cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09353ab17d798181085943bebdb975405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e7e32e61cba346559ff74f826113f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a0434dd4e7a7a6bf58ef3693652a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976d3fb75215825444cf8656a59fe1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106d49ca7b1504d6c880a1fc2065392409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d6e8aada556d33023ba33a053c172410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040082c5a36f049952bd4ed38c18718411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7b120a2fe40d9c89d65322e7ed035412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39146338c98bcbc7b50eff41b92287b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dd596de9f51901d3b9ec57d2e50f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf06dab9773e46f6fb73753071a39b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee1f811b8a813738b7aea72a825a5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f694c66ff5e457621e5ac0470af7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51066920578814ecebb2409b0d67e4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1865571c2549b1155e18eb82e636a1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5067b415cbc9d1ed94fdc58fa7ee70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d5151a57083ac3d864629fe450834421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d69cb1bdde274c9e2bc788087d3a03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386010e3592cbe25ffdb9085937926e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92943e1efdb1ce67cde2e40781b8e1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff54a930cca0b3b499f18be63b308b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eec3ad49d7749d87e1404ba825c16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1eec9921764ece0dfd8ffe5cdb2608427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1d8a45c2b505de5cf9192cdb89e0e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522020380ba02cda6781906c872746d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a6b68429680cc11227a42757aaa63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77a1cd9c026ad03fa1368d6a611063431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100e94ab3db0fd902634c5c1cf686e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f20070beacde33999e2dffc9c4d69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d749be81fc4d641696825b8c3a5561434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc372fee98cc2ed529aa1bb82d5c2ce6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8298e152d12897fd4404de476eb1b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75bfadd13b9764f9a80d9495d9e9d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d3ce50dbc4fc200f396c9f5ccdc0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e5bbc1a8e90e5183741c8881de1ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d82310a9fa7593762a6a6a7c85767440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dde2d30258b5e3a256c31c296890ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338d57f741c975dd955a54559ff1a03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00264c0d572dc1345280a7c3c8d2e4cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d740e4f842026a45ceefea13de1051444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4e06888674e7dd3b6d35cf2a347d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1517d513167f4a12832cac30d036c9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae513f6538a1dfd8abde3cfd93c5889447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d80d73ddb4781151ebcc02141676448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398335d675bf1be85bc6e258da072a82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426718c31f8226d81dfd1db77aba088e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90e0367258adcd428455f1dc0f5d2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee193d47dc471825f0932fba10464266452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b313c849e61e7d8fba0b3119e6c2a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71addf4caa11372577af50822820bf68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a2e2953c24db34da3fd931249d1ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7129e7d764b985010145578c65188456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6b3176ec921faf6ac77397f67cc8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f79724c81052c696a9165ffe276e61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f527ea8872b59c85eded390256ba2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f54304e090fdde3644c3011984fd6b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272e6151ba0f6ed16988ddbe76c2f61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f611460a03f2e7d38ff3816a53f26c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc5922c883445d02b950534679b36c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a22ecca4473ab1a035631779375c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2057002c868636882d5c5cdbbb8375465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6412ef4e02181a8bf8e066d760549b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a2f0ce6295cb7f5aeb7bbe97bd861467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbd4e7aa4c343cf75f9537739fd3b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee32ffda0b0bc1437fb0702698e4f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c12bfd14d5d9f3cfed6715d71ed7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb7484121f604121e624fe67bd8ef7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd5679f37ef9f3c2d780aa894527fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8a79590aa2d926e9c23ba068ca09473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a7959f84f7063d99a5e810b5cbaca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa065186a392e41e7e1a9ee32c03fc58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b86e5bcf5f124e0525a8afeaddc51d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c569f3855ade4ccd21fed8c7a728b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abc74141978fc72a283ebb7779a0cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbc7ce210d4ca13c29fe975360b47b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84abcfc78e73cab0841dd5dac06418480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d213c1674fdeee74d2f360463e29a1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ea9c5907d4bc5c063acdf0dbd3b0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb32a704bc647ad5d6e498cb605f7e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac11fedf8256c73da043371df9e4c1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8fb32e7fb8a8f516166d912f2ed95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc357980eb23da982997e3aab8f3b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd849a3c9bcab650baa051fe2f19a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837340b6b59e938139c039c525f7692488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48ac40a478137fb59914cfaaf8c8b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1226685cd25ccf0bcceb9e7d2060e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c5c3c80784bc42644fb0961d59281491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797c0e8ffa741d10c18a1faf82e7222492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620cfc888ba892fccdb99900643494f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcefde416e1b15302914008cb354458494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f32c1021e3d2ddbfd9e5cef48b3b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08bea115e277c8f1291629b0490c13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18a5a696e2d1117e87de48a7263aec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da148a387530f79ff0e703af665a18a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e11639c78f24326869462e3d25225499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf517a3681cfc8b0e0705d2cfd6138500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21cbe4305abb5435e979ad27247274501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f5974042287154c3084d5006a7927502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83cb20256a924dd8da4878d02d7d03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad431b5c96ef342d09151ffe1b85d0c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e11a90be165afd575c00174d5da40505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6552208a0a9667fda5c470d5afedab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eece7ca3b2cd2bfb18d3a61335def507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fe0f5c7c5fb24b6e106c2943d7d9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededdabb1eb853bce7b165733f3ab6a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f8722350108eb2ceadd90fad93296510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bed5463b9a96c211aac009f08c2ce5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26bfd853f3fc553cc7aa8aa3f51393512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3f71a501e1442f125242e5d4b40f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f8a6a29b9dd4c082afdbeb8fff235514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e0bb26130efabf3dbf005604e09b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dade915ba8f29a067727c4373c06e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1905b2062098a82b7b37601e0082c33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e44577794a8b9e9237865039ff0a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330ed2ee05bd26e5cc478a8c3c57d9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68028b98901d62b7dfc4ac606019504520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ded62662e3e0b421f354a1bc93a0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530085555e158bfde9b4f1c61a6cc20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6f1698f48f815daeec2fcff5803af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9762b6f8791198ddaf4b13e313474c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f7e569c138521ea0ff198acad443d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772642cf02a64cba68e6cd8777086341526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affce4df5d97a893facb17f5ff5a7401527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ec292d9e67bebc451d52d74a39ac4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3a64dab0a6d32ebf6f4c7ad71669c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab263daca8a8bd16dfbadad0c7eb802530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621465960a56f0f28e81745bb368b1fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bad1544f7031a79e6bb0c871a0514532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac8dccf09cf0e6c3e15bf8a65c0ffa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbe7384fc115fae6b987b402617655534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fe1b042768dd42e403699dd0dda4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370913e3e5effe61d41338f6fe3bd5c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130935b6207f6c21958d2cdec67269a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175bfd44fb0c52abfd392bf72f1e6d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63692e6d66df16311869988c0bb682539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59577a33de2f89246cd6d9c824781eb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683f0656e409addaae2a55cfd6cecff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e16dde7267ce072171630e418673b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32c35c49eb65df1eb839f6e99f19bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa525cf9ca13addeec9b851fc095f0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be47d3872b85b498b92ee734e879b70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255208da6d1e2c98554dae6cd3cded42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce64a09a4ebde51a86dfc8eb5839704547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52113c8b202c06321a755506adb166e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4eea312c35b95eaa92e5f4e36398e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea818b804507f4b000459034188439d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42422a901c33952e97ebac9dd7e0da90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f193e669efb262882ec0b8744786870552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a31aafb2030def4b788cfed66652b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a635c0865f2975aa956e217d5bbc18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698728d825fbf04a9e8ebb66a8abdaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605b15e1039039e4b550e67c3fb5a69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c94b324d344aef74bea6a717c7a336557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c90d2dd1798e0041f50f79b5aba72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fe4446fd2ee7e42995810faf0d35f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f97ccfea2413d917be941b5202399d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e8fe00a06c19a404cb04eda24b773561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a63b04b765a34bc241df745114615a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaecc03affa2dc27ae5f2eeeace655e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a55d9bb22ec2d79ce0f4b13c3205c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cd492c76fbffeae04ad6426fb8716565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28da6a1e5eb593cc8d00fb1577c2acc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283d645f464752125a72033f50538d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f16b7ce49e7e85e158c647ffb8cc34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544fe85006c5026664314479362a35a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8a251b798c0f71791109692d9a737570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c950c0f53d59043e24fe4ed6ceaa656571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362c6f2abdf979170452593a73b7dfe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b09012a545f42515481d97522d107573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8812329eaec96c404b0e8d2462dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e35d892969a6ee2f9855b31743d590575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f41c89e2557182d0413951d17b6a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b207b1b46f06fabaa254b5dc0805c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb98ec9c45983f693e4d29ecbd6066578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966736817e306aacfc17392e30763b33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81fc55001dccf663628616124d41a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970bc3b4484b55f8077891ba8382813581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9682655487ea4c65f892e3e648d5de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea61244c99256a83e9fadb21391730583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67944f6d0d6f4ca031047839df2fa5b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc7241354a4c1f4d39caff32f21ac1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c216a8d0f244503977a8d0eac005b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9d29020ce11086279780048c2e175587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2804a913ded5a52362bf72233ba1a3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c643e3d19485e12d7d9a64cca0e9fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e23cba39bfdd44779bf0196e6bc8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513d467155784d6ab0c5f1863f7f5aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18445cfbe0444259582eac7f03d9a704592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b44bc826a63a7c0ae997a68d4614dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf75355fb8bd7d719bf0921bc0cbe4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2f7e0f9a464df781d0912591643b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d96eadd9aa9f87d9a7bf6b53869098596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8771448199a3bdf3e820df104552036597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8486349ce6e4bf2be6b664a4dc540598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194752562f457b685e4232a02c56b5ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3766a34d0ba3b0fd7f3d90cff50b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2609942cb77fa2afa0ed53b96e431d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d8f5f6e2e8bf1adba93ba515b08a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6832ca72d94215b17d902ae2a8d091603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10829fcc1334650ef0fe3e7b7b1ed96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135c3af9329dca775b1eae25d922800605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c5a4515dd4463a8c2ea90bfd59bc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e252536a0faca46bf142981d62e2e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e72a46f6390859f944c498e6c6e757608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5af0baad0a74c9f41bcd1b562527b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbd85b509b2581eae741ce4c10e3e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07209e0b7e103160ab66fcd05a2e6d1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eba0ad6954438d42b7020d014d0c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca039f9db97357b9070047dd38aad15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2638e02a72144608e4c369566c5d49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec865b54f59179262edf9f253681e4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31458e1de378bb331cc3e420c3026566616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f792ffab89faf4524e002671b459b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af388f2e7273f29290638ed3a867c9eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd92eab62426f038682372e5bb5dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d26373a06a1983ae45c61706e4c9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a91d94775f2c757cedea524ad386b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562a6c65cc9342b91ec7a78e6668dc1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812cc2ce2f811f05b7c5349cd988d8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1079c13376e1c8f38948650b2089643624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143689c825b1875b309dcbfe81108f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757414062e7e6443f6696cdac9a647dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd0b5c28b0ac5eb2fa909cca2d6e0b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80923f282ec39464317a21aebaf08d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f8a2b3d579413e4be1bd5d839f182629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94803b6ed55e9d60206b454692e3072c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dafd6513018f5e78c05c4e50490094631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84a7bce38c95c6e308943d342ba330632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021ca5b7ad550d4c87451cbf1e3ce62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1172613301935cba6ee6e6a93837d2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d647e529a851fa34dab4a22054edfb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216fa264389bd18cff558b56c03334e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3763c19a3071157de62d9f1b73be459637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a82ac648d58814f7883c507aefcaaf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd107e7aaab1d4139c0186b1eed95f1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bc2ee113bbda294c90bd9310c4698640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c171f16b8ade00fb3c51f51818a102641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23281782e524f0ef11a5820611fd13d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d4afb4f4995cb4da0b4d33aa15803643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47846b2644812df4aefe2d28ad202bd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296d42095518d7a0adfe09d951f486645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dd68e222947279177f485c5c6e785646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7e30f51097895402f1f5f06e9b0ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6567b08aeeddb964156d802c40d04f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154619a2ad0a0af0798417e47146de7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9c44fd328fe12ac81889c21dab034650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4264a018127cfe0eeaf7733d7291f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5e3b0c7117a0dc74a828146bae6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e637fafa35177cf618b69f678f2a0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e43fc4a3304f4dfbd217806ce93442654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b7fc8bec632e413511766ef10aa0f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33cf9f43c84a14e223e255e48e04ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ebfca4eb3481e34f453d763b9704b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429575fffd06a4f95224c233e9785d9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190a864e91c36c66f3d0491e88035bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f5d48725d3e999da56dac628e874c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4dc949b4cc503aaa27064e77c3f65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7269e58b19b983275a682580db46b12662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1adfac253470928ca29d6a46726d16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e27f4c44cd5410b6a988fbf645d89d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfd1d8b54b6edd16c565776990c2eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570908c406717b36928abb95d2e393c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148e4ed333a61d2648a871e1fd34f37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb29948e3d77f45fbf0d790851c87a0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d7f532ccd7ba4c733b37ad93beb16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf7008a373ecf5674fc4eae9940166670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082131b0b9d7937647cc7a186dbdc0e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8b36da640dee7783d396146572003672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f7e248c9dc2ab8ac506e77eb3a916673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48642940ab48879a5c5bb8d77108cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3d31c522fd3f6b5ab635ba5ea582a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbb6acc198841eaecd76aed617b26c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5383e7c76bdd8cf471aca5f43c0a543677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215bf92931044ca48959d4e4d269583678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9e51587012e42e4c39cba77f87439679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5ca59c53864ee42e24834c689db42680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92bc504c8b7ad46535fcb8548eab25681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e65ab880c3a29f6e07a056d75243ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417469b246865fbc3a4c9dcb1434822683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731376a7ba843e5b796d2fe2442a9cad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274f4cb2f62b12c670fa70953eec24d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40f83cdcdb5cfe621e84c955dcbe82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879ca96bd6a7dd14a6759e3be6f5b00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6073e304368b7bbbdf353d62414c30d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afe66cb742d615b2f7a6bb5891e7fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29296c90f6f8f100dde1ebeb056145ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858a3f08e93afa4019fa4a186d89dc2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91984c89db556035747683fd52260a55692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9cf6d8e60fdf4f00813f2d36268be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993ae0e19439ea40461b9cb465e4ad2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dc6a46289897482084852b57144b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc597b7c9e1222b93ca1f79bc463fbe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10849e45b444eba307a7a143cfd8ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa876ce0c7a61a5d79c7a9996acf54698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb57e400666edeb5b33b3fc64142675699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880b4692af3cc0c8eb31fd7470cb966700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888461ac5f7e796f87987ac8fb3dc638701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bed14c05202ca06068494054cfa05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab8f91d6e4a50268672e897701072f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5bf472d6afe2fe6d250faeeee8632704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdc8a11b29aa6b237a9dc3419c782f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28073f18543cc1fec9707959957dbf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61028f56dc04ade4b2d0aa51e951aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a239740cd6556bf1a6fc2cb272393f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f10da0b4a8583140d9f2f578224cd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554af6cf69d1605e63dd020315283839710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba49677ffc2e272937933b891a1002711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07795a4142105e776e8096a2f896a7db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cee2f318697883797ec2c8701d65c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230e5f1dc02a6738468629af8537bd2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73e5733a80456abcda961cd2b0e0c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761f85aa6fff97af903a25e85baede4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b883063c9b970195b7f9c1f9048e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff71c7b01874c54deb190790cbd0ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52195e610b7d30c13eff4d6b9e23dc1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536b6505fdf12307671449f7a2fab20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf96f8008e39351e3f1111efe4c657a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d72e543909e6baffbc22f4a6860968722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6430eca5079f922145999be6fcfa1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311898c311eeb4aa7a4e5938c7d0f1af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ead1b6a41a22e776437669458586c6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3921613ba51b2a6493417d33606fe5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb8c22a82d30c7bbd9d0bc92457c1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0090c72c3ff6ed9d76874bca75420728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94307bea158e0e23f204275a14a5ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9ecaafe6ca3a4b0410b1078f8d98a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d81c1149c60f2dc91bd789ad57878731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b5df8059bdcfef638577e78afec6c732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529727a2392c246d858de3321e8ae8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a4566c49d8b5326abdc56a8f0978c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a2680faab9725851d9b1494d378e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0659ac84f782e346dc41cb1577927814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732bd74f51b29e004a382bf5a172fb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b68b8b7af2d98fa5e688f192e23736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9d87c328ae421b1b17a296c5903397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb3168d1413729d7533c705e464f2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec57ae7bbead67bef4dcb2a95c2efac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a192ece9b876c7c5f8f25fd87c886c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf3e7a77fd06a269f6daec328dce5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c51ecc68b6455a5fd63fe786ae9bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253dd28abafb286868a5e12b298281e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7092dcc38e0565531b83e7379e570c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190253d567043a478d108aef7106c6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0c272e8123514b78e536526ffe3c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83862d9edc9e39d8765d799a16696c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20395ca9606d7d53b95f7dc78f1ece18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7168c48893a0cc80b6095c23e438c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f4e3bc54df52de47cf5e0d26e4b3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a8869569563502f8f32c142ca065c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38135c19ecf4ab1284b61eca23a1087922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679a4da97a50f2177f0fa172d56c1ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985d528d2342c717d808e3f8aa8f71b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d759b2fca5a9eb8b4bc8321e17bc0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6788188cc1421d3cd94e0e3c83e46526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bb5a7c99cb65280143c78f4f069b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2c038d89f63f19a5d2c3b33c5010f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24ad7a230048d75ee14f49ef5f291b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6596f183d4b36b0e16ef679f16e47f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf404874988eada992b348c9d0e05f2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd3c6487a46e12cfb6ceacc06da25a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7acf17f08f48bf66c1e5583952245e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df75078378eb48c32878d23327cc1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3500679687702efef3f48cd54ddca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f76c83f41845e3ce13f5e80b76ef6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3009d53932135be97da866e31fd934c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c873380e5fa756b66f8604c4972ada538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12339462660ea9d863e030fc12edb6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37711936325cf8b2f63b1a789c4b36bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c076fa6a2c3e23b2056960d4f8cb03841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a73cbdcd2a2aa551d5b52ccbe48fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499fb3255ec9c83b5577774ddc8dbe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b74275a9f3b41e22804aa666d6cdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d6c0b59b5b9d4c28a06d2875f38e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfa61969e3c8d67fe5962fd946754e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8262c00519b131e502e62f60350a2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917391a00511c58f6057930a9fec284a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72edc7181417ffa1e6e4a558ea2418b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b0c4d3a99923b9babb0a98225bfd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab50e93037a048b3f264f6a727886051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053c9fb65031392cf00257e7de935b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5289272127abd976725112736f0fec853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab70240518bfbad09578b6578683d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb04a1250e3eb4e653b56f0f252368255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d1a3c3c8599bdcbd45a3abe01d7de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a6c58675f3a1878d801480f78ad3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bb1fb8717aa450d0e84521e34a7bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70542318bb9752bb82464ae98647d85359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f13f6c5749778ae333da26660b30060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c1a973b4a5640da02257013afc57961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68458db20035f66dddceb6892ca8333b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90d6a1b9c5f43558c5c9be4e84927063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5b4606bc76c8a6fc34373dba4845a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666bd64315b6cab1f8972ef96b04fe565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361a4f4cd10350935966cd4a1ac4eea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea4bb012caa93b662f730e2d0d0bbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76621a45e301785dc65a54d444c80d5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a171ce58ad665a7d256825495b4277c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e10ae36a3e0cfd51ce33eeb4cc94fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cccbd94152943e84183e53a956a10771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa4e67629ad0aeebdd2fc80c08433d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64f93f7d8c12346a69c78be53be15c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43749a82332f61c82e325488dfdb664b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836ffd70860e3a295156432c848fa5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd365f2c56308b845c47caf483415376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc2debfeaaa6b666007e07c34e805177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55359ce45f4212768c35b30536c1b4ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff789f27198bc0dad2029b504846b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08f8101f9d4e68231e49b1a37dfd2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09669789cfee9efbfea379345aacba3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c346a620868d4944e32a38981e2c7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39004b6333bd8d85f2088b61a35069e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b339c24ba3b4595ef04964378f36eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d5cf99b8e06ab14aa3a9abb1f982f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eba7c17210ad14715c5172255640e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1989ea41f031bd816c1b580ab7c9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e64e0ccba4c58b273c97349cf6c5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3486a3eb531990f8c243bd6b7759889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e06da09f2f888235393434fbbfa0f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd9fe9a5264c3e6f31c10499f0d13991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41426c5f0b81c1237c51b7b65565f21692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bbd26d55079c34077aa17de74ad2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0c79aebc6b4673afb01c4a2af8e7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0393833883a2d05efdbecca68de295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65c2feaa988d5b4018fab5dde33d8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1cccc7a7258b99835830476ec5b6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b843fb2c173baf8b31aab726f54dcdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770c87603c752a5a568b703c8a4d75499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636854069ec904e28bffb97b09b3d85100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151bce941612d82097160dea8a553d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4932b9b265c65f03532f65948625a20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f784b6fbe11fb6a59a82cac8006164103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ff3107690b970107fa52caf356d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdf3a797b7e0951a2d200906ff05b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ab7593ab5232005385a772dcdcdcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f695a62e982d1a5999fee99e73a7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fcdc0693c6e29aa4aef5966897570108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa33cda6b0973380c2da1e9281f0c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bd0f80c2294c8947ac41d6998f019110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b255c64dadfdd175fc6daa02bd6454111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62876e7ca3839daf13247ee1767d54df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e6baa072bb7e99dc95519fcd996b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6fe8504dfc4e58a2f9b7f1005da2a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de6b0375859ba328447b0543c0696c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1f5e12935f4fc33ca49a9ca8ffcc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f68ee8f2d2ca4d1ac6e0e91e6f7dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d24f09475e2ba7eb36af4f65d5a1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f9388f0e3b5d9e7f493e7b147e30a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd63940b3885d39db04076ec07634ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83d93aa5dbab472220baa877e30e4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb344ff443a69a00f14bd6085dfb7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ea0e3046a843d4df5e39867b52451123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d968346a820b76512aa1c2cd4fb7e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400011fe7678be448d69c899508abba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cc284b3850d80659442df767496bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968de4006509a754575b1841fb7cc445127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaa56bd7924d07564ab7371cc6f6e9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e50f1bfeb74d93bdbe0b7cc0577ff1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3866bd991e4dc02f0dcaff00e51cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b1cdc0cdd9b28f97e71118e53a594131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abebdce09346991b2ffaee1fc2f9a84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d4a4a8add60e8a0ea6afac1fe2e9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953dd12bf9304071d7864337918a26e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd135d6e9f90a3c15c8b9ffe4f117135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624e6c6c5f975dc4444d5d4b954e605136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbf9d9f63d4a759b31ede5a83b2c1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83471f85f2e04c22aef0b821d37b7a2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bba12a108bba4e838d0bdf0f26bce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42054f09b54ac1f04f0101a93353e7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59b6d0bdb7efead1037daf04024ff7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d8b21b5dfb6020624929cae2f9ede142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ab7b53ad6e5e53f34f24c8ece685c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aa2f3ea9bfd35adddd60ebac3380d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bb2e6355f70737f7cc06645910c91145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f570cdbe714377f1b1ed324303aeae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164cc54eb80d6495059574b1884b5dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fbcaae6095a39ed530de006bae887148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6709ee50c8d01b67716c23ca90ffb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb229b3c9d3db505c55c471e3893094150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3f5cca12b90afa05ccc636df15560151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7042bc57031043c589e3bc8953932af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e51a1d0b10ab71452eaa99a46514a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e085eca9bf035c43da059674e3265154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164803cfb058fe26b98b95291ba823b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd39381ac03c9db836a86e477f1e658156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1becbdafae585c6912edcaf49dfa56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987423042fde2da2e1158eefacedab2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08738f6d4dfb0162b7a36cbbd3568e57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8a4327889c4628c96c2c3b42a11c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7ae9f1ec19f6c95c6f9e3b94cc1a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9a3c593cf10a3e36f7adfedea9b3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e001360f60bf0adf9de5491b2476a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1f36554c713b90591ce096a851fb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f949772ab876a993b98c2c4a95b36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dce3203670f8eb1c11e513afef736166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c02e73317ac16d5f6d2f01d24f1c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c711736ae10b7129a8d725e9eacab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a1315b796d86b1121b62c33afa81b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9051f96d4f22e2b491ea7f4992afe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a59bf2e79c73104e0c4bf91e80199a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c76a189adb0016b1cbed7ec9cd8d05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b7e90dde5cdcb9409fb83f03f0a62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e37a4a9f2b145a252f0d95cdb2572d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f15960b167ca5b3caea1610d935883175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccc66fc855796273e5e5d08344af0e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dc03d1aa7b8b6cbc9210deb785a47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b8793deffcebcd115c81c0410b0a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0eae64542c812fcdaf46e19e6c792179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010973acb57375062b3db59778f0f5be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45811bc72d38cc831c49bfec277f48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e5150c98b739465e3a706758f91cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11325396d82d499082bf843d7c40d5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc440852274d9550414cf11af240fd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc62b978b73c00d94096d558e5aef4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9feea00d8f2cd2cc9930ed3393621186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489c91f863a968a4c354fd1e2cda0cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3037b2f5fac54b416f652b3e1f89261188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bbc38d2ef5db7b93c5708aaea3894189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d9e7e2108c7350dfbc3d7c5c96b52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5983973d98423fe6cace41a9f43ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230de0d170050d81b2540aec9b7f0c9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedef35557b31ddc42ed4391c6e752b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b137fe0ccef2efcb336dd89fa95857a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1774a837d9fe8aad3f5d2940721571c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac2ae8a6d398af99c80d9071be7903196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954d38d7bb8814874dadaca799e6a85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f2bbbc3088489b3b565df9553a118198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5539b938e2eb6efb817d1305118d8ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4c4c03742786b66a63609370dd1ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342d6a29c9ceb82f5f2c48c0daec582201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe8fe00bfd6052204eb14a624da9b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f50fd7775bede3ead77c0042975f41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21761a468c34887f4705e68283b6672204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb149df7095164cc2dc076e2c8a4888205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4766e1e8837b0624f9028c5a8317cc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420544957aead09e986a1422c2876670207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c707dd389be708af56267add17170e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e12fed5e2ae92c3e4c3bd6fd5e1b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407876e71c38c5451d6f3307076a2794210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1d19a26b12e21a65eaa398756d1ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c9c1dc0b24a3c462a1dc3e6060f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd433ee582ee1403791c7176870ce5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fd3aab3d5589586770e16e1654727214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b3fe1187a1ace200fe95462c58031215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fedf408ced3b3c5a8aa8be1abb1a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b923b149b127c4e2e02201a2c37c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9bc29b1440b3331e581ccbb17e48c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dca77fd81ecbb100eba87f9ddd6b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b366b0ae27841e14891aa4f06be245220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa5443a872696efe48b4511d8ab595221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68f57dc15d639ee0b60a95a5970248222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb9030d3000e29a9490776990fd391223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f488ce6061994bf5830478db1c3c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f77c52a69343d802a61cd899c6de4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5005e8189513b7cf11c5d2aa3549d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99fc5038513e7238c320316553bab8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c714aa09fe2bceaa131f3ac610fcd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d487f8fbc0889e193a9f78edb98824d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec48578148bc4c8877cdd85d1d7b05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f68ab91ff640a5b095af5496809fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5966bcc0420dc30dff7d6b1c1ba895232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016e0aa517b32e299fba108c1ca4641233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f847a9c1368945476745725a8123f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321394bd071e9060bc427c588cba536e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9783cef5b11047df8d558d7415641236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fd2bc58b0acbc9a699294b9b718d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406725411ce1bc272e95328ca10f661238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda4250d7cda3367b5cf6059eae31bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379348586b56f4d6465649151f394225240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dad007b8821350213ed38c450ae96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b14b837cfdb6ee955a69a9087686f9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb12353ca047fe5ffe8eac606a04f54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dd2166c863baa549b0d81a12dc39d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5553db125554becbe90754903335a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50532946272fc1ab5d442d706a8cc9c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b151c5806d13fe7fa77ce17b385cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eeba5f07fca6464904ffa59d55fa55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17523003bf398464f5b1cea221f3f9f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267419607888742e5178ae087bf44ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce741322503ba5b60b0e2ab984b983251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4b969d414e36797fa58f20ca41239252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372e1a970bfb60668017f1ce304e969253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d88fb71be430af7fc7aaca90d9739254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a50c67e8d7fca34b45bce0550a8c87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296530ee4e23791a299f4348d8c6cd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca811e0695a1a70d68e95e1df75c834257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2895556ee057e12e5d673b6cb75f51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb019443ead6a7f8053592e5a31fb4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77274ca3664abc3d777f590979308405260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d13e94bb0bb34b7b1e7a72d01e5740261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da77ae0473d2a4fcda7ed8af10543c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c919f25871e26de6d9499dffa94848263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28695e0419abdb82d451efec1ffd4fb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375760e884f3d2714b7e51b20c6ed39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816107bb3a6e4c9af95b20363261f76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97530c8032252fd18a563758a85f9afb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef8040ab36ef41181b5b54d7f8da6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aefc5b76c51bcb2d3639c4ebb2b64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdd053133da6fd7c5699656a4e7f52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95555e9c17efe02aed78e9894c488f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f51c5586dc4d25b4ed6eeaeb8b0cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abcdc347301c69465445409228c5ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088767ff219c68ec26fefeb900c367cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fe73524297f808e88db7f0641f2b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38592f8314d5a34a9b7f414a896a4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe0da2973b018129a5b3fa5cf880fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9bb2d7471cbe504f9bf760e5b08c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf97607ff5f91191492bbc0741c9aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cc6feff65eb5f48df1d3d1fd3e9dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414a8eebdb9b0ee65b2e256f5f2b5f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae37b9291c850121468240d9b0d1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fc1d8b0569afb2a5c617c0dde318c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9de6fe47b10bec02fd5acb654f22b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e52fb20b8bde90f6596a9b32c8664285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95c927e12555866942ca3d75433449286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d91cc6dd9c2c4e9b6190d4bae57e79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546967322ad6e29f6dd5640583c6979288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71003f86e1999aa846612ed1e40457fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336638f7de0038460a57f6a13adfb093290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc59aebec0b39d8a146cf54d8e8109b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf179314f848c99f83cf9b4dd7f15f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721666705eb34dd72c2ef20482306c49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fc51f916d4ec9c631c45f2c495210294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89be300aae9bd0b1bc193699f086a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d7c6259ede6c82b03b2be401fb209296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d197ed558f50e1e4e504b758dea434297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec24d60389ecdfd84bad777e515564298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd668c16e5de9df830cda1ecd7818be8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eafc0debdd9c8ba667b7f20e77491300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b745f11f5eb98b75250a535ee8a60301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4d0c4fe839642460f41a1c2664226302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116358890f8e63a512a42b42edbfd4cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda35ae6cd490f823c23cc45bbbcf5f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463c8dc97c5746240d82ed089278459305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0f1541ef8451c59f455e15db4697b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041d623f96fc3efaeda0524adeb5d19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb687533b057fabd44c7cfdf14664787308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf4b765e4ace22987ce530a0faa00e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf510f107aa24f05227a95a1eb03c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf8fdbef6755b570a5a04662e0e20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3db330dec8da3557ca6796aa9db82312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2268d137a6db4d4bfb4a6ec02f7dd1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4bda44d2a4014a01f61faf4a60d20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589b9d3bcdd07e6192596f365a02f40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db10fd232505e161103b6f89f6547c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e406d43fd0c4378dfe2d7387d245856317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ba65158681dbb3f19085ad05d76da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45da26e6881b7ff56d16fc9c84f0102319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e38a13f0e26cd9b2fa00d04273671320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0015326262d3700991cb6bb5ab877321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4050208cbd02dee63a08516bc23f09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406711a3829d23556b20a6e3a71c7275323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f925acf8e8decbf3eb529b1cf987bb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138f7346abbb92ff5e98c12032e79c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04124fe83daa808fc7a77dd3d724118326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fcc838f466b9f050fcf21efe5f775327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2778a991474671bdd0079424db3037328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c28794642011e9424bbf7083f7ff9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccee2edc837cf74d8472f4aaff98825330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b551366f74b1006be0a04fe9e3576331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7781e2a1a32f01689bf640d4b0a8ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388fee91cd312be23b0f67578798c5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dff7e2a5cc3106d090f85980832163334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812199e5cb87d098ab767ab855ccca8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e8f63cdf228ed3dc47cc88ff1664f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fb02b52afec65b70de32f991b39f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a22dfa9668163484c8df4974ead094338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eed61554c4a487d888d891ea93dfa5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01515a73fd0908e568109e5a2f14e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c37fc4463cb6d184aa2ba638354181341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985cfd47d1f3c6c250147ef68098c24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96a3c0c8510fcd784691282068f35c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b311087f438d4d2a3b6206c57d7f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d191ff3ee59b7cdf5c89a78bef4f58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ed3623981aa359385d95d54b0bc89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14800f2429243e0fff5841cfef5b5b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8cbd9521ce5df0afb705d1e4a9038348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf0604dcb17896f2a2687886f6f9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36989777c20454719d10863949dd58c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb2836336de33b6bf92378f98bef56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd8b96f1aa674002bad9aae17e3d86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c546ba934555fff04b44e7ce305dbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43f8d69029aa378e2dcfaf9d63aec2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d069d3483d7947d918ab459f2e055355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d3b54ffea912f9f4a7f1f5e6b7d63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed282569a386e975bde9acad588f08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24a8e862f6e43e6569f49e9f6be88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bee292d6e1b1feb87f3165603ef502359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c2007427d0fc473ddf4b6fb8b5d88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e31b5cc37fbe8cc1f384ff4884e9fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36970065990a465ab433a914e68adc03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bd62c0de9d5dce95bb44b218cf25e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764811f5ebe6f9f813249103538c255364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5b97f8a4b1fc805a3298e11e9aa9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73567dca94cfd51b5735cfc119901d7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074c4c77216543a0b8319964f4f775c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec1060a06ad71eb5f5ccc2c6b9d0dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f144674749bc6f2380c286a716837c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0b75bf44b68370336d3702aaf174b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c677a6d601371e6829f91cbfe2a16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce4871648ab8a908c17131c1a6c0d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61d35009dc2b939309d711165cf988373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d19b0f330f5cf2db555a4a2627e83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950f21bbe504f28d7b6b9ded17bb72c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50290dc0521420189f98f588062f6bb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc143e2c1d8f646de3bebea4e08841b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364566dc958827ef92ace3b0594cb61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624190843f12fcc3fc673e8922044e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0af04fc99a9f4c82925fc6984ac88b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93f40c4a27b6e453151789ecad448b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6777449b906c40fb6921089b33af75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecf8ad51a400b28195c6ce35349522383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65f2d22458b62d60b5db1baf039ba7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfdb89a1462769bbbb5d038a8194c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3daddd0775e2b45b94a0ecfa776ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72569a4f70eb3801a432073bca7952cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3824f635d8dccb07a75ae5e94df697388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e0d3cf3512f1055fe0209e1481405389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8c41163d93e701214ded54b66fe6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76308341f3393b80238ccb10316252391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e8800d7e6994505563e442ea8c276392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c6348c98051ab5da8f53776812392393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578d94f2325a35d40a523813678b9b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d2790019087d5f64390494c95c44c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f57b3b3ca9c6c4f9a0a07d7e9305e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e9f0a38c6044b51e7408926e48c29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9767dff7042abb6eabf143cd87682398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70798146e43319024f97c61ce7ba53c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f80c713cb2ec111423c2fbaaca6b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d7b04a90244fbe2a863abcb2064f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177d7bcac4bb5e6a9db52380824f73d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fec0fd7669da699f5726390e6d3023403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c90ccb9e03aad85867ead11b493d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69746367f4b317c69a6929deaf0de0a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188891f31019c97301ebf5154c486dd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065914548e8ed5fe47634ab94a01df6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf5b1bc33686b99ae267330af75e59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d6ca5754b99dc298901262370eedc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1804d7551b31705e70267701dfb76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eede8dc3250bad8724fa83191923ddc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca593c7137e70e5798912d73485eea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e70b86c3a3f4801b1992c288b3ef2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aaaab5038b0337ebea1efec5bf15c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaf73c97dc29e645e2fc98506b384a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4b947fb023b5962e930012a3d8bb2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41affa5fe29d823175cff53652cd8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59310b94496d45e6638f0ed312f49092418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54815848de6289e5afeb0ae71da34fc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33aff5d7b2479d836dd604d3c03845420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a0ec429f9cf173da78cf7ea7dded6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5091c4eed674e2af404b9c9a711f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e52970549f18551a9768c19a7f965423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03556b0e21522053f6907a9ba0eb328424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a64834dcab623a0c941406a7102b69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb52e7a12c1d9aac02b75bc63a18707426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff1582283c5cae2eac24d960b93579427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d86c3e4d37d4eb73f9a83058e619d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50051897629d7eca82b509a3e48ba9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddee4f31d2ce23c2ed26851959c849c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55ee24864d730a9ea444136d5299df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c25cad41f31e582c45607c36ad2b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc0fcf397c3bba9dffe628662b529a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0717a1238d81c092436b0484c47824434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df92e5c1ebea953c5d1f521d01c723435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbb50d4721903fc09e9eb181fc1a6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6430d9265b7c0212e3d25eb422798437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85fa511c3de27dabbd821156f8cc57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290197bddddde347330bc3b93a2a3f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20f61d9088b91d6f07bf3f961eecce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e830ed6c52e6428fbe796e77a79f31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deb946d210b671eb5f3f5e96ea23d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23af48b7e36c371536aee4967994dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b36cf7e165a14a4dfc30950e173952444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47859ccd42599d5925d239a7bd2b6fa9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa5154ad1f1b8d2fb0d0fa5f3f7620446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d207c28871b41eb7cba40d220527c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242afef6082dc19462bb2790815a54c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde223ef4febdc0c62c7a12921edd1a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fe4e7723b760777c4f1afdb0924e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e79621c9f72a09d17b786e763ff82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4adf2f78c4763dbaec6ca85f9d7d76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baf8509a3443afc70957512565995e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4cac514b339f1daba38f886166f80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984bff7deca518624ae24925a500452455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b731d38cb3fae719176f06171337b0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113632df0fa3dc2e26805d5e210db07a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f9a0abac8cbb54416d64e3f6be20a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d7f88def8cbdc9a33a2b9ae028c97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7f54008693e2ddeb065a3363102cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3a3b0ef06a23031899ecdcc0aeca0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df6d93f2e599bed9faddb61d67cc51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468de9ae29758d85f5d91fdd6ba7e27f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00fd80e5ef870ff3417ee201a6b3b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f194e4c83bd71a9a8cf6af447d458bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c50cb46b4f371edd5af79bb393399466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12165f7c82b5436dbf35045a1f3913a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b5cd500f2ffcf0addf8ac5c2c0c85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd67b33e4d11c9d8316bd0450374e3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852e7fc2560c40e8de60e77f36c921470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506021cbb02c0589acde5aa78409a79a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3398c39d0b9477a0ac0239bd0071f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846db9e503e8564d1d682ebada65c72d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897137f4f05200bbdba9e4cc3c0295c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5ba9b78cc7594ea671bd10bbf3eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5e29da470c318f30b0fb8e25f4232476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade606eb5ca182f0dd1c075808ca79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7a1b49e8dc1a751bbbf42bb878235478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2df66628007bde4637aff2edcce93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500e5a7647c8de79120809648227f52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fee1d7a9db556d69851a4119433bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c28344027b950d8aaac97a7227a173482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4a913c5d31c8658cebd8090c570ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a2f72ff2dbd56bad5f05e1d97b870484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6da3bc313d02975a3207647d7125f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f58cfbf33cea3335e50b6c4da9ff2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d3f5fa6752a485168775b8b405ca1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72eacd4a9cac71c7b8c534e904f4de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ca3c85499b936c922d897695c3a54489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3377e9f8ea3fb4b19f164e8139f4199490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abea49c319b4a0084350b99452c3c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e7f90c93a1283fc3ed9d503169bbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d846c34f28499ac07867a01683bcf21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dde7a2b87b6dd61f23b2c0c5cd80cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434493ecb132e1235820144dd4c0231495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fd7a9e607de5193de2124ceb4faab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891dd48e784bf010462049c5ebdb6ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67e04b243b907a6dcd40e11e02ca86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c0204867acd255172c0cb5c3f229a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd72d21a891a68550f5f5de664b0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242e15974c88c07b0733b88d9400f0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07abe0ef4c6822034e2fbfc24ee672502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6f0ae07f5bdce166dfe879d2d2271503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059de5fb51c8b280bf105efed728e65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aae9cb74f101e99576bea5ff9bc236505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad093bf93ae39cde43a3ce841fb4a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be785425bbc73a424d57da6c30a798cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5ac5586f3ff10aa6b9f734e152415508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2e68722379e81ca6f5a546d40e74d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7561176ab5b28d0f97ed585690f9d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa03016d3343d1491056b5dc6e697c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c712d6c30f779212fadc67b5e9dcb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96fcff38c3137dea363581aea5f598513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52591ba362014f0b438c07bdac0de85a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d99a7c761e3d9bd68b6a1356fc2bf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6086a5b85d65d4b47738edbebf6074516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ea31755796dd58a02a320dedd566b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bcea1bd8480e757d336e509ad4eda518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90de046a79fed2f4a144581a31a9804519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b4499433a99a40a4694b6962fcc36520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c538e6d69a85c838c11a69e3314a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5b2d30ff0b05c10a539c886f8c674522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110df375994b6e3b762ae575f5f73a3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7b47bfba792a35962ad976c12de12524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5734baa44dd3754843e61a1c729b5e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d5fd315f4642e7ee445dd878bd37f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c066b18f3b4448a47bf20981dd2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73969ea87dc10db26e4734859e175ded528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986c9e5e3171028f75e8ec014966ebc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ead02e9914021601a3018c7cc5174530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3edefd160275b6616e3b043b7e8a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f72d78d6a999e7308fe408864c21ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeeee81ac047fc8c0ecbde267bc66b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736227a8ca39ef4afa8ccc634de606b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe7444f8b74e687125596ecccc3331535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f54b12a8e5d562a3e647ee3d9ea765536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d8ea5792867d8abcdf5bbcc835e99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d397e3cc93cc03db6a37b7165276bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d5c76890af51cc23db43bc433ecec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb5b5de54e7fe7e8ca6f530caf5092540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d40438376b9f96fb3ff5b061a011541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4043baef7b92a1e4a9429c6ac5e5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b8577e3cc9a86dbb2ec9e15a86f27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4096b4243a6a4402718d1a5c1c481a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8edf8790fd0077e8a16a69ddb42b50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f3c1a6986ab914fc1e18f1377d561546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3515b4b349e326d05421130766a8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f6209909b5554964d988393cbd7e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220d8daa47e7b6199395e7a22cc6699549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a61d62a776537faab2b19e3344b9bb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03058f1bb3eaa19c2406a50a992b53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b4c8fa2e14c97c481052fb252cf75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b6e0a8c480f3363fc2f77fc7a99e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a2d71c8cb183f7219e1f3754ebc81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66bf622fcb414d1d33c3f0099237f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f78c1e759934d880d9956cd9586ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171675f1638f8e6c5f53ce701f57cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72771457533b472e74cc3b139771d5f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff4b1b1148716c8dce8a742a4aac6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f083ca56ff5758ab518f9bedc51f5fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399624f1d815ae7e9b4feb508fb7c4f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debdacefa1c3aecdecfeb8ca32a2003562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448099b724d8647a58cf668ea5c5ddf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26abc12be167eedbcc934f08e29e76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fcd2ec5e0239960bff2f4af775b28565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbd87fb6c2e0b3d313e459696d9ac5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75372e010604a652f32fe60d91e96d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf35d03a160a528ac3217408a5438a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3060585d8dd80a51a662b1160f8d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8141cc4a8265585c9e9493995649e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb4391b4c7d89ce25c1180a9e1457d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6786ca8c6f774d1d6aad30504e5499572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88056f062ce26df6b63544f792bd437f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17360322b9f6bebdefca6ef3c362cd3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cf30aff873394da97dc74cba3b722575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5014f0c1b4dbfb0663bc2bfb2b8e5dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38dcc37c240be2db284aecc8233003577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22573f80d7a75d10a450a15bedfdff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39686b9f078bce55831d4bff78f144579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36104fed61c5f2afae6f50ead80ff6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142df6984620c8cac909c3779d5445e7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acc4dfa115f5ff92e41ec9a9ebc5be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d06196c3b90ad220a427d6dfdd578583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0c15f4deccc1f527e3443e1eecb60584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ed037a772478a5fd438225135a12a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79adc9b7df5e1b0b7498cb1d5b38144586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d849ad6afa7dc781ebb81b8f8b7000587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ee19818cd939c0665989d091a8495588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14539337c70a28ca8b35e5c082dfabc6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19193709b7ee8877aae3f2f88f008673590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7abfd3ccfd784404c34886515ce975591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b671bef827d4866b040163da11ac8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db890f87659ef943be07dccf6f41e6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12d604adfdcb926aa8af4be97644ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e05fd3483bfd440d1049d5f6c077b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091c49c21fa5b51c0a6649d193a5da0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15741ce8fcec92f90a90649432bf6cf1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f4d0f46fc0ad3a69876e17e9d1692598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0448819c48f40754fa461bd1c17af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fc02c7a9ef0c24b711bb0120e6113600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12836d05ccd7ddbaa94f4c51fe83731601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e669c4024c4d2de8a90b0994b98eaa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126058c0f7859e55c2084185a00021d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d20de6e940e382d3bdabecdbc62797604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59009d49df2f12d35ea7402c8a8ad2f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c52feb9173eafae12243e9dafda77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9fc7c3b34d6b2bb91f0daa004acbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976af9d6d30ad62e72329d1a00140ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6847069ab938588b8a739d575238c08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9e6e4db2ccd86b57df47bbc844dbe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc27a11228ef5cde837bc410cb296d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac084b44140c4086791635aa28f541a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed41f3b14896f0842a93478e6faafce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e4a0c899289d5f31de7ca497d526d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d94b1652f378f989760780e0c0235d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ad931046173cc93a7de6c4ff6c901616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cc8249b1c87b04f1c8a124ebfb20d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b821d73c9cacccb712e667333802958618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8747b120220a039cafbf148293b15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc5ac9c824b68cd1833a40924db2c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fec055ed34b317bb19592cf82303d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f80abf39cdfcd6b007e6a911a10e8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb1572dea34e956cfc228ac531b0b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025b990dbd0b90c10c55837a298893624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdcebf809f0ae53ce3bef5a3fc4cf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbde40b641bd0946058e0e8dfcfc8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558a6f0ba1c0f002975e723c1a1946a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a968a8c6c12538c0b764ead9ca2c9d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c45f302e23caf8ed7eb55f2501b7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925edd1590a2f0dd78bff45670b1add630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a691af4b8f3443ff595665c4bb25399631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9bc3327d76381bbd9611d9e143b7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53405b53b81d09fc1ae21e9f193ea371633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c7708723786fa50c6a9c478f9deca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bec33b1ccb77b67ea184355dccbf5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd1eb2490ec9a1c6d3db547657ea5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6c0c1331f18167032de19bb98d357637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120f7d945ca08e8f7dd0776cfc47542638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd36ecc3c4e4d5074e7cc87b0f333d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2c3ad249366953bec9b2eaa586b66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8c174deb8be942bb151b010790867641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc9ef014064183b77a93d49e44a8ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4277ac70128f3a9176acf7983f97940643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cfb23d386ec7d82186599b07d3c32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02ad4d71441af67860afc07d876c34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad18f55e95a5ae4d82453b1da77b13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9005ebc59d7857a7eb7dd767ea8d140647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad938857608d17b9252bade5fb664a16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9256a763c20b0703641745bc60b89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dce3dff2a3fd8f4362ecb386c4309650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef76bcdc4a1fedfaa1b1e0ba5fa5007651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf26ca13ea15fb09773d692a1ed7cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81db73c63c289bf001f0294a40aff0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf63a2c54479a6207c12b96c0fc3217654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4993929c00dec83acfaaeed982562655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ffa54c2f67aa92bdeb8628aab8cd8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a62dae0102aa0f71878f690bf10ad3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf213a69cc4643b6523e2147f51ef9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5e43bfe7ee66c60cc79d8d6f1b519659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8bc439027f3c1b1e409ea9b771dbd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6f76f7c615ba063de0efbb0e2bd19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900095a287ab3f4d87d4e19f191fb5c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171714d6be94b5841723793ef02ba94f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eea3428ddadfd3bde6631897aa58f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa70ec7741dd5789b4bd3a012ef8ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90000a877a731d16f2b3841de0a5b651666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0490a8e7a4b281ca829302694e337f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4a5d9f7e2eaa689d3d33af564fd38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ae0d139c02a86189a9ce0beb671a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bb0e540a1756c5c8beb9df9087670670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b2846a06ab7bc6aec638833130a78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7810a79ba98edcd762a481e246f5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30caf39f64bc074332176c91a247717673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11f0a60ea54142d061a955208e06da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e162b598f52073c28df737697165a72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184f84524398a8f79232bbfeefd7a9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab75720e0a4a9e1207f41ae89d2c4e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92441f4fa45f36dd88946c1dfea29501678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac864190c853573fa282d90d3e0c769a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a899721b30c07c500335c81a1a00b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>