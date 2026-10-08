--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3990f15f1d626a5e9ba11e23bb20b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd5dad13b7cba7e742192baed4a28a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7cba676e6775a82649cc52c798aac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7061722e1a3db34b34cfe4d9c450ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08240ce47bdaa901b2959c4c300ffc915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cc192b7ec48d99b9dc57e8eb7c0936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598533c0e13c6a65f67ae2d69e263177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee11b9d21d6930162448463de4d8b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7ec27f394050464d8ec268bb457279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbd304568ea9f94fc4b0db03a6b97410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c312d04363c6e59f920abb3d52d4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ea3438a1f8fefa56aee5e9300d3f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b778c288753cc39343426a00902ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d84c76b58af88f64ff9fde5d7ed0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90da96aad8899d3cb1a7269c2e4c9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab99e6979acb97d242cef7cb655b1d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ebbe466a1d9148e2ac0316e1d6f9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34217b04544a4eacc2f0f1024edc8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f537b6e2ec7cde27dec802a5bb057ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1698087b3a823d4b8c7b41433598fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc59a322cc74cc7f74e0215363b842721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a2f817eef28e5ddbe892b7d12861d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16f878456d2e607f0929cd97a41d9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d077666ca646a4fcc0db5839c2f9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab5114c2a9cb688c4ce8c059e0d21e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d49bf6ea13ef8b3a9b3f0594e0a5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48933b09bde70142c70c61ea006862627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e82bd49046b49b3e0ec557e43357d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d6507aa753b9cf22069e8b03bccc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b19b18b20fdcf571152a9b2ae8dc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684a3779356740190f82dfcf9d97cf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c3d9aefa0448533e677289bdc26032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f6de39b3cfff033ce80035e8d0e8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af58cdaf2207b3da898e6e1f145070934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e4ee7f5c41857ab55205a3aee22535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e1c52f31f25cd95211eb0601aa51136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f012ed68200ab7bee855ffbe77d0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09029cbfb4bb9bc25688a5de8fd6f3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c84a94bac7d15e5578e445937432539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0982c4285b6abec872f6682f3eebc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b01f48bdd1a7d0a60394f0f35749a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abc4ba5a753f67e304c16288d34ee342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea801f771e83e6b9b6c094095f75c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d9e6c797475e322927ee20c565f1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29093771a43a630f7788744585e49f4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060000e3b671713a1debfe6258bba6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f428a59e3f28042edf4ad48004f55a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763fb0489434e2e9198a1f7bbd0cc0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78b796eaae23f672e9710227495cc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b581ff554a521574ad9fccc73bd83650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392da829487f6411e4b42074af69bb2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438923f55178476f6a4ef135d4bf8be552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b9983944930d1442dafe443cd8c7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff255d7a213e61ae72644c288adc7bcb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285b5417311298c30f47f3aa209588555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f2967f6e31191945e86caa852518356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d093d46edeecca583d1e16133cb056757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd7384fd0cbc0b05c743f9ce1c99cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1908eb44df47b56eeb0bc7f1f04dea459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71043b90c2557cfe97880b61f2fd0aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fa84d25480ceb0e6224e4692714a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9de36e1f405f52332846bb4a897f3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7490990cd1134a76f4315f253898763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a95d22b7e03d456a24828607bebde64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a35b38f08df8249561d530fa670ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88429b3e9090510839ce03d4b822ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c852c6a44143c445f40bcd0ccf453d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115941d0c8d9b7235fc8f6d03059674568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6598a4123a6fe4b0f9db611af662069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a784de6683600b497bc754706a1de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8081ee3bbee6adf4f1e1381c08c8aac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb122a41207cb0b6ad014f0c34190c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba41dd2cb1ed8c1c6fc78fb875c78c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f0b4a4d72312a6925b6de20a1985e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f9239f754dec5dd451336c8c1093375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af6c43e6cb51159f9b1f26e0cdc6fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2babe9dd00c653b31a03f49f742b2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e9251113ee08f4b46ffa7640a066378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d3c9ff8dc93e35a7de48f939cf6eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2b5e1bc6f52a53b3ea5cde6ea30bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff3765b89ecf48388193f8d0832a2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa5586dcb42069b055171fd083669f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb96c71e6344659a0dff945a79a73283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2162aecc37b2b90cca8cd62e2ed105184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8246a494ab6065f68b53a6edd61d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a272ed07190b793a25226169f55618286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4640824f06aba22733da19489bfce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c46d9c5a7f9bf34e146530f0bae4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d1a18875227e8c5f95f6d19b19e5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1be2b1330c8743056d54d4ac456390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bab7e70c9377ecf2a2cae26b5437891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1bd6bc48ac360e9c89fc6ce60b0ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a62fb0e939cf293fbf78de9722c7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca25f59109729ce6cf91d51f3e285994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b329221e45181cc5f7636e40018f3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a75832d59eaf3c6187ed67d03035996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497606f08c92b8028ba8785a318082797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efc0af855ce51e31a93134d6b4128e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccef4a98f366ab18b427f7c573775599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ff08f2fae3860925f1054796fb5ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf867beba09144cd5b5b7d242def26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a254d86e1699fb004cf1f9986053cca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9f46a8891678ab512371b88a1327d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a32a7c9ffa8ca197cd02edeaf2735104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed07c645c0a1e5e2453383bf5ea58c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43534ae98cfac5a07c909cd085543645106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45364f6bf2ad0b8e7f26fc0f5b75a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ed0198b769d587daf36a7964d4f03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00163f189d7318f6a20c2d53607be5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c87b65ffa1dd7c755652b9572ad14c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998d0b1cd77312ba6373a150e040c3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de8c0a3de15dcbaecc387bffd25c58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46abc2d363f6ca6cf8d378805d8c87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a0fbc526e753d0da914c3dacb9433114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c53cbeebb8231b6d43cae845b75853115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ee3f8d6826134f92fe7b0f64c9ca0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291702ffe0607e0f73ba6981f019c43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f36c5fc0ebfcf4165de797e520ecf8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50916956295451489498cfd3f2780e58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796a6209986e9f5337164842ccf0583120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b49f8e8771f481d0586613e23caf1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fbea7fbc6534706b07a89ad522fb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0adb4490667d100cb5f47f0b2e7d27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055e106d499c953851866a72caef424124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1e73778433b225d9b5cadb61794e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978e97a559af8fe10772b3484a6d373126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2602946dafbe3ff513d029f71b442f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c566e5135e95a40b4c66eb7e38b2712128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56080473085dc363ed3d6311085ebb79129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dce4560c7007ebd929aff12dab642130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4522a8f054cc1bb5f9918936f80e69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7162b15369329e9087aca085ab037d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f48b11de185e0ef47ca653899c0417133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aababc650bc1604442101b3b94af2b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0d34d7c7254ed76c1c0e4f28d6ef9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1e86b9b78ebbd42dd304b8decb50b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f6a6a640771d8ca4167122c39ebde137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9012b46f99ea34b6f42639d197b0bc2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf49adce9e8617cc185af22ef98d780139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd3e12a2fe3fec0af668b3f63883ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa963f1b9a7e18dbb501c51a81c75f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700cab13563274059cdcb17ce6f662a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6e8d4c51ae03c7390d8d8358dea36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722195690d8fa3b9e78f601f3281d131144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a24633b3ba9c14fa87302ec434eac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98f0f30cf1d5184de388bd4a8860b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6053abc92be892e96775ca00c9afeeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79d1c95549a447a89bc43b4aadbb67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743b6b43d6b6974f7459ea2023a15e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cf5a955027f9d7caf099cc08e9e76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d67f855817bf85a6c71517ad4671f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c50136cdc779d3d46200c88f30a3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f69ae934fb9b66e41056d7c4aa2aa2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe74432a08d96f136dd0e8a130ba69d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39787656091f1b1469a8b92063bdbd37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7a8ce9b09e3b729eda89e7f90f7c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38224e08c3c61c8a1026fde5d37e92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8121366c11d28ec21f018be55af462158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa7802d9a6ae0e31341b1e3d592618159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfae9a368274566e22840c53833a8c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6157cfaf8a0083dcc81a53f68821f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9c0270feab861511da3140aa03088162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea58268aa744a90f7676483be8fbf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff5f46f7bd33e8a7e24b2f74a6fb08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9a580402799cf9c3d283e384bb9e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df91bbe9f542502a2a3e5cd0a8c9534166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe7137d7df02679d7719c7bfaa53b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186a265f4169d68b1784383d8deef10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba6b3b814fb3a26adc7a962d7f9543169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509f45fb32b01728f7e60c05d32134d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b711e89c64e46f10eb56eff976e53df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e9b315d724f30d39c440603a0f365172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316dfcac42c18cf58b2b246977be17d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8e829b2bbe45d20f651590333a033174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b9604e35531c19f7873090df6a2aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bd25b0b908bc0928f8c37407e4856176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c19488835ac1e54865b84da500866a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970851e39540c0d6abbf36a34b1e566178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccd2312b74c1b206a60422b966625b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162d62a5112923257dd321cde06a4a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227f120905d85dcaad499f7d586ddaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470c6bf5ef613e6e39a7fe36c6cf0df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3faa86cf9998ba427047fc50d0c933183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429286eae0d0c219863d54f6b70f5d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e11a097021dec457a1a53f91169ed7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad76be8f13081ed33af43bf77ef978186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dadb0e96ef8da34f06c5eaa34f222187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd675ab5cc2291f2bfe340dcbbdcfcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae699ec00fb507c3e42dee208464e00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832955b8cb0c154119f96c878b4ac61b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8bbb5cf1d838713d3049731ebd73c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef2b6f82b104aa9c60c36856043c33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a57db7058c8dcc2a2d197f073a921193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482c60c9551bfa45ca4b7237db451ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6b753928611da7484f1bca56f0644195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dee9ef1b16b45202ec7ba22c91687a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1603a42408f73daba10c6b54b3487197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a582bf3692ca015be00fb47bedc37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a711ff458a3e49d02144a215b1944b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9153e2815871978363257b62ceaeb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d26244eb3c69f9ed13286bc003f6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7ef403ae5b988376a8261231b3e56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe64890546ab38d83b3d7ea1994646203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea265c6b1b98040f2a945812ba6d7087204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86038d6620c0ff00fa455318dd34d12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1b8b87fd3110e1a6487cc223e1a86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66731165783b5a3c67afa7b40f5ae8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa476d6edae86a58fda24c0b813d43a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf3f739978e0c0955690270453b5ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbd7e51e570648ea6cbdc253214176210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355a3570558794dfcb6eb78d7aab3c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ce4d7940d0edc6fcd9da6101aa454212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4a6d54fd08f1786d5f2c7fdba1337213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f7b6af636ce8f993b36c6d30b09e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7696c2d53cbdbfe6b27b5b12e0dc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368a93e865dad4322408eaf8dbc176f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefae612b0c6fff97b69be51588cb117217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c7ecfa74ee9a6070c0956f010609a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853d6d8ddcb1ed6a7806ff0381dfd97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1285793bd3c9c9de4d2eedaf94304f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f4c0413c27dbe55e4688276d2314c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd16ce2bd18dca90bcd77518c3bec4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732a58082a841ce698632e856981792223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6d5490243ee379b557da88d4e470e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022351c17e4d357f9c703d768a679d2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43607be0dd1d937134e80fc47204e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcddbc7530e106bcc92da07f108db45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd71ca32b4ebd0ec7fb304225db707a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bda81086e30ee587b1d233588b830229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6b0b9bbecd1fff431189b18c83b38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4c6e4e4fca132dba4e398b87e55cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45b1f607735a1f2e37501769fa6a13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ffdc65b5d5f0459f958507b35b1a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8aa31d55ebd84d56ab83594ea3c98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03109fd5de0e8e8699c43290c6ceb243235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa02c90d388689661c975a9bf562a70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770acfc16ec87bc2b55822b950de0f69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0c2f03fb2fac50f9d19e22629da9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04870804555e789763293bb83d40d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb23b8437348b349c7f193c5b5f704240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94569aa3b94873fe0508da77b36f8871241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ae0fde5cc53df32c09d08bab0dcf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706990b4c64e94bfdf02f7796d31c88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568c911b578e9749d6ecf61b204dd56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be1a0603233193bcc06671f7db6a8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fcadffeb31448f6b8066aa304b20a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba771f4a4d8f94197efd01572a7c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9e560c6b6e709eebdd916c18064fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb33e4e7ba15a0fdc92c112e6c86a41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bc74094284b2c9c7a7353163d0cec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9097b914c676225b7ac1e46f6b94b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791cd155ab93a589be1cca9c4d4dfca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243c514bcd7f3b8a794bfdfe1c9bf4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d4a9bbac51a699d9e3b1f553c4356254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc063ccf6f874055e15c1398c49331255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f00c61c8cb5d2847dd57c9f108f32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c87a40c9a535830a04d955519202257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011b5fe41ba3b4103e4816eaef51ce7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e1118bc1b1f66227e245f8f88f80f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dc467a3509cf02ab02c3507b184ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf079c3e06a9e2deb5b6f9f69bbaeead261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568567641be72627de5aa1b320ac3dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb083562a22a12b8f74e4414d210b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f94b43493a51dbf998e8ebe9073c63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9df34e2314f469659fb365b069e03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbd3601e6480228e9195bea77ff93c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e1056111c005ba126181e1ef5f6d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc108e7bda36f0c8a33cc3d3563897e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c1f9348a663e4daefde12dfd37a3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2156abe5721c03947a6d69d8d0b2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b213aa81fa339d55191623a89456f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5941cc90b072ca01d2d7d93bf92a67e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c611febb686023e403e35da608034273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8db87f89ab4ae9f671898209ca6bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce96a8f3193e22e7b3037d4ea2a9de5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43566917dc617adf27d93950ee008c51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186b176f53ee13ca110111fb933b7fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5006082ed9ade3a645433a975568ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff380f3e7c20482f50619ea535abd346279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769180ac3d5f473f6015358b6b451d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362e147d9910aa862952b2ee28de78c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d81e526be5be7394b7b3948c896b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea12b3be9b412deba3f2fae0b524dfe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f795273cb1aa2d643e840d0ac3e16b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb75f83eddfd353b9b810c36416998285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358e648f6cf75d4527fb3d29450c1de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe498a530022091498c3dda519e66eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e58879ba318dfafea47753e96dae8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced5878cdcd2022925940180bae807c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1e32c83bb8a1755d3adb84f4eebb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186d9a88e9a446a9d39d9e73bc5a60f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d559c3b053c9f94eeddb57d4c0ebf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79db3e9a82ac133d5eb7a46bac80e0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e690e9bd1fe9b7f80e04fcc60bf4c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1beeed10758f413f91fc55680be97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4598a2419c234c9c3aaa95f480febc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a1532d6764d10a1aaa04875ad2694297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734bf93d20c7bc41dbdc0e7a1d58756298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489f687ffa562e6a0dbeefa6cf82f3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358ccf940615919dc1875ef63005a9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaf782adecbfa4a526260e77143bbd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4e37fc3a41daae55dc2a1c5762322302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020f206cf78e24f66692fb6a8d75f57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695b59fef1a23f82561bec07224f9ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961b2aa07818d93fd51805ba6717a61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216fa38919db431f88f7d752be44f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668101dda67e2b59078e43ab826a9c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96191aa11c6cdd24e6613573737cc0a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea925f396916953df21b1dc87c2359a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373ac828127cef20a898cea7a6e7871310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a14bdc67ce5bde30ecbc901a4aa7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5cde2abe13c6a1ae13e5b5917617e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bdc4350cdba4fd80334f944951102313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0fe3e7c295cb186f706e0779b9189314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d5f96b8d1e9a985772f18e664eec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bcd4f8b6050f7f87de7ca21c6ebb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dae47a1c8295bf9d8d26c98429786317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad5d2adc2f946ac395eaecb112b161318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e02fc3661bda84b9ea3a958443895319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabac1298c0ea55582b458fa31c9df6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43616e33d6d93189b2400359d33cb229321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d229ee7b7825dd0d854cb45bae8195a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a01841970f5d92aa95144d31640c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba27f85807638195c01789f61d48289324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ee5f27888022b50b814f33e74f393325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6041ae2d259471b98f6ffdbc21de29f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97914d2debe38cf27d9d3d74346dcc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508404b2ee4adced5d28f462a8bc600328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb95b3779306e41fa0556fcbb79b578329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7ff317e11aa01f815c335326040ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd3e8546d4d0123ef431f776466968331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95584815b3bd6fb10859a9971458656332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c633bbd09e5702260aa25325e4abf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930381063116678e8adec96857002f9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121caafe00007dcd2ca91f647bc4ec84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87937c0f9d4cd648dc8d1b700c30c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bc4f07c3ac4847f7e4a1ac5454e1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3866441ec25b8d0dab69ae50abf56ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33219e7c2af48e9b952bfb8374f386339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0f4ccc9bf921f1028c9828fb5561340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc655623fa426d431a9977a31950019f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa98bf30b060dc06a5cd5c71d229af342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee33d158265a24945f761522778675343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db2c6da8f30d153d2000538f7aca60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419715a7178dd4506fc66080538e10a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac42ddd858e59acf45973eae7456427346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628371bf48fc4c69aee18942dad70a37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4403fc4abc5e9c1d7cd5df98e81bcf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7876fa7dd0971c828e23f821c3bde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22d618a9fe85ef474043677b0753f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e588f32005cd7f8a6554b8aaf74b049351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76bed88933c6ccd05d2e44cc6770a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724102c3b02e244963d3b036246ddea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c230eee1dee11ad23deffa49ec9b068354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d45af69bbbba917e0275ad8fadd41f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa81f65129d832ab33b7d23a0e7ad1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd7832e3c129469fbc999affc3611b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e56a1fef1cedd73573d29599dc7859358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49c32aba11cd34790d3a729a9dd388359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad06aba20857e350d509767d3b5f9f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72e7a1602157e2db5b170ae955e495361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914521a7ea63818ef69be903423c4bf3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255070d040825182a2be28dd61bd9bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859688efb6585d55206f4e425ba9b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590dbcdb92ed3b7934709a2cacf1b23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ef7aedc248880243891ad0f8e16a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef715a98f3665caa6a741123b8c4c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d0fc90fe972b480c289b57974cf6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ef20c8211c6e9fb5d8c7e4d00388d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27beec7993cd6047e0e57bb6d94bdcfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60379ad2a0cc4b26d46dbe3b0ee02c55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25612e329f2a14ed92e7266bf0ba214372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a89668829f930f717ace3d210cd65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a5268cf13dc466407588e12f2fee0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800917e9c167b1633a0c0d483a307aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d27394c0869134e567413d06f389b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bb23eaf248d81d306592697e0aed6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab128c15a74a5128a2f261d82feb6a5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94313a92fe3b42142905c437a07e63379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebedd9dc6d2c68f65e43132a9c019dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba218ba5d7ae26b6f9cada2c88b140381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca820a0f6b4956612bcb33f2780b00382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a30bdce81a0617971fddf902bbb27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d5fbc1940faeb8f67a9382c409f75384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10822c245c03c7ca74731881e50deed4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519af07368b3878b8131b3bc1cdc1c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed5bd751cb6ad237406b3ee5230a69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7d0c5a22c6a0628f23a5ea8554798388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945a80f0a6f86d2487c4349cf4b44b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225e895ea7cbbb76bb995213be8f25d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8b35102bc3aa8303653bdc31cac13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd15ba78decd0a0d9e5639d6f5aac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bcb05430f0ee8b92ece2f57d60bff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d2ff7d029e64d4f3b3824a01c313b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0497e3f4ea53f09f17cb52e1fd607395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8563a699169885fee99d47442d6ebb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfd8f5d9e208716706826fa3b03dde397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352560b7e19dd9a35ea959bed1c2e3a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d11ae33271d827f1994c9931761e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ab5cc3cbc8ad2f46082161f7d1b03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a4fcd86137ce329832618c406ef62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f375ad8ffa7e343dfd6767308dac16f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7f5cfb0825dbbd51111f4e99a2319403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834416810b8347ae4f3269bc2d26bcb1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56f4a75ac5a77425d19ad30025a5b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86914e3eb377f2060984111cca8ebb83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212433429a1d1360f11da8025a707f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b7ac3f12dfba596fb34aebd712631408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b39434fabad604340d0fd73b639f67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d086cb723e860ba2d16a3fa77aeb876410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d11aa91e82c41abd4eae4310d136d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b614f502e45025fb51545a4c460f336412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6524923680ec39e4d423bea991d260413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b24c321ed36c704c71e09131eb680414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e7790e67f6a5a596271cd134dec44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72f2c1724fda9aa5dcf511329d3d66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585d4dea7d663cb7220ddb42fec7b55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caf6023d4211dff4a0e174807af3e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a3e77f249ae28991b5e2fcc2b7224419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e918d7b9d49fcce4472f8fa773b35c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e90ef6b9d4c707754091ff96c43a45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7b2d3db203b97c39d1ea3d61799b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa511aa8c585b9bad383244ae3b9c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc5d7cf6c172107f2ff362725432f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623c877cd7bb9493a35382ddbc05e53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4de6f339ca4939dba310f3442d6bf1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719d8f7208f9f013bff32db95da8526427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcfb956621621262108f338d873528428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b94495341b5bbe21ba6c069dd8252a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec230671a5d22f836b569df0467e00f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d55f0aaaad6e354e5fd8c1757a33f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f06cd6c7ea884ebbad4a3806ad15cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7a407a1d7458229900dc2151e63af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ea729de1585f1e6921f84ff003634434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07893fffdac8fd640b8ef91a499acbde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dd996d13958201419766383ce69dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c444291b1a114ce20db065bdc4ddba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c9a70847d0dce370365b14e29c8ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cf72f10b346d1563d769a9f8e7cab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116a28f789d1fd6452343a9c93a28a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eeb064fb1782ee63614f5e00d952b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adf9fe86b1f976db5c2f423a24b260442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef757b3ab5bf5b41b45c18df2ebad46d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ef7692d9fac0f4abffb77b3c03134444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7459022d4a5268d0474b5bcf0c392f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c721eff974c0679fdefed8d672261ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a390faf20891365195156d5b9d8544447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363872bdc5ac3d43f8072928654ea2cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec39df31befbeb5ed314e2cefaf3a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c64fa4ecd6b232db2bb30506191c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4128be3efc3f5991519252061f5dd4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754090f0c6b6b47efbe41591047654a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12dedbec70ac0e2029a4c76efe5ee6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c51102de82a32eeafa293e010d4fac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d85ca04e00ec289cdc570c838a471455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beb3a64e695bbe762e1dae2a241fec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f998c4f93b90b867082059a8d9d3c9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d99e9ca82eb02a343c27145319636458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51152a468f29ee8d48e662eac84375b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d9663e93c9802627bcfe19aebcfb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be3fb85e9c20ede9c2e383c334d4dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340f9f1bedc394457aa09d862b48979462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22cdd6bf85cb763cf697a96e25b8d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19020e0c4d575902f8e508cc409d544d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336f7c424a77b9bbff2f2c324ab8e21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8858579710c512be973bc17cdf273e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbaff0a723097093cbeeab3a1599a2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62069cfbd4607a18ad8a25d5b5d0aae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076c7799ced08096627637b961e2c07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5313ede7f3118ac480153ff41c4b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916c522b7a2be7404ea4ced25e4a2e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6445ef0cd5f16fd9c7ce8afde2377472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f751dcd6c5e32dcb5d15eae1d0622473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2dd990d0e2410329cc500d133c8765474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c0e36824181e33e1538135984d467475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505541b9b26f6d66bc580f9e31b85d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bb0c2f36ae3d46fcea12220288c96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f41a81438d20db3b776c378452287478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f58b047cefade82043e6316e2f74a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f020266eb6e307dc1561f51c2ef9061480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104ee3e7d0a01e76e48d4a5d6881996481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ef769a136193a1d2948940ba3f463482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97be12b90fa4cb4e53bbac51aa7b4b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ad062e9b7b3b5e7c4dc078722c581484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af6cdab6353f8c4dbfbe1317bb6358485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4d26dc1fb792aa183f7a803f7849e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597e88bb081f6eeb54e884d9e8c916c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128674eab15f59f1ccf599776991a4e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515920e7840a32a4b911572f47a5f1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe31a38711bf6b81585c074aabf549490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0422ee43c1d7f31519a91e27e68b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ebe0806fdc9ba60038a90d9e300d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3b9863532326b96bdf4b23c73160b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ff81d61b8b5f54a5dd5b926f78f45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3616c1a7242c357a411006c2c338c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147b7acfae985e02e19bb50936af964496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68237dce0898cf80b04aa469bfa99370497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779130732ff4d8fb54635b17201b1e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a84e1d7a7630da8f559fccab2cf330499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c78738c66684ee324b4ca45d98201500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e68cad0c1860d61ec223dfb841541501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350a27a64aca80362da18a796370174502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43765be2453612bddf800722c02fe265503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58a6150b82d0cbde81bc8bda428aa1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7869cfedbccaa236769941e5f976b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b0d683872c6ade153cb636b64100a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187a3c8ca85b26fca79d1fbad418b16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246a0159b304324f6cc0177a26efc34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4af7bdb127edd057feb7eda6fdfa93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3676be4fb099503cd92135230eaf73a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7577071114fca8db26425cef37cc0a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16271161c23d37929f91d4926cdee2e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30ff7879575e797f19175cd3828dd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54e183b781687879e57136fe4b048a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272e0b95def9e851124c50a83c39a75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b85d7d53d25d085cc3d86f13d32d32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fda5c01f90d368acaa3cd3abc33c55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c535877ff335ec55c97e77ee2dd2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4a823695ab693c908301ca468c658519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27398eb291e143e8f7ee1ba6994e75f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9b340b5672c5d68ebf28b9752d73b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd237cd44d69373fc3885c7df8ecc72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a424b1391bca956fceeb6604cc5025f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dbc27ce0cae441bf8d348c0bf71c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586105b76548e3893ea630729adff96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88794fea4b0998627f39ac78094f04c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d8cf32ef74816ada6d078d433d960527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e5a509f54aeefa202a89cf539d4ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf538365c326d1f6499740526cc2cab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0758404a9f33151466db852b479bc9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d13a317a1f83af60dde7f2d1d37f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647065d58e4962a3e36f8251e6aa028532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb1b972d7fe0d1f59b60ad4fbd86f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35686e7ed0328d0f2a15361f973021f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7ad72080dd65493cc579f47b1bfa9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f765242aea759744f3a2ddfb91f02e6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747add58d0ceaf8f0f4d8f842ae7411537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975ba295bd809f7e5e0e1bf4632bd53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bac22e6030d4081398b30c9733651539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682856e948f8101386b074796e5c19b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e254183d499af26d29ced7897a7f871541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d4d32139c42042b6ddb702edcec83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc17f966b488fb6c1cca0399f347533543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1f98b195aa45df2f610d452ec1d34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc41bf9da0f2d2d1330d8ad8127414545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0197846201d9c3cd5d79262a2920481546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47b4c2eaa5b18478dc4af3176cd8cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f310d6f2bdc00fd775c96357cf536548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99621427ee75cc46502142142e35726549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465efb5c400b8f04cb6662444468503550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d524cf0779f05a25851ddddbadd41d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd219b4dfcb528ad0ec1f80184072d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688255810f70ee36a0e204bb51fa617553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032af85b8c4ddddbd08609cf8ac0717554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88df2aa8afdaabb73f7365544ee8d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c2274b5a47c98916c8edfac01f4f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929e18636d100a0f9b59329d493f228557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc1d4fe899af585165b4bd0fbb027f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0521c6fa6f3e231b55a6156884f59a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bc19cb3593fb6d1725c5f45c10544560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da60db3ec702a385b995c3c168cb6c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ff953469f9949818ea30dcb62d054562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99519e5e797eb07e03173f59bf112bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21c88e48e3c1dc9e046844595b7012564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1825e0a1680e95e3e99918135f9129565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ee6a5f1f1f659fed4eb0726b2e365566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263daa0eb554c7d356296110fa75416567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d432a8907f07de826d38202b41a508568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb72b139ee28e85d9907f286ae4dc52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5dcaffad127e75c92e15d22e88671570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddd711b017c0ec54356ffdefa179c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f50a5a00c15054fa5dbf71eabdcd5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b7b440cd1fbe93a3e072331cd5f77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc85305f92bf1433bb2594badc495a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56be77a0658c7c957917502da30b42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622abff3643a39d721f7f49986d5940576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63e9be5777ea550ecc43cca05a74c5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3699ac6c6233670bbbf4c6d29605a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b5129e5e56e3afb3a3c4c63b87d43579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eed07d798ba09d4a38284e8d24e06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d67b1b66686e3a86a93bb15e6969c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f22dd55f8cc09d0ecedfea6e4d5cf8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be508ad5a169837cdb608f1b5c819f8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420b44c106b87f4a6fff1eb9932b627584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2671ba1e8f4316bb06f286aac6111585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009b378bc829d98c3054eeb4589f4d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73274ce36d9fbfc80a8bbede13d65cb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa18364748d692b14a5de5af90afd20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c360f25a355fc5fcd777ea5981bea4b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca22bdeaa97991b5e878040894064e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b353f3591b936455123e87e886225591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56174df9303016eba644359fb302d1ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5395f28e0214b5bd2a160e1b22e9a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb098d1b26c5cd9508b32652601b146594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18231f17a5095f7cf7c94e93146274595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816017dc77f30078d776fad78d0058e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc0aadb9a93823d43353020a51fd1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd699a3ef1ac283cfde18a0ee82655598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0170553a2014b166faf162b9a6362dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f073fc83d9f3a096f01da3472eee6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fec824e812cfc2a54e0165b81672cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881ad75d0cd838821f070fb25f2a091602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2993930c223905c32e10262ebeb6cc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1edf8201d730966d5592e2c56f1f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b98a6cfe1c2c4af0d50f161dc0b37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c544db6293ac37da5f9211b0088c7bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d1b1c7ed0dc779f3117be481005b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa19f14c6753cde0854ae6f32a7212608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50188d2dd38c605148b42c343348a13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480ece4c758fd650bba8e2b36aaa12c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d3e9d81883a8796478e732eba44a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae59b6b927efaec9fdfaa2204e7ef43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d2742a31f51e503755773f521c99c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9e8e1e997c7a12d2c42c42a92dfea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dccb10ada9d080abd660966f78e84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8a80c3d9cac82836804ae5b70c409616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd8def629fd86a7b2c87d7e7392a50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d805a722d4606f8d569657513a496618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d7a8c282f8089cfcfc89213dd006f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a4271bbf31a70b627f14bf8b84e85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167d192f99b8a8e59df8f478dfde305621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e0ab375511975d30ff5d0b9bb0ba9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201af3fe2b17ccbe53037454fe94b1fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451b5a61711579aee466008b53b946624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02333646a799eac5b84222651a5a84a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b91f4468cc3d7ad237ee13f71e4488626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a083b6983d96ee5318aa3452edc252627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843639dbbd4232c60d2693d8fa6841e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61941c1d44d6115479c05d68831b3dfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64db59e1f9fedbf8e472e234c78fdc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8ae52349af9a22f8e24fd20d040d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0941b9ae24459063292c5f57a594e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620abe59678bfdeb367ccd443a50d831633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbfa0a7c7c0a56404046fa9a70ac3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da85d9d779696bc3a4b9aa1f6b5f0d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c4090446f274b3da5a001b3d470d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f68b3b2dbb4fb77033e6718d348f3d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdddab0c355c6ccd4866377b507c2c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe52d583c5fca8d6fa1c1c870e3fe24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e49fdfa3d770be442bbeff5da6cab0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bacc9e88f24117da6304217d7001b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5bfff61aa7719a6a61c8c9b6c95ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf32d4b8d054a9ce366942a83f2dce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2192326f3fce9648e39144f47da61a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af219a16199a58bfc99853c3bf26374a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ad98a5daf61692211b4ea0145db19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f101ed03e1724b30a356d74b1c7488647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c223b9b9db486ed47fabc75c04578648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be968219cbe62226b31a78802a3d61cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680386dc31726f3ef72e40139ffb1abe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34561422f5e78ffa453cf852fe740c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897a429f48a522728499fc07054afe2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57d8f1388df5edf7b1cfe583edd754653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f2bfbbe47a21a8a99403eef4c95ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f858727476b9e021e3999ad8d6221e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7734ab30cec96f78d5476302631bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bb4c635ae1f8bb82fa5c32eb75241657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fde92a0d8f3f9d29a3883780fbe92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbc22f7033c8976fe9544dede234b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bd07c69f2f46cd2165067f36dbaa8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54f1ed266799200e8bf0447b83a2c8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a3a243f4cafb5c01397b3580824d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd14865868fe92953bc9596254f973663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58df492cfcc004dd47f654d8a62102664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6f8a91ad3f4228f72746fda07fc0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72946d09c203a9bf82e8e34a4e92e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc548ffa6e41a35323a155e355670c47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae6b5162fec8e6e64bcbf2174f7be1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d2d7a2e019b84148cdefd1c7dfff5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14699cb17e7e3eac034c94b39d34417e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf11787279176682688ebeda81ce2c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46925ca64f4f8f5c9a53e6d2d86ac5b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d607cd0bcc106c577aeedb024b273fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7feb06c5656c6b0832887179dc308674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc195cba7df3badb3e05b32a13b2fcb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082f83e04711a2bdbcbae99fbb50bd1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd7e3237de040b74cc25625f5e7fb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1007225cd9020deb61fb933f7e4c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9e70ff4c37981b9ae0b35e9c5097b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9e7fca945404212ebac5d6e9fa9e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975a196bdf3fb421460818220f87181681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa9adfe69995d463e1a55a0f0a3d72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2083b29db40b2197d295d32d4ce2ddf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03348b8aea51d74f1a49f8ad4d2901684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522c797bf7ce678a04bbd3dc0ed22b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc79538f37d968830291a493192df7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96149484f21dbfb2b6ffbf3dadb36a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ea31a50faed45a34058dcadee6791688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611e3c9af92aeb97bb6e452a23107f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f96253b393552b3c1ced8fdb9b4fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072210cb615df75c120201094d49d14691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa4156863a6860351b6676473878c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a12b5c36400a8a7e47a04d2a0cc45693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876942c7d22af806ea0a3d30c3000a3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a8dccab9d511572deb0de937db4b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3986251996151fc92f23e152f8b5bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a3d800fc6c220acf31e88fcf8abf1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11374204bfc3550290c3c16f60e19fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816a88f19999fbbc1d5bf721afda837699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a033985566cfbcd2dfbc238eab8024700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1df18648ef2c7752a950ecaae53eb2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91812253faa5f98f8091e2367703bf6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9560d6ce8bdc9ff1f1f20533a718624703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752313aaca7475786773b681e63c654704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19506c92b32346a38be5c38dd70735a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608f3e7d7f031fc703342bc45934e85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc920ced79aab9ad2c50eaff294e9f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3292b07188a68a8a35c7a09928b93fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef9e231f54aabe4175ed3b469c764709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87f42236568ba8106aafba97b8bd2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e52816219a91f27520eaaf83cee48d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40932efa09b82d4480d0be0fbc782ff0712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d762037120fbd71b8b45c0be7c57121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0117e09c4b9ec4729dc4c984807e3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3a9de2bdc6560db69c8a8e6078b273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc147a89499d4f94457fc437bacc884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaf9674585f29d8ce0f7b0b4c9947b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75a02fd0cc26897e843d5281f86c846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2dff077fecc3a4a55281c82e2e7217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d788a95874ad4a169a02bebd64e2b8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d3267184e51cee99540802af06d209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc924326510fe2e8f953a398d760decd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e48cff5b143ed5a9d32920cfff7a5511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96720a25465f6ed6eba376485fd572512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3e623b499b7ef181f0768390732ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01757f5f1d1a5d78e01dcec2bc591ce814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace1a970815c904aa5dd24cb3b59e1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c088cebde6a1359b7ae195356c38d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ceb82b29b73486703d6556044dac917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e4bedd0907d0fa5728533488f1b5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3ea29f0bdba34bd330c0b0854c93119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd1152152e1150cd28349d6289328720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dceab878c8e5dd3d8e4edd45d3edeed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e8a3c8fdb295a156da996538478ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb066c514d7a32469dda77e9bc218d1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36a530b8d079758cc36dc2b1a74d5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c513ea2c1e51600ea1596a030124f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3e24e6da6a0acb818a5cac3e6787e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a19aef30f5eeb7cb4e130489030e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3641be1d9e7a910150d2dc022f83c4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2d544560fd42187960a14af4eb47729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dce88abbdced126d3882dd28654d4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6874221f9e1ab4ccf522dfdf9b0550331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a076e3054c8ad35eca250a5357763b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cea0c47e18f75271b29d681b06798333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c8a0d7747446170ca701254d2e59934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72404bc285f9d72b3aede05e8bf2081e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb7854e40955b8e2fc3ec6d9d3ad0036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3779df22b5c52a953b4cca2f98de337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b932a48ef21db8435cd608879870738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f82b5ab08f3d6096554a49580e99439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c2dd9dd5d484d1700bc53a6bfd29040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1670bd6b944928c08bc84989d611041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbfce54417515a915a657372a32a6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abd0a767d174fbc36282484a8a38b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46c46c8b7e2fac9e26d81eaf40343444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dabfd4a03794193a322b265b4f700445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e8966f493d8216faf8f37bf798b6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01722953330e00cc4cb317b3921e5b1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef79e05ba99dcd2ef8534877513bd5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27fd0d59b37c49941618ef426595fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce317d9642125081bb2aa1a306b2b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95907eba5e92f5b4375eb61dece927d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b74b3ddcffb07eb8f8900d737c17652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aae528d99096e96381cadc793f09c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f176c58eab4b6df7e2d3966fb52b5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f6a325ab7142ece944aae16a3ef5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdfc4581b89cdb3fcc333699f93a7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dce7fd7aab7a4777aff08b7048e2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924c4554c1a78f20b471caab2ecc61358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd173b197a64e06fbaa8f2baca47078a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03540c70153fc075a6069198615f497d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417e694c0ec8e81ded6c8b1fbbb51b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ae763b8f62922e74bf6a7b82536df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09b0fdb701d24561e2bb56b3de00e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8192ae0f3e0e5c272a87336a1ca18464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfc2b128b7dc6c9a616a5b30efd2bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eb2dcf010c3b9a8cfd2e592e63b2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f74c49dc06c2adf8198667e9ea9fb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab50cccf56fe6d5ebfdbb7d3ca08968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde6fe92f3fb71ad3ee38f1196bb21969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78836cf255975e2ce7804645d5869170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7f16d66470215b00767503526fd3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b223e4f9a8567996cab76c8c8f185472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68734d090e20cb62db0a6e0118f5caeb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f441e781e5294f18fce739dc52ca6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23251a45fe00f4e4813035171d8121cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cc2ad95c24c74707f8d3da691bbf676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fab4861f9891720d82cfd12826cf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc8287ac99432fe293ee55b3653d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916a987c375213ade74c53750ef4b8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7591b2e05a47d15beb239bc8ebb955880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1832bc03e1562c214ffc63252f4bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e1f4ac779e0715e9892c62e0a44ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbfc8fa0250587806bced2736895de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41ea840c459409afb0fcb0e9e29ccf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01962828ff7520c8f6975f350c04063b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7193fe0aa064fa8123fe044455ba5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ae259fad65517fa21c489f00aaa5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a302267a493e14b2b07b266bb763888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4203b1c19f1205e4a4da4fd9dec6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc8f889d4fcad9ca275c6fd00ef22990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3693e6108303475608b3788cccb94991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b15bdb533a589bb8208ab9cf318d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f4f5176d543b72757e4860854b05093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ffaedae80dde66822cf51dbc05d1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc29cb042b26a5a6b8804b28463800f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ce699ecd1a67f41a371c55d323c6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fb7772718fbfad5f665daa2271d1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c54997754c9c979ff0506653b2b60298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f87978e40022534beae926a8bfab2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c807a6f54b36af38367af645fb55c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890b232353698a42384735ac7b24120101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7f34bda1c44d499d6e18339d16e74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba1a60ba7183c50b78bc1f039168d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861520881185106f3be8ca81af95569104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab157d5c5fab7e3fcdd71972e1aef4d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8623a07ebfc4cc3415dda7212b835a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225ef09f78d81132db9ccb2e71a00cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aff8e041c3180c4ba50dccad341f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26345689c18c9c8725fdf0dc88d4b932109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93632a9305c7dbb63ed1479cd7240656110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3574304370155fb53643887f4f50b74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9636064beb2a9baf7c8d1028c2e6101112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732a1f0de391b78c282500c6f613e12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba303319c1ca66c75fe6178670bb40c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596cbd405348928de4594ca24c76666115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689ef9c16cc4f1f292ec04c5f22af4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a3122a07af8fbb2ce1e8a6dcc7474117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0e380f391327c5e2a7f7692054370118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30e9e742b4faccf889a5918bb77284119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929cd782b397f6a1906e7ad78e7ddb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cab4c1081061b475847afbb6b363a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436093692a1b209979eb4f9f8cb7c2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bb1b00a6f92ff280808686d1fed74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b8491f46a01d04e8634be571bac8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f007fbf15e7381ed0a1c5c185503224125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e07b85aeb336bdacf0a47618d7350126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b43e75314dcd5008676bfca1efa10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb63d2af78c111bdbd7eb393fc869d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772262e1238fe5b3abdb0c710ff17a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947722e0b2a043f808e54f638907352130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b5683b6ca07374fc7f3fe52b5500131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2f4fb8b108f7e9add5b7616956508132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0b02db090eda54f84b5f92d388348133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0248656d32ad79a85443de48314d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97601ccfbe64c449ec34a32343706a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a48c4c8f816c6c5281717de76e194136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef862a5bf84908fbb7c187a109023a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9af673f10a2b3c437ee540106aa789138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f28f9e698fa5b3b15346dc2e6ace91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb99975f60eca30e94d09b2fd05f36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89123fb111088a5b0e8e6cf4b5361589141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3d7f5e884402ac75919ccbd390ead142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc23b1844baacd635570c085184c0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827399c4b19f7d1a522f48b5e9fc20b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80804b83d29cad45828675372e3cd17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472ec0cfbb04eddc789e6eaa628e9a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e2895f4740ff8107326ec5cdca8a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7e37ca0dbbe07170113230f343fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fa0bd0127248b2e147dcc8d198fb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986ca67198a19c1fc692317b842d0a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89161b6f016c1256cf43e18efd68e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fef93fde569aaddaeb94405af756d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2a7de4b69b7bfdcade59fe6390a0a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cadb744f00053a7c0873bed46b390154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125248541b73b0204a39132f77a95c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5079d25af7412fa268d4b749a14cc6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d89f4a1f780832e899b0202e260094157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241f91b4710cf9eb7ee61321c514687158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fd8a744b7daad9d6c8f58d4732d08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2c33e7df740329cf55a0436a32065160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472788be3b1151ca8da4a53d4a85fc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f7135df4b4bba9de4719284e02316162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8364a873582e3c0d2f7bd6610beef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e292ececc1580d890c8961c2eb55f75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abe63d059c02a3f216ab7428db4ad4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b3a9df067ac8ef1a42c523e88ec39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9070a76a886a937fbef062b8ddfdc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7988ead2317b31bc8efb7ee9b7849168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c16c5f2cad815c812677affe9780169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3522889327a7159fd3a54bee0a7eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8953d91d22a85bc61996d9618db7d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953610f05930aa5c2fc3045fd755b648172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63802c96900e2b0e537639579d214930173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893f1c0f116a4950d894a27c62cf46f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9215779cb785dbadb8de6a7e2f850175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1254e3952fc3f810802c22eeb239d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82051c72f59095d66ee04484d3b02d83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec049a4dc182067e27efde17dd4ad560178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883382bf315deb08a4f4ffe2b4791240179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfc5b14486c938224585067140bfef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e479cd1ed3b2799e386b66be082885181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b687979d91ea03bf1005a96e277da7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0993c1b2769336a7ebf618fea7d5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28f8397d41f6523fd3de8baa4d6735184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fef920fa932d669e44ad77b27f6b8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2101f6aaa6e838e1d1fd9ce1c056c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39012ed416127293de3b2e16775b32ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c83b200a9ed1392586350c45857a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afee0bf24c7ff33c237af9610852eb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696d587a7ad6d9718608e0cfbf38831190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d831f956eb0c34581f91011ef87113e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe51c546910547a7e2aa72f0fdbf21f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cd4d40d145699ec405badb4374a82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26882400dd4486228612aa3b1b546d3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62bf866728af03376e7ce9ceded977195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26f5d17cdbb710352d66ff11c364f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bd7278ad4e327de08fdf9e9b98940197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a4e6e4ff56bd8e6edbec254118bab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47555e1432593f4a7dcc92a3c8af7ff6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bcd960a1e473c776ba2bb3fa31006200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67211d87f06c68bf2c576b893d5a6247201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02556152d6c89678a4f92afec242fae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba66ab85396e10478e33e73e8012998203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27acfbe0a7258f2045016c5641e1ae5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a284f8a438ac3b625942adf23a1bf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27168a40c7f70c0eff883293c6deee8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed64303364c5e20e488c09ad69fb15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a4bb06b13ab3d2b29b83d779a7b7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa5b52e3d1bc94cb6142491a737cec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf579b7ecb63e4e77339c91675f48b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1588c9220da733364dff1155ccb53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88386a3bb9ba8967fda32bcc15eb6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dda1c3e276d07bcd281f5b35a21b12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bba74e170fccf7b3109817574205d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013eb27ff54c1664c58a4e4623a081d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9ebd23568101b29c80962b845f5c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3557b409e31dd42aa4e1a7b971255ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29f3485eff2e10281a1a0a5c4c823d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e5ffd240ede557a4aaf39ed2301df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d2ee9b85bbb09a2ae19895049e6ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6a7fdac0f210b1991d8da3d904f20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb41c1e530f638a6404f5941db60e76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa404b72817962cc19f51cd9b15f8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99b93598c79f05b147d06def5dffd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a85d20df66a5d6305c1221f14f4d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634ed492c2d9cbb1fda92bd762472b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb37f7e2f45988cf89d40ec559d89c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bedce56090f5c6298bb3e491e5292d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58887c34e682eb755ec558a76f113ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8c827f08a44d89584e06fedc04bef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187783a7db1aae17a020b4fa94b18c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5872ea8ee56b99a5d77fd9abcfc87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f875a5507c67dc379e45a211362f30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c60f9f30e653f75ffea600dd8671a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214f0be466defb1d4ee27a75c7c8991235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac167bb1cf27d653d6a7a30668aa3c00236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb533364629eb004a914441c839637a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82126758e4ebd1f37237f6e017da86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ab847223c3d58923c7f6969d676ad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6a5a7cacf5f813a66d4cdb6465a32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f38bcefc79fb872ec91f2a73a41ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18817fe46b3bcac9a3e227eabc229a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe9b298435a6be5ac5c93189966248243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa799fac1ba10f00c818fc48fa7562d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7502a9b1507b2a4a8dc3f2032b5e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c312d686a38ba55099fc89573208d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f97e395b2f5b91c9220748385b886247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08979647b7b54fefc9c9aeecb2853248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d48c811c8999ab146a956e3a70cf5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10968ac56c6e57a96aeca5f1efc5b11a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2c36fc989142929231e28d994d003251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f456fab95c39e56a14cfb10c04ba81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6700f7ffa6b5e9c66b3bf2967869fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a61312824fc42e04f6eaf0f516f642254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d4ee9ca0b8bca318148180dde8e46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7daa8a74717531d113bec198fcd212256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6cf7b342019ff1c9500413ecf4e1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79ef6c09bffafd67624b459b5279ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9b41f154b68bf536ca1a8fbeac4ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbffd1c3d7029723192714255667d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da29befb7367159613927e90f285ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34307734ed371dcb307824d1d0e3ede4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c747aa6b8eedbefc7dbd75a6450047263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb340cce767c6e3c9a71192647ec31e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6da63526266ec75b68cc25daaa7cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d1db16b1288174b3bed0ddb7ce3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194cc9184e4ada021b1a3cb7d76eef3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355729130e80b398a840433e4b0e991d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8485d02bd129e3daf055a6c40f30915269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244b5a329c9962117448ba7f267aa2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f80abded9c492baea2a6b324cef3f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5d57d6597a1d70376eeeb4497a100272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94744b1b7fe3359e1560a0aa3d55cc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e417652f9568404ac69fa57d1ff5c7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84701f5aab84943f7c87e41174a2bf8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a75b4a62c3c061444ceaa12e65dff7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e026816b5643dff9a7818e48c9f3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a2fc33a3b0ce095acf6cfe442e6f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f0b9391b68ff39cea23cedff5a93f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63527e61f87ac586dff4495914acd86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6c40ac303b857df57107f3bba0983281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d48ada5f8c7213f64ddef838d034282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e9ed490fdd835490fd56c79aa78d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6140eda7cae83d348bd88448edb7b14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a115db7b6c7cefe1a6fe2465ae892285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ff0ea0880dbe93eb1c95a13d19d06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84259f1a948855032190be9265d54213287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39c616438485a0f459837a9af0a922288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790ba8f34b0e5f0d8d71696b2f65ac3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b0d3031fb8ffffb499eaa0775f0ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c55438ae7104d60ede02592689561a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cf6fc4243616bb1a7772adbd8fffa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fcc28639fe49d166457e301e3d049293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b52d0499aa069eef22509ea3713ecc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330b084b7a0c0d19e669973934be244295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba276ab5d17c34366ab072f82a6837296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84ed31c61ff1fe008144e6d0824d96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debe82d7b5a1bb8304f1c56321eaae2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b54cabbd486484f4b63951d990e377299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580be38408ce7ad49b2900f7911fc87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dde57e1f7032b3345e39162220bfe6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb924f590bcf8ffc45c9a16be9c1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a802108e2405baa3bcf85297e80bee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ded052bd689588861edc867551fc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd92e450d86cce3ec0135c094548895305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d344a1cac7b3c4d1cc497c53eba0ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82628d4103bb533b8bc3bdc02e1fbc7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb78a3cca06c8a6a506fbe3b364e9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf344b6cdf0193c9cc34a59bfec4fdb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563ddd5ced524aad3f0b474dff2aafb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b31bf4bc0e7a3c0e92da28627c5c80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2b50fdb3dcdf8dff912d15079cdbb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee54529e4777e11b4defef30b13f0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a5b8489cc71d3e719edff703482ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db810b3e154f99b666cc84b1afe58cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bf13d939904600306b2cab0b82bcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a4aede0afd4d59aa5b5d5430fe5ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e926fbe1b210baaeb37ea7e150c8e3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef78bef94d5d1a98b70fcde8c518381319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e8c6d50709f1678ea171aa41f7c35320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872abd897022b71c1b95fa045c9757fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae746675d34ffd7debd1da9bf71ae0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7448cff87be512405fd5e465c816e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b678492b94dc110326b2b0da77cc59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bceead1a37199d7ec40b966742f98db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5760fe79173a41d6c11035d4204074c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00640ab582b99605ffea52e038cbe2aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26665a35fcf7a2ee83170c30fb1eaf7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc99ba032817ba46d88882723a2088329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e493a8f74f760761282414934b79e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b541e6fbefd884fcbe68b596ab3c57b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76903828cc5a7f3effdec3ad2a27a6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52174acc3e0f1397b069bc8863d28057333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1430c62820e9c64decd9dc25a583e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a801e929cb9698890c6d264aefdf55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702c71b3e0cae58e290dc1d31139c98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e401809ff6b4122f712b7b420f7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdc13a299426db1ef5f7a84c1e574c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f9fd5a2ae44fd1cb834aa59698de1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ae7d90edb0d4eb2905d1f09d234d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb105e26364d29a80aaa24e8191db8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b09de5d5fe1d967d213a1fd90d76d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d56f5405c3391bd21a152ff0c25a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23462b620099f494d53aaf4a9f9951fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1af380b87cb51f2c2710982fda04b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35970ec85ec5cd32f7c974b5c2ccc13e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3491d507578053c8a47c18af50d79a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63332ba893da630485d2e63c58c7d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647e39fd206a46184f280a6215f0f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0cfee89f676ba532f9c5f1ed1b126350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7760d917a9ca084aa58fe99483484c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb8d5a95c0b08c42d37149de4e9fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d61fe0275277acd93e410893c6873353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a87295a0e499cda4fd78b6f884cb25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022558af0eef350e427ddd605e0c6a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a860149a9fad46cbf7b030a673dc81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8d932e9fe9b28cb84a423b74cd7c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea16a936ce3ba39e327e1b25fa5cc52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991da9e63838a4c9251955d951fff28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c04fda92023cfc3308b93779e2086360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9065e528b82a872872fac7d445fd8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949d0adaa008ad9a5d17ddbb8a6b7cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e07bf3f102fde95730588d8163c10363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8db0f0d739befb9ca198a4a265553364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ac853537f4a354fcba5e7d9f3a36a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ccd790168a3cb450afc8298617fd5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527b4db1a2902b35e914d5803963c11367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545d1906ff7bd45fbb4b1fd8390e7aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9802bc99e36efca329cc102046494b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3b489b38a62dcc94887bfcbd25997370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6ffee190c6ed8785d5fea20776452371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4078b575b00307120bc8dc6880201372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0a16ee07bec80d7884bb7288f79b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1d3f6edf3a0b1aa82ee827839b6e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb85165957790181a735650c1418b18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f03ef08ca3195a57b85b86371b50b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eee7ab28cc85f433fdd278b46ddb3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e5dbb69c9b77ea36b4868d7f4bb1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b51c845c7ce07f91bfb293c4e5cd68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3c04cd3d01f5e567b754c5b58d880380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e2792b2c15d0ee0dfc2e000cfc5df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d025d91a080a3d9e4d0c781840ad4ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b860250373d1412ff862dc01379d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910db55eeb4f21c54978441fcc06672b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123c1d2aba014db9acc6b6a530fd53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bc99b273b793b4761832c59e99ec5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cfb221461be166e457db16c68e394387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e838d250e9924bce70287bce5f0a62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8554c9cd9c0295dea9dd6946781d0cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39aa6fb5b5f1954d91d792a95fc826390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca96f8ef3af59cfa19d350283b8e91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1a014b4eeeac4c318573179dacc08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3bcb47852e95c7419d1fc8cd9df8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee50e0d06eae299acbc5e0f3fe565c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff31d7e6a2ec32599b7d6a1724d189395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3b7cd91019055b0c81fbd0494a786396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659c6eeabddeef712f05de41aff9aa5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edb940748c4a01bddfb85a2867e65f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d416a7aba053f190d1464847ad7ff6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99d8189335a17ad64a0772ffaf0d4f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2958c03081ca9185d3c3bec38bb33d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c7c7cb1a865d1ae29728e0886d139402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7d75f65c446a1a71631da9ebb0db4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99d6189be760b5c2d3bb5daf0e3eaa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c81fd212dd7cd4073ca244c85243f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3e0c0903b28e2835c1a4031a83f97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79912a82dae84764082474e0d00f258d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70152119363ba1041402f01c13c85c6b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b61c3d3a9adfe13037b735c5d00a53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaced5b6ab0e27d8403e29e94bb9823410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443cb6ad63753a59e46cbdfdb2f2a9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bca4883c7ed35a21551cc6862f0252412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acd449af3d3ce6170ee58ebbadca09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb879a2bf7dedf8fcd01a07e88cb2185414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052327bb053686ade65767585cc806ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ca2665770a7e45f85a0fe4f29d90d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4388de28a1cb93e706148f7045bd922417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866eda15f8b1245a7acc1b8dd48776418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ee938424a9acdc00155b16dc6fa8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4ba91224426ca2363a58a969b82c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c1c3048e48dcd8e41a5c1f55e722c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166b3cbc2dfb4d316118f0700f45672422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2f553effd452df1ff6c3dbfc11038423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85edfca799e8dafe4f4a796b68b516424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42892455d37aedeea1e6773787a36e18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c46c681c688c8b225185bcd4dd6da0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427ff248e12ebd116b402121d4126ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63698c1f3a41592edf18ff982537423d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d2dfdc4383f7678c510a94f85ac89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ea0533762a9fc1f93a5ba666c6bb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a21741859b7320f29570429d4edb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaec95adfa74c5fb18a4ad27216981432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a095e3d5bf342f3acbcfb787ca5ff9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633663851e33a7bc4f101d6ea4b228e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adf90c6daa0cd6922c2f35bbfb214f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41823fa25aedc582439063a2246ee682436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc8d33c740e1ecf92cd60fc2b06622437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69263ba5586943f2ad93fd77e67c7e7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3336ecebfd37055eb114f2091d3415c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd9e9a031d4e197a3c353a43e9d387440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c00088b9bb82944df300c5910b983441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45693606cb4c49c884fbb77486c1a2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af89af954785ead1a41c3617ca6357443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c8ee10d3493c93b77d760bbadef17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38323992dd0f8efa6c38963da03f08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d8fe5d907365c849abd005300d84c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e560eaf30ae02c1e941de424eda3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b00626a19dcee4666014164bdd3037448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3eafdbdcb43485408e86f3ae19faa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba19582506eb3c9af9a3f39faf42740450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f7e1b01b75296236a48993ae71959451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab5521574990d2441371f86673660b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d51406b7d52f5cc8033876d4b186fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fb2bae4ab0abab8f4b9e71fa347bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8085d47cebd369d135ac631c0072d08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56270ffeb432fd4969f8950f0f05f2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b85afc6523b86b69ee08c072fbe675457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e148e305f52c06cb3e894f97921630458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec601f0af7bb9a4dccf22f94e0027e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4caddcadbc800289f926a3f64d064e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c9e3417f11de8c56dce053d06cc52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68245d51efa9402f620ce16c2dea4dec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c873cb205a0ab652efdfa3945200f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644aebb0204e662d1089e76834a35fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c21bc503fd31253c08aa6d81eb720465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3a2e158929317a72dcc12322e95cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3583bd759bfe3b56790b0cc8ff1fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5042e6a9432f387d332b924f86771ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2366519859e0d5bba6166ec31bd4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20258ef6f2df1d839db6966e9a919711470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7712c7ce6698516b941c0707d56f430471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08881fd9009f0ca47749686058fa3be6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722bb9d1d03a7b1165072c58a4c1d6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1db45fc1b89bbeb3e29d9dd0f2440474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ccae0784efec291559921579c7dd6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bd3809349fe46d00068086737aa1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad5cfed9377bc35fea5bc22bf1a22f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aab73ef169c8527621b62adea8319478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2c39f3d1362b0de125dc467a30741479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d2b203e268cf3827638c0c57b80eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcab5620847c1d6ea16c8095398b14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39832dd04ff2ce16c0cd0fe5400ee5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc307f34e81267be1ba9f5e5c16ef6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b396624dde9fcb2ac59d06162f6a195484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8c22c8870379a3cf79567a438669f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37af1126188480816cb228c7525c8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f02028835eb221fb4c41569f4ba07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d90fca393e7ef89bb7b29e9dc1c8ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d469dcbfac3553d58802a1236b58d30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363953e29614cdabd20f3900da98cb01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8711cedfab903ce27b8dec04954df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d37ed2ed5b5fa0779e6432f08df8a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc19cfed2035bfef39531161f5d676493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7cdc11e13d80cbe9558f3b3bdfb84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe46f5816174fd652bf46e39254f080495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef583c88638a54a1d3d880e0daba1a33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797e5f25b03804a6e1c8687c5afcb6f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7905852d1fb4b2c9b26d5499d5e044498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e95f2b9b7f85ef3da105c371f13092499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d152b8545890cca7203c8d1a84a27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636efa16cbb79d5f39fc2e8d9152a175501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078efdff01e973049e7bef329bbc51c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4100ab2ffea0b8359a61e6b64c1e40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f71088151fe6ef40fdd215ce24ed92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2aa6668b386b54364df2f90b918cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9f6d361e131411df407366c0ec45b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb521c31a7521e0066658a077effb43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0acb2ac59cc0f690078d7e968e7c1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27fb16dfb00b934d132dcd89560159509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24b62d084b5bdecb08f71de7183881510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d860ddffd55a7c9b10f93131514b52a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82aaeea6ef8a6e77aaf1f0aaa19bba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d581f2778b8cc3152055b32f3d9413513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59127074c4b7f1b90af897068ef1f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546dc381e3d318b69072ab2bbaf2090515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda301eff4de22d919bfd3d9bff2a1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20970cd31fffc39190273b46196ecbbb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6492091b4ac2052e9b15007c2f0f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd3c1bdf86afc41f0cd5c67347887c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e205843016856f246e422fd10a550b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4787e46f39d89384006aeec678d61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60d6060b9ed542bffcf7a43b20bbc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f5aaaf1d431e9712cd497442a5b42523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bfdd4e3bfee614429586640ed8941524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b61e28985482e2632cf70796f0315d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef993ebfafc4b4586adb9d936380c7ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d34a770feeb2bd93db06927c38434527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea75de2659abcbf6a39b59b3047eacd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5a26f1f39bfdc2926db2ba4521af9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0516a309d1cbe58b4b3f3a4c6188327530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd900ce651ccfa7b7e5f5b4feeb01b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb4edff55bddfa046fc25dfdf94079532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525d18af06374c67a7b70349d8418b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e277335d05bdb51b708b1c94c6fe7ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026772ec5029a86c5ae003fc1cb082c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe44dc43ec382133547a38a90e257a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453c8abca28b53202e8d194dc4fbee1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d84aa54b90839adfe73ac52fc83b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0031d05f29b6c14636be4bdaaf56f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51747f516bad758753952893982f44f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c30a0ae8b5094d7d99dcef69f14f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582134d13f61f93ad2ef9dd050c7a0a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3896ee3aa861a27f7e6bd90e7f1420543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266786163a2bbcefe2ad751144d5188544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3408e380467237c82f53b38c0412ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a404cef095bb784214d4a0e9f8ebc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5445b0446a25f50611c0e8a1435736547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b997ded484fa0a3ad928a336d0b18c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d0577b1b8b73fb03d1efed98cef32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25a6430616cda60c617a72b3e8b040550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d7f9595949038a918591937fc213a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4462740cc5be329abfa25dc0eaeee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab81365966ac6d9f268c9e7cd1a2dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5779a7b57dc4e4798a42244e9759f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a02fd14a654e0d894e6acbf42a571555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238b90b87caac2026166f5ccbcb27a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56243457c9c87d499d90a19e5576b67e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a15350cbddd2b0ec2e3363f070596558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc6838601c9883770fafb3179c6a78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296703fb9ec8cf7f59234a23da58b66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c3d982a3ac204c5be3b364296f40f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e2dfdbaa3d6001f68b5e703fefde8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bab9e4dda4a059ce5b04d9216b1c41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d3ea92b0c8acc06093f4c4bd2f414564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebaf15e1df61b9305d58819dda557e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f76e13e6fbe25d037a457b51352f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd28b145830f62b443e559051c5fb97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c459bdae9992ba7d4b149cabeca11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45095f769de3e22619d92423e2b9fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb04b167c66504493ff1fa6fbc6c05f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525a93f5399da19d3b7d31f5159f1f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215965a4c8f6b15e228a8a5310457de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17027d96da0b12c90787b5825af8f41b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c8a6a6c1e656c63df75a364abb122574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b96e38a4f1805b96527b34eeb784a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243114d68bb47c573be969cca1e3976576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb219827234ac8371a07f037784d4747577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dd2adcce4122f3a9815bc1843138d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffd12d5a53e47be545b22274d2dd8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f79228a12c7f3f4d6461b2d678348580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc58e4cd9f5721a0bfcbac123d31653581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adba916619dbc899b083ba28af758d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dd9fcfc0d778d19004addfd621d00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74ac426477c175f617d99665a9fab6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29708d140d45b4d9f351faf28824691585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9009500431da4fd95376aa960407bf2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fa9abb7a76233554ed2d81b3cb2b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2d03591a1280daf410668eca8d3f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6196fd71f8781190c443db4c8f2e6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04213aebb0cb67d5eacbbf599b29103590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e39537918a06afdc77e4b85d78d3d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306d18685a1e7bc1a08845a1440b23f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb1aa9dffe9329058614c41689cfd9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fbbf5cc383ee80700033f9d63e917594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df79d19b8e20023e754782a5156e909595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3654fdb5d2a53c0c029d41cd44447a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab3556158c46231844cdde04c1a684597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd107fdb62dcba9a439d39ab00cda6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed665592d925e44eb8203b12433a98f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e2a0a4a6fa2949258e1ce93e04e99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80afb018839e33e62938151c3e53b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878916318d0ed0decbef08739c15827602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f325846aceb6c7d0766b612305bc5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a164ebf8e213c0e9494f6d953a8227604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2bc1c815b7696cc0f49fba003122f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38566b74f2c309a5c3570d0cf8f1f822606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe5039b3e5a84238391064fb0ea558607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b903881b38462c04c8c409155aa3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d65c82a9798d29509f6b54aa2da19f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eebda4e8cb0665f0eb9b4119b15428610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c41aac37040f72ef8a51919d064b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def0a57a8b687545d2b64b9b5c384e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082d55771d3d46d481441a2855eaa06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100399d8f156fe4801664d1fffe1d30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5fa828da565587ad282a6456a5a55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfa554f78b70b8238705c2e7161c5e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f824035e16175c3b80a8d6991421617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fe24d0f04e6bd529b670eb288674a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d0da445beb94e9f3d4e29bfba9f43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21276974b39cdd24215e2f369b1b6b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b346fdf66d98772eac7beb816a96dfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2ecb9d6c976de3ed124954ac7e760622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9131a526f5906f9330e6b09cfdc0eac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3a32c270e526df73f1cb63e17fece624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0d4bf9c7e5675e3ab2aac5166c54c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d711ed6d5aa3eeb8989956986f0c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a2b79abc3801fb9c4e1ce5ba63ac0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d5c40f7ede100c9c7de31c4346755628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a19bf87b5f9cdc4d0409138267a2f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edcbfd719e470df7a0c73eb94acc3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c11d45d3bb6443cc7416bd25ce25631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b379a072ec7e51dffbd4cffb921319632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6412ce1e2e802384392939f3e16deef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2caee71f56ac4a84d6bba8e605eda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68760db742ee0eead6e7a4e55b367d31635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678fed23c52bff274f13beb282449d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406282ba727e8620f7dd042190f7e16c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45bf7c8810c24fd4b0fce9ff2c4cf2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6fd066228d0f5b5f1e5a3a2857541639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e86a5ed9dc852525518155a2219ff4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8177b2198fa8b690d3bbacb09dde72641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6ca8f5d85ba4e983d89d012edda8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2389aefd54e7909567718e8de68af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b047af8e019b3b90e30a4aca6944e8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0212c83285390f6a08f6763c3b7930645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3106e557ae51bba368a21301ddb764646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c595a9a2bfe917da8b058ae90016d6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d18d893d930d48b8f6102e7f1af3cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7117a607600bae6b7abfc526109c522649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51d59e6fa9b4dc1814ad5a522d9251650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355681e309158c28cd384bf2e9051220651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f97361a78a584344c0ed8a9d33f33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00663309795d46843f84c37325b3ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8841266f4c03043f22d7ec0684c5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d02ffc1b32c63d7ccb31b009ecc61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eee9743e73883dc7be4bec8c16791656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc38d9d74480c07a54e3af724622352657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c797447a25f644f03b73d02b78551658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8659df4f422cfcfa7be8e60ab10f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b35a045e7fec5cebec3ce3573276a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde6888843227ba77845c5c78c019fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4c37c53edb4a650477b1088c4beb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aa368565b85c6fde5b1efbbbb7e86663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9698c4c2f2e6919e48bc5aeed73f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004b35343eeb283dfd166f0420fddd6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61be302fbc37e8d29e4a01205d00e6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894a798e1cf96a3b6fbc784e231a4b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a3f98570d6c624faaa3256f2ca56c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d20798f97cb085e5a6f573d8724ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea47cef5e715e9f25457a0a0897f12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937c54ece40a6668f310a630ff136a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c4475b4984ab6605ca279a69c85ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6a2535c40e8ebd5fe3529407beebb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b476c22f8335be786cc1ef67c4475674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683e16e74c6b5a70bdd481a412a77e4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad9fbf922b8d8041d82074375b46c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f857e076e89993cebd1f09b70bb99677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f499f73b8bf5b03bc83ed25c27f549678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2503f12c123d4dfc4b4fc006ef5205679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9e2461169b6f6285c7f98e7dc3145680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>