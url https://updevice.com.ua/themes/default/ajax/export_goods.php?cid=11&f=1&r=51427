--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c36a89acb7a9968abe76e8549386d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade6b00a4a04eb0a1755bbf7645f5812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab3c4fa683401068af5036e347545e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb635c4cca7de8da2e7b57235f80d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d806889a71fcfe2557e35f8b5faed985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6dae54996b9f6fa77682fb58d2a9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc22a61970eb34bcc0a8d87f16bd3077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943e9f18f90851c0ad0b5664cef76248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c8ae067b13daaa5e3813de2f7b9689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52705439b10e5b78d6933d0d24571d6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8499cd2f86deb1a1a7ecbc8043a1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c5a1e7a180ef7d3ef5810bfa15a1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c4ffe0d37676f2388b550ce71c99213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8c283cca5c621358d868930338e3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6987ac7fa6882839d10662a5dd1dd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ab4ffd9aeed63fd30d0cb0dc851c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c3a2d72f5921f2e71ccd8c5f26ce617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7915e0a8025d85ed36b3b35b56ab26418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854a512fba863abb60553e16c7c1f7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb425d21db2beec895cad04249fbc2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14d8300ebc66a2323dd39beb0af13721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99ff1e8b6f3e69ba8e2d6d638e820622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21478b40a6d3fd140ca94e9522254e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bedc682dc556cd25920a149eaddb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933b0d097a4d41daa2184eb1260d52e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3950569f85cd658c6b33c4f05fc4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599580611d0de941d6f0afbd922e4c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92432414f80dce21c75ee9244ad4725a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f8831256f1d3ee04680a1e43c6f6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c33fa17854de6aa570f8e62243970430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321b2d5ef44ad2fcfd5c4dfb0d93fce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b24c739207516e9ac100234e2e97ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780ac40642a9f7725f88662d5cff8d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaba6f04be8f6b7b5b4b008497da6e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e40cac296a3603e1f8234a39c347ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b23cd5add43fb356f93100d1f7d2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c17d4b9ae3645c5ea79009626498c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76377226b59b8a4265a50ef98b1fe8a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4536e8854e3805769374da959f3f7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5de401026f86b36c2c198a7b411a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16347d456370d129b04181c0ec3955f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedee1d88d20f2d2690618ef8fa235642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3759d12610df42b45a82e86da1b4eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84eae5e663431b14aee2621e0f76c2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423c22d2642e67ce8e6ff20b5ff584b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812301ad0a17ac299e5c7d1fa26e961d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173599f56041fa9aa1ea64d1babe9ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41959cea387a39f9486d4110243d75c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c356d66cb4043f27b8e5cabcc506d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cd9633fdaf6baed47f22ddaa2d61450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455213faa224fdf0099c671b083c39751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3b5c354236c324b77c12f8d44f57552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f19a13147d65537d6a12f21e39c1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51621d98147d1fbb4228fa36cc0f8d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa3c74398e6e5039d259d610605bbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff35d3d5b9272e6d803bd6b796a9c8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e265d4d88c6cd58abd2d407e1c78757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5cdba6432ba84bbd27864f67c7f6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29529810cafd4de1c398372eb848d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cdc3d35408b05bd1988f498a2f1fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c210dae6df8f313cc22bc61fc6f5bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d8eb466b0e25fc9d46c71d5f74f3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9f11af9196461606503c4ab71cf1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9d8278e7df855a7f7a9a3f0bb747864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14b61b38dc7e395494285d0a10a5d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92077f0eda5ab63bb7e8bf442abd58466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db6b46b8298419d5e8123ff040832d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a84cf0710aed069305f64d5a9537068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e8e12d27ba268aeb45dff26f4304769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1c914866f2799d985a88d3d4182ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9065636f18591a8dcf2d17fedd5ce2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc760f1751a079779c0e2df9277472772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6960e55a2ed125f61d984b271ad24273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7abec3c54cfc0cda155e3ac1b8d0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bee0104fce221ceec7de2f16c3ab0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f29383a9324d03424cdb1702de86be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60436cb51ae76cf1581e8fa70de72777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b610f23ed404df58803eda15f3a472c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40833e79e481c78d769f1f959403c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a05050cdb77a5704610a68682f117f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56ac05045f3b2649163b6b2c755b1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1705da27a2ae2129904d36ad8f47382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c027ad4671a83a406bde13ecf69d5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236f4a59c9b7a9f329879f1abafd7f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adb9449947f10e3d9cb6d630003f1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130c7c461b6abdd488fd4e9087fed0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ea96a776c4be11682d3f5481f3f4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08a16f0392f6b4af3c4c905863f0f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2e5c6c29f955296e486529820464a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f194807ea32c60b81237f6a842471c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cd7b3e8e3dd79354c2cec56242da191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555adf5595a95136fabac4a20bf4e6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4fbebad3a0e469baf7b4f960fe73093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b362a48bb1a8c529105accf829576894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e816aaf1bd50f142fc307634622195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b38e8c32a280c0aff46944c00713996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a386463852f69169653dd738e069bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd8b2206b2544886d16a75ea5734198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9d0aa532664a774b022c5733528af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e0f41b1a57c6745fb50ea6405cf1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4d81d6ee8bb13529e0713de00dbf2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43898f42573bd6f537b6dd6d697a252c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913a9cdeea1ff66e731fdee8f04015c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c716336919ebbfeff456f3a750ec8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4e5a48380908c5fb732296ceafec1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cefa59205161ac4a2cc289e074abe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112bf8a305f49d58e5558ed8a7dd136107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6444fc0fdc7c9647bd2223d557490a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bce6bd11ad7d353577150e7ef85bc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f178080b75b2b7e9264d70f6df415110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec543d698ff0e5b7443231423336a836111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff53df83f0fc07e5d145bbdc5aed0b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119405da13f703624dd5e2d1c4f1c06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481abc2fe335dca6f006f5741d58de1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3e744a79a79f0905a0451f8fef9cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab541e0b28351b6a87f61d541a770dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0096eda5287f25c117f8a960f0f300117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467c251c64729b2a53c31c3da266adb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4aa53a0ca2615f8955f58b2a25c37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a69918aa7f7895e25dfd0a7526fd3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa9c5eef3b28dc51c6af083f93617c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e3370aec4c346a871c27c25895d58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe4862c04f8b7365fd46050ad6821123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85943a45cd2164ece7bf9b09458dd31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf64fcd770133a57362afcf39304e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601af5f9d2505d9d0e9367f335fe3cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfea4ede507a30a1661753c2e4e8b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce101584b4d4c604d21f156257157a5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73da47d246abb56eee5c8e107f263c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777e8887492f9e5d23f14359ce88786130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf11c8dbc2ed430ff90258a826963e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040745a0e636d127a03d028d7a2b11d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed292d42dc05357b771752a661836cce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49adf608d83d9d007e8455272035eca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8229419065c8211014f14ae0f1b5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f98ba5c1f8a574a1ab85eb4b6c928136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14297fa0c7865cee62319fda1494bad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d7a5c03397d4db03b1105f7685077138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277cf1af1219971fe707643a8ad5007139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57579e28788d41581e2ae03dcda547cb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e114cbcee34d1d21f3a3a5c9706cec2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be8a92f6746116bf9eb11aa4dff0e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e27d79e783df268467b5bcb55f60c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1654423e544d51b03109953876b4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7dfcd48bef726ef2d96366bda5545145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048339d1ee1945f6781904ca4a6e8e31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fc2b774d18ab06f6d7b2e82f44e20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330346067084e6ffb0b693726c90cdbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557018ac3fce9b22b003992cb3c3b53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7949b197403fd8ff1ef5f034ba397150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650c037ba796cc86b13ef9ac80082c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b60c2faf598fb32fcc7a13b16722152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa5f062ba3f5c18d7db6adb4369d53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff609ddba9a60bfeb439604f3ce027a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d701329eb19581118250d13392351155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e51d727ae127c0f1d07208e05a176f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fda906e24d6ac5cfa5af4d45469d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150a95b871d49aee8a7a2d0ca4bf863158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d3842c2ebf17ad0f6b597c65a2b9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc7b09943d836f22624647496d1d2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef0474270a5f4aefdd6f33668fb1e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e9480515a0d59291df490cfe113bd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0655a69c068b4adc91e6f409da9a7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43254c0edbb5b8ccfd2e2a10410a27bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c364a9ab90c890a0a5dcdff2fafae5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040c021967ae3ac369853ae17bf677d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388bac18b7ef35277bec5f1625d788b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2ac91e2ab0a76331e44aa2d4e4db7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5856f7dd70496a905beba4f78417d47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a4b64327efe9c2daa127b29a67ec7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774c7ce246e36bff1b058753838a5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b007ce4ffa8a00b407718de299be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be161a6e710634a545beb13eb1d595a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90a582f6fa8d1b90880834dfe9698a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669b4909fa4ae1f3722cb32823b973c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d566ff818a765f9c67093a0d7ef1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fc56963102e3cfea7771e2159cfce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428724e4f48be5051ad1400fbfc041a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11039f47893dc881e6e641b6f34c545f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb6bf028627f66b44a99ad0a7080e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197765343324c056bd70ae2436b1a62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85966c86e5c5af3cda7c51ae747413182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d0043809adf3641f27de9526055a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492edc66630b3b562fb094b5ca3b0854184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a55357240b6157c1135f1937092af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f83edbf44900f1f3d1a55410a1562c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f770ab74339b81e0be5f5c7c03d9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037cc3b12659181a7d12eff58726c0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773677ef6c5068baabfefcfd91f3e016189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7934506abe9942e4856da9785d4fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02194614cbaa1991b44acdb92c69f7f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b6150455400f2973baf5af965ff02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01eaac161753c87314cdf5ad24511f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1a998bec7d39a25efe34611ae46c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45965c42860f13ed1033ce8bba10a89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0eebe92cc76aa4bf58191f5873543196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d017d9e8aee4d67c55a37104f33c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55bcacd59a1a5318d60c3aa98d04ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c903f8f1d8801b1eb69a201aa97243e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a638cb52f32c0ac4cfe7bfb3bc795c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc235bd8ea3c5203bcc1ed8fa2cf51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31d870d6003ea03c07bc2cbc8d452e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396c254dd5b8b4c3c9a34776c5885e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847f5b25fdf6e5b913cdbb608728706204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517a631849513be81f25d904fbfbb74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195975c1c30357d2c03527407cdd2dc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccf25522619a5fffbe993369fe21b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0d978c0c7e4eb595a067652dbf647208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd702629fcbdc89f43003bf049fa75b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609d171a6b4adebb5387f9ba2c6cf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102ee5aa255a93021bf1714bfe2f84c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d45578c3ab762aa456657e79742e92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63bf30c05850a4ac2181ad82b097abd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c051bfe37e48a22a9b1f9658a449a14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6be68793551aa7709fd543e18952e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919b5b486bb3d8d9ef9b3535906533e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4920821f8575e176eac9a9d5f4562217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b86384a38b9daec12abc686f59883d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4f05356c037c3a72f28749fcda14e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78849a598c13b381cab457bcb9f52f05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd736730933e3fb60f6b3e05f66a09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab113048f5a0d0062132874b0a43f057222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcb49ae278e4415accbefba1549c2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc19f41195d4ae45b6ca402f170e4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835dcbef6185274e10e8448ba7a0ec8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528793ac18c8a178490d3ac5be7a45d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803795e28aee93c97e132e8019f07c47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb1a87af1b250c7c647b13cfb55b77228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dbcd4436992b4d248dcadb60b7dee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e2da2bbfaf52ebf55b6d4fe2feef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8fa3a5834fa10c6f33542bbaa12b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05851af166c14410d19c2d663a9b257232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2a4adfe499eb870ff6db640b576da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616924b66069017227e1447b6645482234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6826a628066fca1357c10fd31a0fa3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7abe41a38b35894b430182ed1499b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcf9ea923543cdc63297b78fed55b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44914dd055e9bcdcca8b9eb18feec236238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44aefafa6a6397473f51bd9b5946c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047dbcdc52853b012ccbf0d4500c55d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29299478b62fd818353b9e1fe69855241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea463c35080073d4c8cf2e0374e3698242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cff4848d12d47e8e891b4a808d2340243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328060cfcae6d6359438d879f2c6783b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bee5c8d7444a0288b94becf15733ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685033888badf97ad3df3221c2a83db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc4edfb1843a8b1a7bf9c5a2830ff3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9f2dd771216b0cb866dd222107dbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff493f883670fa1a52d71258516ba7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06791563ab11d8b654abc8333479ad62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca427e10dabdf22b8cdeb43f7b7d615251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06d49d0531128303f6ff190096cd0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e82e4c746fe23d41333dd2a600285253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2e65665ee592bbb63282697da374c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcda5527858e438650f6844fde7184d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153be43280278b606a5653f3429a9c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4629f8f079fcf47c8479bdb821d5ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd347b074e01f23bc8d517de5ffbc5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0948b7951142622f312cae62489e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3264374145961d813ff820abfcce21c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc1d8dfc372d345e522ae175731858261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb3b59f821b78dff2c651c10142224262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368b63010ad969c4c6a4af294a38248263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b85a57b4c7f095fc4fac4799d6dd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb655c77adcadcb338461d5b7d60c619265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda8ff555f4e1e7a876d161931bbd97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa24eab8072554f6ddd3f4efaa26e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307094aacb902c4aca492e2ef0a9afd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976780670dec92fa0b438b26b859bda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f134758e23674f1ecf00b1c3a7b5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430294ea1733011387d46f2520adf85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dc7a238d3affea1be2cb19201cf81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d74c42013f1ed5217b7ab07c241dc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf0eb6cec93d4e1c877b3f07e9eef7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6e6505408a191a59e3c00be647c7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec9d42aba1553e4eb058e990436d97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4799b720b2d4ae78a985fd26b418e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c45251339e13d3010b17de3ad627278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214c86fa1451ba18355ed3652a5676279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f8e1d4059332f0dea47cbbbae7e74280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6d7d4b807eef015f613a2aabe5b2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e460d5fba81bb03df48956b8481c547282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec60a02934165a3d84bafc6b4b5c353283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b139666c29356be08044283e34c5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d451ddda74cf63e60cbe992005515c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a430f2633770b7807ab51fa2e0a0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc38a316141a5c8cec3276d1da9dd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fbf8e8f8d6c36df57af7f77acc2e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9559d5960e4a5df3ccdadad8cf5b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8da082067e8d4ddd14929193d7f1c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613ccd549314c90c64fa41fc26b630d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715436d75ab43b8f9c0eb122a00bd78f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddc7c8868e350ac55a4c5848267ab5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5131e064ab8a9ede74dc933ced7acf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a5ba648ac7045cc9f135cc696a90b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c03f6cbaf1388b626cb548fcdadb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07000cb50b53c6cabf24befe3adff23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19623c5dda26f8af160b76f49dbaf17298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3221210177c14123ce9b8261b385cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd8d4398e080469680512ba825880f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750506c3c9fce18b8f1858cde481c401301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1939ad49cf1e5e6128a6ce88d016fdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442b5bf1b45c5bca3469418ac27d4e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0583beabd435daa51cc7c0f6e2dbb9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce15ab9c943081fff514d662fb3e145305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521a5334944b7d887666180344b5af1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2ec0f140d16aa7958efa438cfe211307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558451acc12dfb4e71de0f161721e5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408d7cfe6ed0da027088ee6ae38f2cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40f059d6f771226e8255e2b2a0d274310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c8a7d2d227e5d62c1424b93d236a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dd90ba0d981b4d254b4784234698a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c3be2db31a31a3836f466a3ce8413313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a84e51b3a8fe59301d5828630ba29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887043f044e182e1c04d591d33319780315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c601d22e57098945930ff0a8df0b0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27532aab60c425513e7c2c6d11284810317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d717bbb5072c31dae6200324307c2b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a75f7967c7c68a3b3133ceb5921d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f56ca2b0ee64c3a87f9b95ed4e1a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887ebb4e1b65aa4190c2a037fd5a7c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f64c5b6e3d28959c69b2dcdda901d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bb11b5c2aad37ba4ebf8340f1a9b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdd851a520bb1adc5d39360ea76e69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72dbd76f50761848402f8a2dd59239325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a776452883a0cb951b3826f2b9f6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01088d2a71b52eb3d847951aa22aaf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88f4321aa65957b360ace66c193b40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1a4a207b0dda20784aa2e626c48f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e81e20bc5310cbbac95860f325bf2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61330d9d929d96b86ca62b45378c7c1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187726176cb78751b2e3413e52486d90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef227a616cd16f93ef9e66a8890ac98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e93cf8ae0d858ec5261940d4843fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ae683efb159756ea8f2813375bf87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7013b56b927648547643274d9e34d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f92d1b3d54b87845322d59985093d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564dab78da396e6a977bc8a81961cd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d82b79df59aee5b69e86c242f1022c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfa0c7776540561440091b4912b05a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447847c51ed59105ffb4885547c0e721341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cd415478eec54c866963009c16ee6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5698cbdf1314e20c71a463ab34f69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38a7fc987dedce4612472a439f5b70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a87365402d3e83879f0759cb841564345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334c8af9be8cec4510dfcc9c75798f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839887a897a91321002db6bd5ebc49cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f3380797287bb45de4f97d7f7a00b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f090865e14bf77dc685dfcf56a738349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5173913018c7e08830c771b6417cf5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55153e7e6a5e62c0b57072819ba74d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcfa2ff62e970dee8c8bf6db4a7702352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b5f99d693481d9cfa63f0d5bdfb05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11185c460d42c36f23ba635c7924cc5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c65cee388bc37bff3722554370570f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85272ca3d85fb5ba73a9f3c86723de9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a91362672f68138b42934be40ef790357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1630d7ecaf201939ed8747746e7ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6b6b3e0f7172e42f2231d1d976634359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7f19ca5fa354752a0fa56df35e363360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db823fe7aaceb611b642f370a0dccef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aaa9933af2ef099d9865734a926a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8cfb3eec473c36160c66bec7d4c56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d248e8ce89bbdf59560fa0866d8093364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff15971f488e7b9c9a51fe81ec0569365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3d2ca37b5bdfa6590332c9558afc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8527c60fdc0c298be75b480a0e6ad4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b85187cbc5e9fca0ad91b89370968c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf022cb857d0eafa41d8cccfa2fa3b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d610784d2d954d1d7997120fa16759370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17070c58c48e3a56c7ece4bcc59d871a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf917669654c6ec1d0a8bdfb78adb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1473b97e4d769491fe16d518323461f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4d50b95408312dbd72a677ed5ed0e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bed157cdee312b3ee075c04881e14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e553c1f8ba127eedc0439f1700b7cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abb60c2b92fb9f71e1272dbeba1a62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e684f572b86c4ab4bf2e887faa5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76102af70d5d39716e9a5fb256c6b36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08949e6d67df6c77f81625faf65d5ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0954b2688f4a44d5713d4e65f615b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f8cf7ab259cea9c8a28816869705f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a15c9e861489638bcb679498d57ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ab481c937f7ad33218c99ab53d0ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82595206dd6ba963c1748d722b70540385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419121e9b7a3c74b5ca2a2809cb85246386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee65952c75af319e353af6292368c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7ae1b56e1f83ece6aef8b4f4caf4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03937ccee8a9013657a8227886f06d23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ac47fd96e5ebd72ad9ccaa5a17658390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e43d4df2afc7f2f95f02e0fa7f58f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b22d123b2c51f778df970fa17edff0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f0500d030cada0a2425fec19054a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da4b570ec8592cb9ebc4864aef9e45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c5388fc08a7c912ceaada0d9f3b03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a734112b5bfa937343c7be83704094396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9f5261232ff0b722156dafc26535c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318360b00668308011cc262faca50de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd6c89214bbfdfe9e058be95fed7b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5966036e7cef8906d3fac433ec455400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cee34e8c0d315fa9b1361548e0432401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759042d2536d1a41d6ac7a6aaa6d1af9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088078ff1422c6edfb0ba85704271f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3bf51304e2a58331e83498e5910da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6886337be3311fd207de945ad3dbe8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c21c2e7c0ddd83cf8ac0649f25172d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16166600ac36d5c4fe8329f5b2cd356407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223e7e3ee37b3744f3d5417e98aff5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde30016115b82d034452697462c597c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227758638e01e393ca1608f708440249410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc10a07a15d42df8bb5dc275bcf01d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2dbb0b461871be2dff44bbaf7ef1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783c599a1dd6401e7089ce5df247448413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74fcc3aa056d42233d1b5ac1fbd13e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600435c7cc29f0b007b5ab15a20781ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ce7110fcc35a15dfc373465a78c4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4a0cd9878d0f960dde9bcf9794b26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1555838a51f315d835c6978c2520ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a340668c3de17281167937b0dbf2ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6637ae9acf9e0bb2213e26d7208d98f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a79ae4aa1634a0f5505479c7af2971421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d361cf264c5ada61812ef5601986c47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f05724923509fbe201b5d831ec73d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe44d3c1f7b23d1f8f4b0231a8177c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e66b2bb0174ae31e1b2127af457718425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f3a60b4b55597e5863a366be46f5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fd6f1755ba916f4a5d1613da8e372427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775cdf8aa5e22c6f4ad84d08f249ff0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0864ea5eab2ad19e43cda557c6aab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1cc1e7ad6d353d2382bd40f5c2e85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03c224f83a8a450966bd880da540b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b4246c76361216a82a50b80834e5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080324a5b81e629242934681042ff944433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb2de877c702601849033df8842f96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7136e3dd8f0fb874a089174ed2965435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed0b41a6d65aec2a08bb9001963013436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06ba5a2461e3506e06d4385af3a3de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2203b41ca149b78285b531625ab8ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663fdae85ccf9c3f139f891c297891f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfde32b5e9140c494a59e5d19c6696c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b835458d2d0aa44f95cedad6de5ca74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b996fffbd0a713a1096d15c74b1ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d24ada6d165efaf88e7e2b2b9dc4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d437fa2d920d0b2e8e679e6d5879cc7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7ca72cf27ab07ccf9d81f7bdf97ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88f6437b8e937364780f816fe3ef7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c15e6d987a0ff59083e7232456c1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593030ce884d15646851a20084c6d37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b59e854fb0b775ba283bf2e007f8b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9353018c2030da4d031e02f9503f7bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feb66f5ba93c21ad37b6dbfec769ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5b08537d14939ba4a258705261aeb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3808e0895184ecdef5f4c1b1e63a531453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726ee5f617873db246d024f2b640d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdd719a7e040eccaccaa52579826ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1903c70442e9d376f0ba0f81aef588456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd3ac28168236447c4eb135792795457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ab49638dedd89102916ed418815b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e2dd22f9f7dabffc134cc82bba02f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10416a50d13abff23df11b5a09beb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add20cbb8158441869e406882cffb4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5761f5818d1d52aa07d81dabdc5f10e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415be19aed7663a07f24713fdc9b8f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ac642b84c39cda1113edb5017ca02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8c15fd329b54b1198b944ef68fd6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b567f2cdb2a23681e28db43a8354ce8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea615352b87e54762f105ce6c0f0f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81590b5659ab4072f81117117a72769468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d214afb5c67f102cb284f6928a2c09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9514fda8b79af408f49ac6217f444470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28056faf0f35cebcd60b3bc45911e155471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b0bf702b2297b87d2d6a6362c4998472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc756ca5ea025aa8f421553cf4b750473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f0c1a6f0aa16f8b08f1ee4a304774474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bbc6c04802d9722957c6eacde4003475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd0bbff3caafbc3c4317940c1cf06a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859124ef16ad9c4d5c56f60c95a682b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b005df27fae82f633b768276752eb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7b1a6a4975f59000562d8dc380fcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caef87f5311b415e225484f87545ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb251511540637d0453994fe7565f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b913104ed8e4ddf248b6c95babe42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef2c3524d771b00aeb21456addf0a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e40752ac3e17d7967d9499bca0f865484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c803de752df37f749f56a3b972614485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49021b2d1f3a3349831a3637dfbb37a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425235f7a5d4d95b9409846e2adb7615487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672ef4bdc81a87584c5056dcfa48796488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889664c3bcdbb29c64cfe8c3ef751812489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7060cda30c9b14581df64d06cc1e06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47af6a75d4ba4e593a87633763adec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ae9dde4d9254b60bbdfd35f75eab9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ebff2df6d18fbbc83c5931e162fa4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7601945668fa17b06d8162a00c47d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7906d252100eb540c8fbe6026083cc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f1ad2a1244b871cf0c9446e005ad9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c5a37647289d0d264eda4872db517497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9144d890bafaab25e77f1da3376b80c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7219303265083cefa718db2cba109f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ddb2bb352f20bef428b33f6947b99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5c61f150c975eada0760b4d186f31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fbbe48d3650ee39a7e7c87536490a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d5ad7156371ca9faf1fba1b0fff12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ff1eb038a7b35dbf4582db9de0cb6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23140ad6b7a387d55eeb1fe2afdbb92505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b94f1b941518af3d4a290d511c12f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23db8f80ad3d823a323b96b92e4121507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc260a209a82d30740c889f832e41e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947ccd12b579524ce7470304cfd7f05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f9d8498b445b2dfbb1f556ce5b532510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e806e58aaebd5122a182c596abfe60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac46cb6d5b4072f1d10a227d30e529512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f979102af3e53789e764321feff73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee2f8d426ecf82beba443917dd7919514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbf32a0a61b4edc5a9b8c8c991d0ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb7cfa39ea0fc423878c0e7b54da0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532ac295489d0f94858807be2eb3c58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99893f17485fee3fd5adb316f515e239518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d8fc07ef7c114811aefe5becf181d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2331836fcc432fcc5bf953392db29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1905b769779725a11a672c263d7e836521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994d43704ebbe49db2e232374d12505522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96359e0181e66e87fe5d5448eee103e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0385a4e811c6581282e50c5f5d7e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085738ebc63316bcc8a29493cd29425525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06908d4a3b6ac6f8948e674716a5537c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a5b26647be10d4e50384777c68cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27103b4e188388b06d0e4f79c5d9a36c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d194fff61114f58ede6569b9069a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b40551ecf5bf007536fe4b8b9596d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a21326bcdd6c1c272e82d49856bd5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70ef882bffb999e53268f9255a1490532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04d1848e03a7fee176243926f8c479533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831f4fcb74a9539ac572cb1f86654c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42100b79fc918bcd4c0537241e186ab8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622bd115465c9b7f35cb7b6e4aa42cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faa52d04ad3629f2328becc8aa2600537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793330cdb3b85d612ac13088c46d681538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51c70f2cdad4bf0c76e15d9b76f119539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550b358f5d504f4be0e1b903a57c9c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2ce95bb40f0b67b6f9369f84001a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929a47a195f22d2a302d3618542ac3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9166831755c71fce9c2195ae8ba430543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171f184f3d1bebdfbec316cb791368e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad2bce85b8828cdaa471a72bd0eefe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c93621016606150d6f26823a6bd855546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42302aaade9b4c56e7c95acde2660ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56af2ad185d113608399ae84cb390e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f75139c31b92c4c5cba9c3eab1ac4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62d894684e83693ec51e6591507e37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95abcd28931bd060ebba18e5790e12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e366ca780db5fd089c25bbb16c61b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249df5ed66c32638a32e04f418cea67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053dfb823ef27e9a76f6d063ec9f72e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395b7548cde02e591e278acdbb1e2a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475984f23ba744516ae3b012c25c54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047f36ccccf28d14dcc628b21728c10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475279491937f42abc7e8f0a78be0008558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b81083f53f5409c5dd1bdb389ad22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf3cf964f902833f95c5c8d41e388a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f7e12b9f637fcb3b62f91b6f92a85561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db31e172569a1abb016b8886170602562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac5ee774cea5650a3a9954b33514dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c78fa32af1d0758a0ac55ce0f96743564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ae3f3045662ee2c0d07aa10f08d5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980370c96fb60084fe5f9d36132f9bd5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cae528c514274888a3b0618ce66d83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9e5c02803c2e5c041e7408bcc24c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e18eeae1696d8648fd412cf973554569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ba050a5a02aeef3bd31d28ff886e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c41785ff815e1f04614b43f80eb37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7da5d03c987cc904d79f6e9767741572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27f59dc45579fd851dc783b7fb4eaf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7763c1684b5687c4e41cb4d68dce7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45415fab7c9bd806b04d96eeaec877575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca510d62c4cc0fe8d75ec6a28220f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05048f0ebc0ed8d9683fe2a3305d04ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585774aec22405dbc4157f975c253c39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53000785ac3174268a7ed74f869bddaf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19226ea61ec408900a93ea0be37acaec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a759e9033351e8b53da799958bd17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d78cad6f8b9dca25b33f651d52319582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089825c0bb86d42e81a8ba0b9afc44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22eba286058045e5ab8bd1c3d6a0b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261fbace96c928abed18762302e7d42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7a49ca61a9552b2e9efea01473fad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189315da55c8033b048e9058cec8652e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4eb5e48b2e5437fc6e06da8d640c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fd667e5efc0c60c9712d7b5096eb1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bfde5e281943ada44fbe183efdfc2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e275a2a442977c07f92ed89c75928a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c791425c01858611f21873c80b40e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da68c97258ede04cc344681989de31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb01cf0e499eb12e2e8f484e657db8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8775397512a9f13ebf6c6c525c37c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eb76f58556f25c68ace9a1b383b08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361aedc1336452c2af8fadc51c71d2bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec339f21acc05ade0466910c6cee53b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a851a1cb5a5fc294da381d9704987a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df76d1ccf1611afb40a2fc7dd03f60a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ecfe34566eec171c4846ba4810579601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dba15341cd57d3cc7ad60703448212602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16215ef6a743b5ebe8adcc0ce832ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9e8a5bca6232c4640d7378b288191604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987619708cc5b6b3dd5214267c736f42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fc455408823a26124f3f0c2e2dc9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d30a149fbdad7fa583f117d085fe95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6a6879117bc05798ec49573bad647608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb48fd0972167cbb17fcef52d03df5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e796bff54ea4993196f268174d54db1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e3398a8f67fdd56ac69bbed3187b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27412446033fd269b458848eaa64eda4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1dad17bfdcb9542fee98342ac7c60613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09749d76453d3f470e0ed5afe87565a9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ebe64c75115e69071f1adfb754e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd66f959cb920ceba0bd61560a3437616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f207a41652b0d24b9a926b5803c82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a25b8a5485b367005862932bc6b1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e548449b13e360e39780128358ca08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8264c1acdf0911ceb8f43e94a562017620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79738b58e7a48dd3b1e42cad25b5028e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1347f6dea270e1a45714150f58a6cd7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a415740ca1f1a1f102f2df70fe2f32b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b88c5e59f420b129b282e08fbd142624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45861698a481cf3feea541750751c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672ee996fbb5a5193805be89df46a51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6ab2f979193e55558df9a2cef53a9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b510a68b983cf6afcc674b5df979c80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343cf29df53e136173f6a3c4c7fabc6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271046719e9bdbc92d6e682869914475630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d529335478790cc1abee548c5a1e34d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c44eb70fc397367e21df96286fbd4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6c7fa81d66385b1d56aad15b17bfa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1f97c71269e67cada047cbae36fcb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c7889213f455c3a6ec78143f1171f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80d3f566affc0987ee3b71892e9c69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6b0efe5c734a564f59d55828437bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9136ea2de826b0f095d751e5b99576638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cd3d2585f2d0993b4b1db2292fd8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2532b3fdc90f489cff506e1629d660640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37c93498a4297c27e9600bab9d0328641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568c3a493d9e595d9e47bcd26964fe3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048b0d79be5318eeac0619b985b391c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90737ede9a5b0a1ce4678f7a1d281541644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021a0f7f506c0e4480d3ed1186b8428645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffc609c1e2d97f4377c35deec96264646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2d2d81e5aee3ebcbfc40615828d09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b0fec66363b92bb3e08eb984d87f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3726d891064548c47ba5376d97616649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64c6eb57e88977594a80d84c3bf2d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936d889085e90b32bf7bfea4899abfa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9794e6032792de403dbe0b0fc8f52d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18594d1afcce84c761f466af18356252653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91437cc9294e04454459df3f96fd8077654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb6062e153965a108f767e492db03d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923424a7ccc1b9198cbc28332bddc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db70b2191f3b3daf821f0010ec122c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7026428cc2a5a530ecd0130cb9787cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e8f1773b100348e506db9092b6b4f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2d1f69999f37b9d31ec2f37cb0717660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e95c8560b4e83b82305aeb561536eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1ca5f829d90d60946672bd148ace8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022efca4553d25d7dfa7140d1ad6bfd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820689549a6f4f583a691d708cb957dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8da95f97772ed88e308fb030a7ea2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f788289840109f33cbcd502d521df9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04271e279432ece3b00c6c1db398ccb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05397416946c0acfeec62dbbcee81711668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf8cc5f4f6c40cbf147878c4dd02e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97306ad30f30ba48fdc554555bb0a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16630526af1ab269c10eb30c3ec9b96671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fee016d11a244d0fbf6c2eeae0ec0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051c029c335789252ff256cbf7183b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880ed6402b0d8901a3f4ccb312a50c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9105652bd02bc9e95de9b1f012c2366675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a30f86a1e0eef96a197f0333c8bcb3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f3a6d6ed70c1d433803f5f734608a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284312c50b390062d9aa5767274e47a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d553bc24a35a78c842ab40673ae6622679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ca079aa244827b861c6cd0324d085680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565154ce127852cd48836063d7460a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd795121a189227ce02f8b9b0b8b8bae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f4dc5a3f03801b610ad0b1cc29275683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4879eb701dfddcd1a3372e0efbda3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83310f94385b7573a55d231e51f6cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0b649a6dbda755e713785c33743a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e07148eee85807a8ef52604af0055687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696d395bd6d08a1d0794638947c14bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e8c3510e47b21c83eb298249298fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d8f2ab102ec339c2bb53dbd6313f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48659e8879a2601146df6554327d4f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff819e8f121b5e761aa8a8dc3e8a40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f573434fd52ee451b3b177017b2b2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b0eb13aba5c964acb9f4c8404f488694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5318eed82132efaa0f70cb545aac7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f370eb1a27510fb304b2df9ed6b5034696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c757047e29c98bf959f878edd93966697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59abc4478becbeba6a5a7730a69e700698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2596c0204d13780c3c148cff11e6ad7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a1f13e9f53360c80f03c1357ac77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d88e131b8983f5b769e947346f5da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17119593685bb88254d774725665f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6963e6ff06f1158ae09df98c112bbcf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bf5094ca624286d807dc209bc8559704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaba45081f69fff1edb46ab5a19bfb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd70d0eb54fe6be767d3c3ea412387706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458333470d8aedfa80384628fef328d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5a908d21d2c4eb6f46bfae5be58ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03475c18430fb65f10af22a98bb204a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19b2d0636a940a6737dda2466c98f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93363d53eaddd681191cfe75407ef46e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a801f03b20ac232dbb24ddd1511576712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb210481621cd522ee532820357c2a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1564222510ce5bff04c1fb1b906003714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a03184fc7cecbc8bba978d5014c95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffff4edd95088ca2e10f08649323c42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cd31f04ca15fbfc77bb3c59036dd7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c4f284859a52af5f2fd321f492b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3943f93b5c7e10b9acd516048faab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771438e0600f10938cfeba2e5fbb3a3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4154c33296266cb1d867debbb297939721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05beea56b7b3bfe3e13d20cb24cf20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e85160d022c61517d8bec14a2a4096723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1293d288678c962b710aa7a088e22724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45465c56e578dfa3afb5420e40e65030725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b98cbc5c2321dd3007fc118249b2df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53e68ea6edbbced4bb4fd5160cd11c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672f3ca2261c4ad81d53f11da916263728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af047f738b270d805d29e58b6b4c6b1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807b13878d18be987573dd65f5045be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b3b1746b0e990c64e7b2b7dd7e347731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1b0dfd481be37bfa1d5900836dd65732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66f1a9b04299178579894d5c5ad3f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afa9e8f188f85a716cd911ff4bf7a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f7440adef00600fd4864cfb9471fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb83182efa7e0bd3e6064a1377787f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef45c67f69c23b258d67756d16a5cb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3649a51dc17e675526e8e59cb42f5296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361e52959453499bf67ecd26dec553a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2703c6a477367a0e87b33acdd42f7598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dff5fc7c604e60b65ec74fd03b8ef39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8371b2a91130e453329797356940b5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cf75d495965d638022d39429f534911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bb0d3be0ad5cc6b540fd337b9bfc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71419dad353a1301d8f9582207330ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82fe14cd7df78c87802de9d75cfd3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283713bb0d85479e95dabbcc920c0b0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa36e9dc6a58d2f91700b1484afeb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53945cf1b040fbdbf15c3fe9d565984b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0312f55996284a67695ca4db68cb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02139f3570662d9c78c7a92dd519430019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b9697faa88544b681442b8d1a5e1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb49adad9f7c389df4484d6c796cb4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd437b7c6110588fb75fdd10f629dd5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476d611ef61ecf97c101539881c175c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c0ed2776332b9e069e7f87d0ceb2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b89a080cda27233c1a3d7f093f97325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fd714e52a2d378b5e0da3cf2d366626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c590adee4d689762cb06b1b536212927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af00d5722eee2b650882d7149332bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ab4090295b0b551312a8bc95269d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad821995f10e24d0afed210bb9d78a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f62bd69a5c85fed2dcd69203f86dcb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c630bb0c653c97195acc4ea0ea048e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091efb4829a6259598bbff11386da3d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84517ca70ac6518c28121ca882767d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5f78c9d25438cff916e84782a9f2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a5ac41af63c7e0d6f566027bb5aa436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be452645e7ac04269e619c233bbced8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe26df4ab6372a1f8ecdaf58fcab5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a9dbbe618272d77e60c2cfcf2ae7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e4be750594c4df90905a1ca72800540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687244bcec68c6e31939dc8816bc81341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c460c29842f24036dba556c14c668142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49acf683646a8696e92e574a5cbc00f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579a45da94fb1f2908608b7507b2f1544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3b14ddcbbe24482f6a0bd3964743245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950d3c4313cfd679af5f32f6bb14ad446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceee4eb333d1c32d59ab49d19be2d7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a24bab4891ee1fdb253af50c46252c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db71c40178f39976a4ccbd39e1c990949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244d271703050f79e85e7d4e6e8037450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6001d3ec6726c0014d100567a58e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260aebf3663c6b3cd9844f3a2414a4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1363daf6f0fdb7a00ae86dcb26f768f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd808392bc8c02c1eddd9394e35e59454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954a2335086f6cc52db18e9664494cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a6b1d6982d90741d594b9b3484dcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663444c5d801d1f3b72e2fa478849b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f691d722092dbeeca81933d59af0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edccc7cb9f75f47028ec4491c4ae7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb9b1495a051b7d2737724779c00ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d95a799f263d7cd6d515add41c4fbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d4c25897b37e0ebf41ce092fb40f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcbc83ae24667af3899feab7e999bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba47347c83550fec984403d20aa519964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9d03428aab19198347064606decfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851710e6d8af5fe2b57bb1a1180cd93d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf1d97b703a57f24e1d2313fefdaa967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9425de190bd45ad4a85b07dc137f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626c03c4abb273df9e6cdbd14e5035a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562fd99d84c656d7a4ff73b0b9e488f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73811d2867f8b669dc45765ff5aba5b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34484a4ad39635a97fffa187c528da1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc20c718700ed6aa069df116ea982673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83918856a670c4966582f629f6d2101674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0550e89e825cec67b13e46443fa9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850e2ac5135a06ff9439c5bc9c0cf5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf2ff38f21e9bedc8c048bee7a3a9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e951313d36f72f91ff904b53898e25178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89b02d89458dcbe10e759e0905956779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4575c50cd29f79044ebead125325080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acead0336c747c35f4e3f758cda219881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fbe181b6a0e385c68ba37e140f03f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffd48b0444fe6fe3e4d91cc8f6462283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb92c1751b3fd3709b999c511971ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa7ef0685eaeee78f124d07500b1d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295b5d1b68f9ad9af98bfea98ab20ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe49f070f2c62e3930e6020edef0cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea50b959a81a9c2512ca5c8be5bd988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ae6040a3879c87575e3d4b594c08389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bd2c1077a2af043135dc41d7c4c9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7fe7be873956fa63e247d75b363c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32b1f42ad78562f8f3a8239d3d99c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7561547746d9a2f695377bddd6047193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483156075227e41bc18d26701db2b5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28feced2e9feb4ed8297d09e887b1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d42e2b013b5a87d315c518bc8f8c1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f8ca8eecfcf71fbb8807b6b5fc69f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aec35dc78a5dfd7f951b212e997aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73ba207a646cfb61de4f2ba0b7574899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c654e20b1773593f2ab12c3a70d566100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554a93cb2d7e5f0775eb4e9eaed8ad5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c768fb8cd8ba02162a24ac80969e5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1460ea3228526caf9b21deac0731f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55939b69d1b31ccbe093b69763f3354c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e09ebc4a84b383202416e2060fd35a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b2e2dc58058c73ac210f296ea0130106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3604a10615177388008c19b11317f6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517bc3a96453f250f0eaf7a3a6a68e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226be97baa5791461059e528eb87c1c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5f21b4048c982c035389770e80b43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea15aed1b6d98dad6b0a79aff448b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3b36a34bb6749536a2d4353ac3bad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336cc8b51a9933fc5f38775bb02b1d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108240de7fb5586121ce9c36337ec95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d43d1715c273a827c3af1e699e264115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186496af98126c9e2ab9e9989255f94a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969daac47340cdf8eda373f99df17b6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8acc6b74a9e231da1c905a5c18752118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4341b030aeb7948af1aa567a1fe394119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963f38911dcdb62a469f577ae8f5b39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078916d8903347a8620080287da74cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3d2ef851a3660b76d8ea8ea4112b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e440ab88199c5873ab69bff5a2da4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a572633ce4a6dd40ef66636d5cedcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627a3ba7391cc8b3fb5475c5384c910125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dc5bc4f75c7d5632ac622a28d58f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ad28979a35d2f9da0b370d1acefd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da80631735f77fc590d125eed194e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5181050c82f23d6cbb38d401b7946d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f34c5aec72a65c14f056184125b953130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459b6fb0cc21ba8b5724f1460feea75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13396c57fb680ee2eb25d15c3d5f7e96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3297d67203bed68f1dd74588ddeb99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13d768871947b5c2b97911950b8f0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8c578f4f280c9004e1ca552ce8557135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20c43a36feb55e48f7311f5fea85e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd3143a7d7fb13290a98d06ff57055137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207579f165cdab3ce1327c47cbb6df30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274da9c90a33ba7956cc82d0904cfe9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176227aa4890e86a845f74994653214140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3918700d5e8ab5057d3ba206766451141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eb17afd7c90e2c6193f3af5a68928142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16925987a475c7457ea3eebc053547143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d4dfa84075b902408a3deff6d7ef5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424b532ae1cbf3e6b5a94e12a817365145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fee3b722feb1205d715d814256fe4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa27e7a2628d5086f401add2bb94e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b13874cd2467b50019ac7dd3348908148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67949a7aae6a801854b4c0acc9b28f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e028df9aedba27186c51e73985f40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe340a8a566280afb72e8e7e14e1ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e58747fe423520ad46ebc4603a6a55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30749dc147261b42006cb52af3eef2d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff795bff91de4e6768693dd002f2d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4f07133992fe5c5225efec60aee31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef4e020dfac443623a2826fc27323156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb2b852a97767e2dc2ab5e1a1aa3b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614a446ff2c8a4c235413be084fe103158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35080eac03541cd2aa0682917ad765159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f21857e401b496497c3b02d4202c28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2eb90872daa9af0a4f752efb7ca4a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c079e52dc360ac5132d0846fadc98e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc582b72e89aa9a41b0fc4f27676913163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3b6eb73dd285a301ab324437a1fb9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa3e428abf0cc4c652d2bfd6131937165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5be1ca78391f6f6316ec344ef9fba8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cbe5037c96677770c092603871dc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26028ece6eb19cba4d88a642c75464168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fddd87f154e174384183dd81dd930169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b6febdfc156d6fd1c4ba9ff3a3204170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa2bd4f45944e6dc1f078073c9f0dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadbcc13a87a25f4231982d2a6f1afb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6153c8cdda0cc21759167e4044c54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6830cdc09fd52c36d31166754694b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4d0afc66b0c7c30af45ec0d60ab59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18fed6d077c6a8aebec10bf1dee6be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab2ebb24b1130d8277ccd1bccca6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3384f65a7eb8479096d69402dcc7d6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5b2cec669a32417a7aa2b1577dcce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19422ba7b10b6d98574a73fae712e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b0f225c338c8ed4ed3c8439370e99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af72ec9d2290dbcbdb4bf3007d6b39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf353fe1f6bcaa3b3a393b6cb3adc75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c1b5d56d4d69b6fb39836790036cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139473d9af7fe306e2757571833535db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ab9992d81322d203a57d2f884deb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5693f063ad0d7e4fcd1246145b2b8d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b9b82ddf4d5487dbb95a2aa5a8fc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eb92fba9e7140269094d44c49fadd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d71d736f03b3e8000c90385b2d96fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88beed5d2286fdebbf44f92e88fd1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe7c8e3938c52393f23033024a541192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccdcb8334fc0a97d9a4b671a91d7c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaea27f05439335d5ec772a80d3ed4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ef26e9f04876cf70d328dfd26a3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc5f7ad23c6c863cbc997f850c73d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b757553e8f90d301f49e16d87f7a8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb740f4469ac294aa7356f615f9d925198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955c5bcc4506a47ae96af298237ff1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ed1858a0e7ac529334798966fc452200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e4b35d7786a82f1d0b6261cf3153a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbb43ae4a07e11e9cf672c5a27e05c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e08f1b0924b01da1d20e9acb1085d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be7464cdea09343960ee4b4917ac51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0ace3d0021d648d640cf294d40853205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737ca65b8f88bace6da2c6587574229206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f908f2cedef2c8f6021ed1e7022bff9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f279926855451ae19f191d1d1b7a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bc8343a5158d658db874d091af1d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849261c887bf152ad8b551a0ebfc6184210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61531d45d2d3875d8a849dbfd0b28683211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58a795cd77a50c18ae026a8216f740212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c6e4d96d9f4c148040a985cc51a64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2c6c7b1f6a70f401386624204f62e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3e4c315cfaf7e864c1e9603f585be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdecdbe15487ae863befe110ab99f4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ecbe662bf04fb72f7754365f7c15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debea3be38b41032cd9a16ecb59c6d8f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462b06be6ba5fd9830003e490baa464219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0001ac561298c5930a20cd4b3a2a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e9ff66171e5b0b288544d78fd4623221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ec8b87e7b37e5bf48c33a051771d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b991284ab41d0b529a1986eea39eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8b0a8fe4d54b9f9880e490fdb989f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274899291635252a2746fc13df5f8da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b31f35a8511fd1eae05aa01a26e9c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe223c0c4578a66bcf53196c64f41b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e5fa10e7cf1e7de04cc25911e1413228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3c90edd6933d6f400560451d98205229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1af55988db5f43e1f1ee508a90913230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6f1e03dfd6e3b6a42ef7897bc1241231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1522d2abda9246757355067f742bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237c25594807339f80f18bbd4f9ef3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af15f16cf67eb3db16137a0f20337234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e53c8133b8ed9339424c34f3aa835235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5f3cbeb4ff25e0e1f2566394807ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b92bcb757f559c0927c28b138d1bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157071f3ee92aec5b549a6959774e5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc002ea55c4cc08f6aeb138975d40cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff23433aafca8a55240169869d28685240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe609e89f8af6a465829937e9b45f2b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1f5cfc6b2a3ea82b4ecc21a3dbad0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6923c04e74acdeecef5bdf664a00e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b83df309d8004e0ee507afa3a59c8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6687611e3734b4c5ed3fb2da4a703b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9613f62ad1047bc8a0a9dc5060c6245246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6b741274f8e949523d5f546f9ae99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0151c40e4ffeae4fe62847b5a8735248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d339b8524efc2ff33aec6925018ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00603977632d1bd8c8ac81e4a342fcf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772973dc8823e70d1b12c43dc77da38251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b790acb99c384ca5edaa5c0de96eee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc894443bc2413f191f7d35a9d432253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0901b4374ea7671e8fa4a7c6db0445254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303910163fbb943cba054ebe2938e9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9cd45db031b04c67f5b4ff4e851cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63700970a9bc02975af0d31b11b989257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46835e2899df289a9d169e007b5fd9cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf7395f42258d13b0848a626f6c557259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ade9a3f24dc724e926d1a6ba51b00d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed41cfa9e12789f79588984b67ef0b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d397bdb95329a5112ee458a7e60c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbc824c428e920ec0e708ddfc4706a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929d6c9a311f7dd9a723bcd27f0bf5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd6a278f58ddd220b05a290745ac69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903cf94d8fbcc3c8ac82693a6f8491c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cba2a4a199d37eb4ada01ebe666511267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5045e5d2a409e39112b398100988e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afdaa32fc89eb7b55e94e4fd64d1b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff0dc9b181f53b23c43af512f6dafb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bdb6fad203ae0f20fa4afa34d790f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8b7aed4d92a1caf18dcdd1d5773b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0361ec347445f76eb61b79d0fbd28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eff4fcffe938ffc263b42b769520bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fe6560dc4de83c40d32a81bef01c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b095baa492e6edd407fc645b37272a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a3fed4bfe3b5619984b85a4fd1155277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e462e389b262656bab761031aa585278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029801af50e018d04349fe1a1c7e8cd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff4249e3db79946c2f58b6e57ee53d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2084cdc708d08883afd6b2ca608963f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075ca0944c16b52a806cf4b33308233282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24c12a3dad8f2742cc99b8c8880943283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea70a6ce93fb90705f155eeb41ae30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60274879bfdc63e9c70ba14fb32f56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02059d61f5f16e7228ee641d0db35cd0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4241be5fbc99eb57ee653ae409bcc62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf760b336e8a1dc9d2288394f7c0071288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f7fef0a0dfa8fda4d1839478af84f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254c599dc16a62fb2b59c334349d133290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6128ad3e9b680b953c26c90b0ccd6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fa8bf23f005d569345cd4324b5c85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203949f5d3dda0b1c9fb07fd68e8a038293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace42689736e388dc2239c086f53e9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f296ba7cf3d83ce8892260b088362f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d7bbf713a4a0dbfb18f968a717d8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a3a8d2679916062b1096efe0b19d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2711b8302f73b9d7a6a055f1dc8b8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b4c8bded5e29ec8ed2e6a6c7c2a90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee18b86c5d108a83b6e57ee850cc478300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269902964e1bac6f2fc9f9339da2209301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c0e2d915238900d94ba3ce2d6c764302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdec04eb7aecaa26145654e57fe93f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb31aa51f0d02385e7c538725347f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd6a8989a81266aea5986bf76971a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecf692c620693a221273f15814193b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ad119317f6cc519b56312dcae54eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6ea64284573cf86c584db0a4022a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d2840f9d01f5752850812266f9183309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e674f43e5ed3c77fc7cee4a4586c0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f056b0321c96a54e1330f4d2e51ca1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e59d04d441d966f0ceeb7146e3986312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8f9ca27a2238404d1ae44c2aba19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fbfe21c4c3717209cc4904997d242314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594711c55cddef6db8e5b76966e082c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd93b5564c5c117e88357bde723afd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa413329b430c821915d33edcdf426317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b48a3ae12a5d063c0dbb4b35688da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916d7e44798fac76d48adbebb983c6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134889d0dec05a066fc1e0f0b82b174320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5a4a7f419a8310b547b64c363ae39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a83e0ea1d463d0fd2d4c4c2e821dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13bcd2efa7f031fe5bf0b617ea0df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f4539387f0f4b951b12550e42876b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323556e528b9f5a37a0135582360d1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2b798ce85b73e86c78c12d3012fa6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9b56829ebac0d6bd7c3ce77d08f72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec1b245fad1ed7979eaae5b7a433b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186508657edc0b533206d8341aebc8a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc71f935cc881719d3388eb5770b36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47641b986355f3ca8789eff169022da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22b206839dc748ffa1212c4b8995b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf3b92f991fbbbc1ac009437b2edd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2205c343fd076c2499caff654c15b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609baa2f7437832cc8a77ad2d70eb67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d38fe5c6c3fcba75ae2162a75de50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d6bd1e2dcf72bb76215999b0ddd0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e98c6a132918b6ed6a89d20536f5f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d1223b75dbe4ba2124a35668c4a67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc26962f327e5503fb3de032cd7c628340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a92199600b80ae7b0be86e9ac871b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58887409ceea58cb6fce5fe1e67fdd61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2564e82a10feeccd32dbf4b4123acb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abab2389db6bf2db49896b7ee11e98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5c3912d71510169cd6f0434e3e924345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e832eb57593a8d5509b12e86a66768346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1251a164fd34ad5f5ebcebe56f3f4b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d40b3aa3ee061742b2211d2fba4ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca44b7b99d0af3fa64d4af2d3e0a66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc66f8bd9b5cc7f7d6598fd99896218350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218be6e32edb0a6f66428385479705e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6730d91c0a985234f8757bb000ae8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454086d63dfa4f993f091a5a0935d6c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9446ec3beb2a374ef9cfd611eaa3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd998721aad75ac868c04a136ad916355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36012d6a722de792fa024936f65b479c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e96ecb3089246adfbf2796e8aa42e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f0a9934b0c4ac760b2a0ba37217e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966a27ed7e8cbc707510f31a22fd24c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548567d884c16fb8750cdc8a985de36b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f97c96b61b5cd89df5d432d12d5df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254ca14aa36a90d76fd73ea740125cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec5b3311c90d1d1bad7a3a98ee4958363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7511b32a16c8414a7a1ca3eba83aa5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d762e13c9db7aaa7fc08b43d5f6eba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30dc3c4e4a934f0b8e66d4da6d03bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf901d493297164fecad41b1969e4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc252272e103bbe26a6a039b2e0fa3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7995caf270fad97b2362fc6eb6181d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60635047f82e0811f562d0409e07b866370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00f54561619d9a8f5b14bfd7fcce2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fa65bb92f6ec14157bb49fd2a3f77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211732bf3d8ccdc90db978c0031d5a3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f174b006bf93b2ea8056c43ae2b8c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a9618633c75196c4f7c1cdc2a954a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb522b4eb04a041ebb602859251e231376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9ba9fcbe3d22da7f6a94f021dd078377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf934db82efb68dc68cd4c5ba7533e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2575ad9a3c04ab5e19fa375d9c4227379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9cfbde0f2b23bd914a38590369ea1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be647e5d6350ae9f22467c637f45c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13538370d70b58bdb0800dca548e28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63ff6175fb66efadbc323f22e6312f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f8e0ed03fdb7fce3575a4bfb3d05c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487b6afc5360d711bcc68b1d4d6258f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e069c9d7cdda4bfe9182862beb9bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697f1034b8f2036aecfbd4aa4ee5391387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de158320dfcc235ecb777669ec3a84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db345d12d59cd9b923757b631ec14b48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2879804b75a9f36aa33102002e0adf9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1681c278814c998550b8036816a57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6a7e956033b497886c0292172cad4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8837cdc4f27663b52ec94056aed260c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df03bb963fe94731e960175d1b25204394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092e2c6382c0d32283061845584c4b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5dc486463f4f49ade960caf9361f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f8230814052f5f43e2e092ed24209397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726729cb38223de7530a22b2bc98f7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e900ed378030a3c5c17ddf3b5f1e0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f0216949325015ea9a74b294ba116400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edbbf8ab47ecc13798252058c4127b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6876536d06e8d96d390495436425a0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7fe59946ac290deb2893d410ad02a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd8bc765d4b84d092da8c2aa4d4924404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0493bd71bcea3968777e561f7a6056405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cf4e2424f0fa25d06f55b5de33f39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f1315871059230d25fde86ac7ca04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49009a483a98f97f1f47fa1364ffd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b84e326f0a4d200973e4357145e4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4898fd9b200187933d617f9347cdd0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3197dc5f11667d30943009ac867c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd5cd9dedc9d51632f737bb8938074412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ff36a0bbf6578e8175aa2c607f355413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a8e3b45a04b8780a42a840d5f1d67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace4d495288551541dd4866e1e57803415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3bc05ec91518adeec0ceb39599940416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1de8c075ff1090befc899819dfe080417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da1d70acbf45f326a606e7d8a80d44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8a8f14e47bc2d7d8ea537362d0f86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac18dcafd18aaee13c71a15c492402420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c70f17f537b837b2e6c05019024b8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a037907f5c9d11028b82319a336db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b706d7c60e8d85058cbbd98bdb8ab7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037259d49bfedd5d57ec10b16b83a95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78e9ed75e570eb2524863afb36ef63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c85bad85877638953e99edea566f53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44485d59a55fbb891af5e70606456e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28132ae96cbd996d6b169dba9c0335428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbb6ad0fca847ed2a343eb9e9eae9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38e9dc4bd70a9dbb182561c16fc073430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0499c06006488d7d4654d10e1e83f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4e8c745734de2c63098f936ccf9d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f2476f02e4c57a01313083e8aae79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20578cbc47105e67fa78418033fdc88a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee024f1b699fd1ce0266f140f706c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82524dc26df08a6771a3882220e50e5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93a911ed7fb1ba5d47232e91a9bd78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f660ca40b8d2ef3aa8e17a662a1f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598332646f7e6e079560f94f1c6fbc38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419163ad3838dc8913a8dce1e0fc6dd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aa2b118a48847b316d4114c935ffc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bad00759c89eef2f81ca415babebec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb9d6b3fed3706f2a84e368ad1cb17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eb932240a0efbc431e7dc17b2b81a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defff44e81df6b15935f5267d0594169445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55459aed803867bef561e642f2c138446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d6a3dda389df22d273b5c0f7e960d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec55614bb70645565f78df0a95757448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aa753f9b218a8319673c2290016a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ef9f2f48d1555bab5fd4530e846da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8871fad03ff3554950e8510c30d61ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c0bd22f07398cfa57b9595cfdf6cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b1914953b8ff17ea92a62e752879c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5385acc7a91515144c1c0d8761ba80454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f26059b27bd642a07aed004dc48af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154d00aabb6173255c176ae42c9b00e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f92394e2c774edac4123c44eebd442457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7da74363bcacf7f4742319946a1a11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88f83d4abfe5d30091a68abe857217459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd0d2a6d6b24f21022d7ee11cc7ee3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc351346a3622f72909a9218c2fbc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721e75a51a0b0596ee456e2e0e5b44f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e469e3cb518ef8d01b05febe1902852463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27b65e3e65169720c80b624ab6708f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2c39ad6ab50a1bb7318ff6fb74390465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330126e0783b7eb520082b920be55941466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a0f45e4c34c74102a99b6f735e4cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9def1f6d1d404f2af043dfb5292a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f641b9315f4ff24f8534aad1ba40b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32b2bef006253110071a3ea7d0a8f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bb671eb0b6716fbbd8f964487ce76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9f2b596aa72b78ed6d01c315ffcd4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892514321c8cfe95760af989a90ae751473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d082deabf58c2be4ba6ba70e6af6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea718bc57acc1a348e42cf0e4d9692f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966ce9dde79559eebe80dcbd95dee47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd85305b314ac77a7ca41a4fa2f9480477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacea13aca724d5f2e41addd1d0cb83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7d3593b321ba37525736a4304e0a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b07454cd03606ebc6822c7b5542e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab6319b196916bd267173110c2815c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab81c52e10fcc7c121fb545ee4ec7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fb78b67324d9d5db7c3c2d4e51bd1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f6ecc6d3ba0199460d49f8e628be8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1097d63992a188d6a9272face9ba735485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949746f2637628bf954fe3159996da3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad79f63c49fd7f365fd2c887b5fa2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc653c2a5aad8fe26e60eb121c65436b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7178d905c08e321761430f32a23a98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039258a2281cd92557c76393859e1efe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d8c02d4b55b4225bb51577ea97483491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbecc1b4bc2bb8854423ceef889bc8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419c1e506922b79ddde682a94afcdf3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9e0e30fc35e1db875554a8ab1c4bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43d53aabd2ee540513ec4ae5ba115f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a551f240fcffb2e3c72b5389507c7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdc9e2ad4d489ab8cc9e3301fed8cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38331537c16825c30030e143afb9099498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895bd3e5fa48e181a2e8affbeba5b79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3e5eea8d7390dc62d09b460650c45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13524fa42617f52b026d77e7b15c3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c21a2d1bf33cb6e3a8c3e1231f4ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880eaa393b3006199b05b49ff7a557e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc10e8dead98777b1421f227b407e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128352c9254343e14377ee3c14a31ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce09158d5a00e43d0664d5e7b2bc7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ce6b8e714a8d15e275b2dea17f09a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9450f4005919a4d068b61a32f1d0d7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a50e32a9fba9076b3ffc841df6c8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd69188701117931194226b0b9b3b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16345d6de881d351c20072c2bdf9967511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bff02a0b964a72f2073af145e7589c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e478d4d8990746a170a9d19a3cd1bdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6579a7acf7269a408f89992d500b78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b68ecb5a0effb2a87684e5dec03267515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0464717c65ab9a155683a03b71135b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6a8f4eb6cdd9f9156ed7dcec34b79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae8e32bc0ec5a7906922d016440ba8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3afc68ae31874e39e9fdc7f543381519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7999e4fec03d4160a6ccd30f37cc4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efa61934a9a39b0e418c8a99c8c4cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aec0d16a6e02c060fd63435b8fcc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ff39098331e4ea71cbbf85157f993523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb9d7e08d518d3924a36d5363e9dae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e9ded84a3ae7146211f56a5f5659525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e86273edcbcd98023eec6ddf51f29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba750771012a96f01f578c1cf4c927527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fae50f97e1e01554244d54ed5ef045528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e327f2741430eb6cebf0a9cd090fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12766cd09d9f51cfe6f6ad350419dc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9c864fe4f5c41f83393e8110fee86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534f7022455d1bfebdd9ac09d66b54a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aba34fc54c83a6778239c891b6a2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77ce8c9ae40d5b8e56e749907dbd3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb938adbfd66c1ebf65553dd71fd8c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754981a572ec53163a4a9afe99972d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d5db2f73acf10d15aaa711bfa474a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d82f281a76704c02c02a6845e2b176538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03e174346895cf378300f4faf9d7dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100a02fefb8887eb4d1cf9d0535c145540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa53457bec927503fe83a57ad50cc2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31ece826ee7c9c5d279f85715c2bea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b5f2cf0a9d67d4445347ae516c2ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc45c51a18e9f343e137672abcd2b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b01a1e394479918725e5b45376e3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a7c15b08d7ca7c0e27cf0bf9baeb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ce7a210246e6c8e183ef1dc561ae1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc05d964c5384c9fcb8707d2125b4c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bee7b30ac300fe279e93d0f4f8613549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e24928aa5d637513807927452608550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1df92d66b68a73ec4b4a3f0863e06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d57e4b61ab9e40e0848ce8a7fc5d48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8255c7a0c9b1e72881ad40a108e929b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426e2d894ee2c3473862f3825768114554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d6bb85baadea41cebd7d0c7f86eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aa6e6d975eafb831039beff4447dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e438590b17b54a452df99ab2775a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa549634b3fcb05fe3acd8638772ceb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed309e5b47750e2c4230b022e3b75c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2943a320bc72bc29ce8f7be2e6229560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c16f366507470013105c95bc129cdd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcf374c08f58e7b9a23b5cdf05fca8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9210abd057631c51e01fb4bfaea722563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a582d5a553a5f65e8a789b28e7df97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d90b91a2aeec853ea63b61e568e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609052b9f5e3111e7265870027946ecf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec995e3e7e956b7c2b167ecd235cbbf7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911245e6215ecb2d11e5073bf14c392568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bf41d16fcfb70ea6deba7780a3414569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7af019a60f64aa0ecb7609e5c60668570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c919052ecd5d71ed52aa6b3cc647589571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23af7160cb696e7eddf3fe2af778176572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7475304537e782e88c43034aff22f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45de02bb0f91c1337548d3e4273af0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3305b6d89c12c7d67cc80ae8a50a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49c6179a44ea3faf38cc62717ee641576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c3ee1cd11d46099570f8771f99448577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e1a2b5b8e544f7f35ce9e852dea4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ca6abce9fb585abc69ee873cae6df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379d8c5322626b2f46f94bd756ab8a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999dcf164cca2f3ce30d400cc7ddc0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14c56315ba2786cf2967f31c2d9912582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37021514d14dcc2a700d5370ea3512ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd6ed49887cfcf427d4ad744ad84e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b9469a59a28975a83e6f845ff5336585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e317f1cb1c2efec5270cbf273e9988586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a65d6e79c3b649c64c987e0dc6f5d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2222de24e847c81ad491cb61dffaccb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a7f90575d1022c7a5819da91f2a86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495fb1e57004d23a28a55d4e163f878590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bd36c55cbc760558b582e44296dd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff8b443a87ff005432069af47e9cf5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306dbea322cf98d92353655dac6cb54593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3d53ee53d496c5602b5d903b7d53c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537c52d656a23b9fe0f17df4ef9558b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dc5d0e8b4c8bd4bfc8befd9e6fe92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd9037b965c04b43867747d9d25993597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99767f652b21ff9a4647c5826edea2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca6eebd337cda1746b6959422bc08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91bbee7fa3ad5ad1e030472e974870600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cc2941ccbd1b4332b02e5b25ff84a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2c0e6cbc247af8081b7ea89cd0f74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29ef20e946ab555ed98bec7e67aac4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca73d62c5c43af6cc1a9f6d8d454de5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78189a1fccc07c28fbc645d19ea986b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e37db7e94659f822ebdb134c402c33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612d203c5bef215cf71991c258d5721607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15209cd1bd39ca01f97d0d4228fa472a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5de2da5710f54b806ee7cd121953eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e4a678d6c99c4ff05d8fbc4fd8c7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc8e1e9046db652f4b2c0ac6002a13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a9176f17df9a565584eea508f2998612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f33a119287a95c2c0ca2886bfc7289613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ac0d45e3064686436085f6822b3c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01a73b62ff3c29369bbb32918cc7ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169382607dc57aab5d76fb2381021516616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e577c57a03e765ea3ecb82a3ec87d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33783f75ab152e235a17b45af782a9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d294b3d1a1bd20709453ae7e58bf6e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f070448ce9be50873636bb9a076db3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d325e9b781ca5b0b739a00831033c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6ea2162a379ad0da7c654d99a7502622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244272a3f7e3112d5a988b4082901a02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8794ae7d6eae6318922c41dff171b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f96d34bc037ab553532832f84a72c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848252830155e2de5a1a2f21a3939e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e0d8ececffb118a23f91adf7c09b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41943b270cbf3b71dcd54bda1e82ac4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e7eb087b0ee3519d34020db57d5dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc31a07029db7e48e6eb615e46c4749630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4296e067cfae5202009e3c1330080631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c64677d33df5db4e30505a6e035b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823b2a5927138152c067080f6fa8a4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a67c6d624056407bb6d7304194282634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd83573da36a91ca0af354b516ebc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd8e9b8fd9a03629997a949ee900bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366040682608f905e9877d0bf8f7d14637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01da5034c69793f747180053921be38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3df7d864b8763bd21e6f6c693fcb4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61589ef4a3b2661f9d8583da8a2a95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b945e052f4a441be076eee36e0250641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1055b102abcb57fb794531ee9117b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29a80a1113c46140b3a1cabbcea606643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c4ce395c2654dc515924d4196195b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b5f3e8aeec6103bdbfbdc35a573e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf577543acb218c1318d90c4d9390aef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6402c3daec8cbeb5c74aecd5aae78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ac0ee8d16f40c61aba95d53a07d18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ade34543e6c81ded05698d72162405649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6f85390fe776f96d92d3c6df199e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896262b202f2d1650e5f5adcb98a13f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556a3a03d6289716b435c252d7a2d7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b682557fee3ef2aada7683bd50edcb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69646a27d8cc4b31918e51a05fcc464d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947251d963fe200162d30e85062216b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b90c4a6671008e1f31ce57cd40952656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a59321ccde04c9d73c7b675653ee7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1e4fd9031174ebf87042fe1503650658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db531415a09d0e299c5df3cac0a75b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007a618f17abd436bf18dc05c1294a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a9d6445e07fb171782fc3e7ead8a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a23fdeeb8efeba47f4425c8aaf29e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ea48d3d4fc86aafb8cca06938896b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdbd05b5db225626f819ef0d865ff0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec92cefc9dbf171a579186b175fe3ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbd244ddbd4faf3feb06f880e67a96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a92d780cb8a98678ceb07a675ccf3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7113aa6fb62cae7a99f4669063d8f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6974ae038b77e67d1dafaf032d89e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98e12344112225ca2c64662a0d73bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb16d73dcbb9d2f35d601d6c9f322671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5e6c52c7e4d8a357a170ae94cc6b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1f2877603b42db08dfa252d21a682673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1136291e3ed8636c22b49bc575451674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b19bb37a247c82238614e0dee6cf3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97193eb56c8019fc2179ecf65776f08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108ab1d0f38a677649a36746293b5de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820a7d8c4d19f8166be9a640837a68d678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>