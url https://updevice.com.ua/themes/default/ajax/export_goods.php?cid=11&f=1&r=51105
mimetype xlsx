--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993c896db9d3564689678810446eb861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519363360193bd48d61e29acc489b842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d190e0f18bb6426bcc2009b37f0783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1e88261c288c85777808bcd65cfb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a934574df47dfee7c43e09596e26d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f58edd4a3795afa8ab67894ff1602c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee357d5162d03caeebef6988caedd327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb28e3029e77e93aefccba46b3233588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb918afbc7ff59a93ebc740c55eb5749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4de5a14992fb8f86d362220d560b4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc3f015dfdb55a304678266519aff111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8588fb6a6d54e926aa0d68890053412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2493992ea3b82f6001e7a138e0c2ac213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24944ea33ca6028582ef26428f7c048314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec55767281c8d217f81c17a77983e5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ae0a2931eb7672f2abf00468a14a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac0986664004cccd998af3b56c795217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf3ae74800222f843725131e0d244418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fb27e2f61eb640696fa3180bfd21e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d118f2d57e2f42f1035ded2ffadb1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cafb49d004ca2ecad41a9a615a2c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b61f12d8cb3927f5e6ffeacfa102e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a29bc7ba4b9bf859db6f4bdab6b7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d3d56ae6bb31f628bb8bc0bc898624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda4f72e0822f9ac98f585eab590b8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db447f01fddfd2cd0aa6385a497a8a0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e10128aa2012c871a2512df79c11427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31c8c51bfed618939d957a5137216b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3fde3a543252442ba63b410fe3eaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b97a4af9739cda774dffa5e43a62c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3c19c75e0ed65ceb2e639f7f1f11a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d579e06f56d14e94a63b9b8b5cc6ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c050d0068290fdd8530fe8b996235b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20987603df10444a0cdbe4f2f711f75534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614b81922a00ec50dadf42813ef5ebd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9872b448a42147d9d5d8b011d7799736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10afc54c37aab37f52476e88ecdcd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31c66c6472c6b871ad5a6f19c5374938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9488d48f1178a22c6507c0c41415a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391505180934846f4dab816c1c9ef3ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555df8615f73c36f2e8ec115a0b781041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a9a5b7bf446a4cde004e138a4ed5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f26a703176bb873e20d6003e9b6ce543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a20c8f4a602b1e3853fe6aaab448b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414a9d348097a0aa0d2976252c19b9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c2256f56e1f81c6dad1b2e2c2418646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8240ba1d89a6d48bfa1bd3926cc002947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ef3c1de77ca6f4a4cf204efb5dc1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98bca9efb9eeee560470b966ad5d3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc06953f6ecbd19f9b82321b2cacc0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec41ec757904765be2bcc967bee47051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7c6e0e7095190a2fd9a292ea3f4ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6524765fc5948e93fa9b6b85b401553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42faae85299df1195373573be4373454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09889c6983da9cbae7018c17931aa6e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f339c0e8433746c671f7e73b7b9c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599fc51663dded17673a208aba4945857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514d8757a9d87566a6a2d21e322aef058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2f8ec6f78419412490b980e91647e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd0c002066207be61b4a1f4ca9c1a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0739c69228d38074eeaa8a7fb6eed961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23119343b6d15fd37750384c0a2ab762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd493e657d375e40c0adf208100981a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090162481becdfcc87a0ffaf77fe76b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409343fffd76292ad00f3648822d8f1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0038b592f87e892dfcc909384032a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae36ff7d27c06ffbec09a506c40f36367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7140d3469599750c6f304f7d21e8e2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11c982cdae1aec7b03636b276c67d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc89639c063cee7f536a1c3658afd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8b6c5627717201b4cb923d7e4177171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6fb1dc1daceea6476d0e8d3f7b94072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb35091455d423b3c34f48460fe099573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbee0ac945cd323da9bb1584bd028d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74d97dc6ecf6f0b670862c71dc3c4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb1b96358067eb635f82fd82f85d7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e4327a6e3e5fc82fc430cddcc46c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046a392555da7e1b9172ee7d36a1d3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf19f01ea5a1d20343da3a2eca41c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cc33d55c1e265b7c6dbd16269178180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51888c6d9b6e5b20c35d8c08c7155bf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982c4410b356d9de3a19263b44b157782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecebf55a84c60e4623731f3c50d8b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1c7eee10014c8a59d68aaa09ec83c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76d6309403bf9440bdbc4f973c972885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b189d4b914e1d06a2fd6bd0cad1b3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85e03b3a22c9efc86b921b0bf2049287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b38a0cc45ddccbd805691b4b53bb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a20c229251eebbb9be5ef8c7707b2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0af11c41e9214a1ad5b805f124e5c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4d47c3de835f65084c2c95105c82c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5b237d40a70e122fe8de0fcac7e2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003416eb18322e570ce0c0b56f570ae093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205d609451867090f936ed339c81b7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed1168cee930700f4b9ed7581a22c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9aba654efafb171b848f982d7147c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7484b812faee27e249a40498ffa25a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5834d0702d9d3d08d37f89b428f211098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb90ab1ea681a4865cedff41d70b9f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec8a27a5de3551654c4c7c3b7703db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d99ecd0424345d8b0a8d67be188d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36067edb02ed84ad41053cb2d3a22c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb089316850eabcc0b1b7a1c44c9b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f2423c6e94bcab4902c20a8fdfd2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233a98bfe5f5cf2e7900a6a328942db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e9c787917abbb67611c2a2f07f23b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835f34f473d491cc38634d25283d445107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195468f922a11bf37b6224ac4adc972108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389188744fc7b98b052f5b1cf37d480109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cc9bf1d080962e40e8bc46d14b46e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b850c073d698d7a18f9468e70e47a70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697766f4d517f9c39a814211e46da408112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753264ab89588960785ee754881aa34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425980d563f3cabc35458b68a6cf9ce7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462806d58bba2cb7ac80ed54ac2493c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71e0641613575828a51f85d846a37c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc426ec768c0e1d961fab979dde22070117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30502b0136af07fea7520f93673981118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4964826c30a2ef2e36efb60ac7e99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a08102666df6c59dc25101fd022751120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc21a461f44742c3fcae2a039765a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b8cef4d47456773bea0bdb8c3b7af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34998c3db77cb9d63a9f06b5f398f225123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a6dc5d019b29adf25ae133c202ac8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33e8363b5ee42bd7f8ef653274c033125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05958e1235c52c836fb85db3f00538d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf13237ee58986386776ef4fa318b60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc88b44c13e52571e6780df5dce50d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a7c1de3ef1ae249672b73ed071ecb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c863ffa36977778bdae7d95bda96576130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783fafffad2aacb05fde27848fcec3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1158e40ee74e30febfd3d77fb239ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320c472e6a725d161349f6bc6983570133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca6da1c1137f5d5f9b339dc411c447134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5232e6312480e644f17de81df5d98f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87295011d0ae4f301cadc417ea125d89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713822de69ebb9216cd560186ccd9e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f291fa50869c26797f3f72d757179df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38c13723b0495fce0e729fd214735d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16acf270b4cf06c555575fd1de35c3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d017ddc377be1545a4310979e15f2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b116ff6a7e24ae87fa1beaa6ec35e85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c6e7f2e8af67caa68dd03aa1e86d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff3b9f90ce000b166a7c290142a1af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d0b37d28b8a3314e12cda6099f4a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b0413c2d53191b32802bcc09cc5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7f97d521f3f2b5dd28bd2c3ca60d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d53604298ae39e110f2d25fbcf733148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceee75c91d97c67c89ea0f765f7299a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5450f97bd446467aadb64ce2a3e6947150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394e4fdd344bee1f2c8d8ed688e1054151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf5549fa228edbcbe08d34726cefdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3883b365e2a361b611d99c753b812b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dc887e413c48f250aedb6d893bee0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e752046fd612c4ea7936b2863f577d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802d08b79afff0597537ddb76dc513156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d382107045d20c53a37f5a30f51fd2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a83800d7c85262d48e7e9dccd19303158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4e5b1deaad779b4628e31de68f314159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622256fab25e1042913ec6674dc440ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa482fd9198c807c4746ecfce65f6d76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a1fd1920bdf9e0cfdbad618a575d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62321691d34a2113de941a3719ad0fa7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507f74508f7f24bbfd82ded9df42e30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d36d31570d1a2eedbf3fd72ee642d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66223f65d3b493301c942a1f6cdd11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12762973c06ab60ae36fd793cad9db2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c475ed5a6ad3577b5e7b5a7a46f5cca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49e51b3ccbd7adfe225f87c4420f72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f74cf677b453f3dfe4b545bbc7edba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074a8c54da3fff55797972cc2773509171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d6db0848d720d5e7a580a86ccd2f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec231b6fec327c5334071343cdafea63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78fe4aedbb081361f3d4e4906cd823174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3df864828bc70b67916aaaca0cd621175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fd076677fc9735e8afb05cfd8b8c9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a58a25aa40f91b09163913db3b5d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe69ff242c3a59d135d384fd6b623d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147711dbf9cc6ad7dba86360101c09c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fb3783f40b7a7e9307d9560ff1443180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b088c4e993535cd5bcfc73ee90316f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae57cc7c20708ebe2c4e1465738010182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4408b3ef783f90554a390feda5f6f83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7907a65a7f3400675f08b0ba6ba66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7cc3e3093883b8b251161a1839f53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325734c8277c34d1b9ee2003277e0916186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddec93670790bed97ead132ada77c4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d551c153caaf756fc2084e74850631188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5540854c6794d2d26b5bef1815f16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b79e6acd82a1ba5c5baf7e651ad02f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b579c5c2535777f41c030561aa842d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87228a1d88b6a13261a076f39cb99e9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee555ff79083ac159b61ad6f2b2dc527193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3cc6a81ca0c6aa1aef3ac63e1e6b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75086805b0bb2b6b037a525b87786a5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2802735b8211ea20803ada1931ddb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c11060971fc524fd4b8505d031c896197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c21e0d502aa0391bf41ce5cb0caa3d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55307bde326e30287d8210e3715c8f02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfe019072b0c34e2cf2ba7abfbcb2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e0771449cb4e37b3240b778cf013201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36bf31a0d3937b87e7e543038d849e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad389090e0812095cdd42629281ad7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9481bd423e87ae3c61cd5c1ad5226c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f679eb9bb8b5ad50bfff9c5ee0a5af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9690ba9afd0c9daf68d9899229ce360206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1232bd07ae1f94cf714da35507f21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d3e4ebe553b4fc8a5f42f890dd24208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf667cfb2ecc896e729473898b922b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddf65a184841909377da60e6b57a70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f54be6359fa2ec17e473879702e98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea663731f72478801196f0adb00e93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a72dc22b5bbc5d72f0359104b0754213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d3879acaa18a0e646d3248ebbd48c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a92af7b9384c3b0085bcfe389abef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73787bb9829d13eb37ddfddac40532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c61c501e1095d2a1c073bd2c377a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cecdc3048374f83ad7683dbd68f458218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd7b452e7d5281c803485cd7f2191219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534ae13c9d7e5e41cee1403b2ad255e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904434cf78f6f42001f46732273fe4a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9f2ceeaca8e31c8e94474216ea0f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad74e13b2227294283ee6ab765eaec5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f660ce3a71fe315d692876711b1af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0028b88c37eddada1f583b37bde726225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabea4ba6b0a4eb49099afbebbdb8a97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a402ffe3b408fb9ee345e18ebea50c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f126f8b378d30741ae238f4728b90f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2540a8000c54a2a9f393fd98cf82eaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83ce9acce3f296b6bcea0413988806230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4f721d504a8ebfec531855a3dd714231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ccab0fea87c55166b6274fd2f54b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d89b4beeb105143ffa4793b166c0b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459319e751d160d3bff6f8132ac464a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8b4851bfff2417c3c8f6b3a7a023a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b243305dfb7a16a07ef2dc4e198b040236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1269327dcd557a5edebd4351b8ebe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa556937284c81f9afd19b354653143238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadc96037c7c1e26bf8629629ae51e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630d1352ed57e5b957994dfa5871e8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434955345fedb69eec71739c5734783d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25517ad54d5ac9d1863da408845fa5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc3a145874030c545c00c72b608ec2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0bb67659194bffd040bbc6e09e81c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d6706f6ac5df5e8e0b82c119b40c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a718c6b7af714e0dec1185e6b7a1d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c926c168132d771a7d09ed12b4fa6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e62f913ecb74d39f7cea5048772b06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa24378c935f3f791b94bb16c7ed1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3c7d0f10756f284db3ef76982c9cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da02c6ac83efd8610f07c58d15d94da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a873dc4d181809010496b16ef9498f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53ce3ea3dc3af5ccab0fa605e5271d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0071a85af1c9d51ed8bfa6728f24784254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318950d4b7917784955062219b841e4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28e4180e8ed4788a792c08231738a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ce655014ff59b6a35e013ae681b9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5796f9632da856bbb840bd88832721258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61574468aa1d28a607d16a2f3c226684259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90a7b54bfca855da92cfc97c04969c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96f0fc4142145d1ea4f0f83c0c5772261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9729c5ded7d132dd7cc34253d3b30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a8bce585ff41f6e0a710ab7cd4fad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12612c0f64aaa79385af8b898492d0e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb03d7fc6703a5d3900b581f5de9f56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5881c5d27f155e95bad1b048a8246e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21423bbc9ad77424ba3a9c9ee594850d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9794dba6f1f3c2182997b059835b453268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ac41465fbafa036023c29aa663882269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4e5b469a8ec11d858c0f9ff83bccb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d512bfae01cdfa8bac8301c20dd4571271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf7521cea2acab328225b679e75a71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec63accb8c4c87dc5bf21cef0363604273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d2195f458c05ca7c654a44ccb8a5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3852159a955c340596691b30f8e4c19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b2633c0ded1083cf70223553637cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bec25932f774b107d7c8f3fc5ce5f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bb03fb07f5cdd179e5b324babc8ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44094ef9a9120eea6acba99a12fea64f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53ea6597511f2e83398d9bd9b3e1a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd89514f49639be2a94e3ca37012a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd6b9978b335b6927eccdb1466e47f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1cafafcdc99f2899477cbb0d42be5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cfb9e18d928e97a77668001602e9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cdb1fb229a60dc013254bcb406120285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3beb939e5186b9dbc9c0192dd1f60a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d98b75bc9c9753d2a29387473631f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea2b31c27e08819be51d0643fdd996288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87a8cb03d7639ef0429a248486a05f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad6a358bbd7172badb3e1c06f49f0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1654560f302f0372176f98acb0718a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f23b08f0a9e873b08d523e99759cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904defac11c3e1b65f1ff3d664e64ebf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e6bc972e3efbc361db4f96ee9dbce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8574fb4ac9a91a254cd68ad0ad3121c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3257a29478549215654a67306a151296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241fe2c451ff9a8ad1b5e7ed2c10239297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49adffad8ebadaf484f66ddf9cab3c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedfaa853c7e7863cfe3bd3e450f6c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6a9ed97465f86cd6064ec812ae0b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9a00bf985ef4ed7903ad63d807b09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e025421a1c91b57a8199415bc1e70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfc0e8d60b8e7c57ec6efdeab2b865303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6966f8eb1df8daa450fd2a51402f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cd09870a9fda7010f448f930b34e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d160053e1f533e8ba0a4d1ebe4cfe4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae352637dc2f37b6ead80b73e009a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933e81a2c6b724ae6afc281d476098c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac707dbad71631f95024e069926635309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9a9ba4a0142d848ea69151e04e5ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396eba1ec558cb3a728ea534e7410bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f65e2373fa54c5f1213927b3cbf629312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978009aef02e2a045fa24c8219f8c7ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadc78ce8aecd67e08eb54a1eb7f171314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fc645234236172848c834565cd0c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf88ec953f0bcc4cde386751d36d6ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a5c51b0c3d331c8ebd9555ac794fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17be86a0c846519daa94c1c193963da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a276cb878ea5c47c6e07002bdb915319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707de4878aae16bc6424d51d2b9b04dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6de1946fb4fb9a354deb7db01cf32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351a8dd1acc19c288e44e7015e97e17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b0b7fd25c7514cba9fa32b100f836323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ef2e99d58d68d65034f67c0726c47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4426ad3b4cf779641a97986f643753325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff773112dfc82608e4abc9c9d3247ef8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef0121bf8f7b8c9a122f98e1d3a29e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e508607957586083d38d98a187ed5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759faa75ec18fe503caafacdd919afd5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938e8ebc1c390913b64c03f5e0aaa1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b92c6e11dc347b25b856bea8d152f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e69578fd22e73e2da6c7059d7d22de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900fc27e36cfb4e682c325b230fec4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaabf0bdfc58511db2a83a0ffd103dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44503b96f92d56725a59a72be3a2e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8b435a2e0c521f5815c4037f90266336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed59915355c2498db919e8165233889337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533251117186ee9569bbb544281ee2e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a4886fb7e3bda510cc6ad30ab6e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518be80c1425b0e7345268ec03a6da61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c39cc1cfe1bfd88baddeb980e1e419341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a27e3dbdbc4a8ea79b9cf057d8ee64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a8a4624f4cadf0c335fc79211627f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35177d6c4252a43b1fc9dd1e94d00872344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef98da7bdfd4d4f3a133bbf65d2b55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ac11c91d75aa804851b776c00fc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93312ff0cbe83257fcc5c8668784ae1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa283b9fbf3165771f82a0c3977b7b42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279a69b885b925e337c803bdabe579f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced60e24492ef968c146ff4cafadf899350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980db5765c7fd382a97f66bed0c9c117351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881e8056f7bf8b1dc7e99a64f80b9d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66068025e4ce4936a9c90b9913e6c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead1762e4f3b0c4ba2c4f2218f5ab56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab5a31cc9bcd3b0be99394c9cbab58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffaa3d9f8d8424922ddcfc0c026d68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6157051f9edaa10c33c90056ca31c07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b111f3d3f69b37a56c48e25039e09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc9fb68047c460dcb7a68a517ee419359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc551eba552cabf912fe02ba4e6027b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf101e2ee1a0491656f30be9d06452361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771baf74457063c3477518af1561d6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b29fb52da5ffd45e0f32c4e5d3aa2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31288282a976ce01a0ecb7c78df5e6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426166d775519281f715bb82b30f46e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30585573d502efb4c576ba1662ca8045366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224615edd77b54fd8e113c5652b018f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7d52382a238589ff964fb4df62935368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a1a60119cd794eca77ca5f0c1b157369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1d18b03b4174c6a33b1e31c80db93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637eb42684a389f0572f37435fc4ce7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90483633e33507eb9b57332550c0d623372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df361a0e4df111e85850333d64fd930c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31970508d1303818677f3d9514ae539374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39eb95d75e88e51d34849665a6056b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d17e1ca63eb297d50dc0416344e043376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26776abd031c0f530a3196906446da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e7e2d1f2d9d79b6da6c2f021601f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf83973084e99e711ec796ebcd9535379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09596c82202c93bf3f4a6a8ed3a66715380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be627a26950f2ac18d28f4f3da06d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49838b948ef0eb3c829dc8c48e2f3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d198c42619f77e446ee858d1a6e32d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bd3241032e20cd38ba04e23a3632b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd2d55a3a75e00caf56b6131c38da2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4214506d87eece2367fbebcf22a15ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b04ad3de7a36c727a605456be85e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225f9cccbbbada14b79e7baf1d6bdb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21c4963f1f8669f35d3feaa71f8080389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c1183d040c6f930af25f4703cb820390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0e2aea1f89039b6a9e86cffdfe2cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32289df595951b8819f44a06827fdf17392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753688082ad467bc2a1432ba167a7691393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0156f2de60a8ff6a03560d9dda8d25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a2f8968cfcfce9e27a6d38c3cf9cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810682c26f2471eb95b08e52b8c6fdb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17a784e0caa8132ca836e2a2915e2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ee641ffc25704133bfb27430c02f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b054eb7846963222b2424684d46ad3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6a95fc3d04307ef9a39e1ab208060400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7e9e81c934738405521e92e6fa93e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e959b55ea9aad6feb47fc76baf90e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f559e3aee8826c3c098b88ef17ffe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc71c41b60bc0fa3b0e8739fd7b82d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66fb3dd90e12d34614e33799ebc768405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d1994e62f8a06742fd1bb1a09ff5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425512e66273e5a677c134d2cf159523407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ee03acd61400cb721eab31a34b5e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15d195797d9ad471f68151fcc50cb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612e7a354691e8732d67087ffba74e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cdac3eda4d48a23d1184d645236c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68960a6bea8a0b76e0e851ae31b52f16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f4ba0c5d5528094e0e9ba493b57c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5d3a9a19702eadb2e343ce98c2c34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc9c91da7d8cbfb7178d540907329b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe90b319addeca571386482d458519416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c15f2e0b0286d0b051a812e12ec3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2d8a0e59df1332729ba6a4417e72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3ad303bc7d22d8953576725203d98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822594ce9a1fbed6ad3fae09b468562420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1287ee1404935413bd9bca081bb5153421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83e89472a5aa0a6b088d928e110df3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d1b0cd48e22773caabf33235daa30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939423f595264c0183c3fe79739a0990424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d49967084a1208070acd7e9457507b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc051d8446088abe9d9c85050c6097c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4722ba75cbe7819fe24834b9c89202427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09bb0443925f3b0efcd02775e8cb6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c19a04842ac9a0fabad813e87bcff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295ed808aea8ec5e98ff52f9a678d1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4a72a84af6d4d4fc6572be9656f37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e098320a6791817d1ab5259ca4eb6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31accdaaa12bb9f400d2e6683a1e2ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f4096a3f6e3f108b80259bb702f14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace76a394466ede028047f61094f78ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3e689b15a49a47c50f23975dc3db4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b78d14d498574cc30b68af9e8acd36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79b0bd68c31b22763d97fd1c3a4d1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f04c7b07fdaab5b5d9019353187bc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2720e6d8af232134a481abd339093d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33990c28469daf2e31178a3858839b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a99ab6406fe8514e3a9a8afee2311a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd71864c662aef890d8abd5928b6d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee16c54b559a67534222a86789ea7c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521b1b8ba5039e5cb51f7ad8643e0cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0469bef0d2b383e2e75acf89be89ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fb197ac94ac2102bc5ce1f5091fab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa5f0451541e8f6628e93d90974c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76944a71a0b26f9535f68272d7d8c60f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a4ac0f0a4e20c347fbbb0679f105d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba03d512551ac5c60fbe36ac1d39ae6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905325b1724b2ffcf2a1f30f9313a28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59255b28b41345ec09ca732ee0057314453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6452a00aafa2bfbcade3a27dfccf8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd83ea89fc036aef749d9770c662534455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec702dde797f812b6dc4bd36b25c771456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92290fe6c0f9dd1a29655d98c902c759457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db051e9d4cb222a707648e7062f60bab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f35246ff7c7a4089e166c27950d46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad51032e62bcc41f84f6475bcaca7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255616d0141b5f0735809b9e3bbee89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ddb01f5082506a2ab735cbda8916a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64958898c5a2543dea1c65c3540c39d9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56ffb0fdad86035f06df7a1d653f92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af245a55c75feefeb91efe379681bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107787eba7998c858cc50b9d1d447f8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99580b969eddd6a11c4c68767f84b5b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2964f50153656cb0d7681159dfcde5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66c451a598d0a8fe89bbcc37cf6631469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56622c4e14934becaa9a39d02b1e499470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4728ddb98440462f4a16df980cfccdc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c4b3817f12fd5e31ce4b73386e5f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e014d7ce5fba71ab9ed28092d722f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dee720cb398af43f305b92ca548cda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300aad84745f78039b7bf2e2ed3c7818475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601e4c84796a1fad56a52eee727962b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981f02c4395141f5ee3fc7d12911054477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b4b4f5305b44c584597f8bd60b3fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbc81a762af647783702336bf0f7a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044fcafdea9dc0b1e2c7dab3945029f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946030086c81f3a1c8b860eeab7945b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87399fd02e2db2ed23f7a4ab613d4bdf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382531db5a82d5edb745e88a0c1a2bfe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac4f8ab13767e6bae97ac64382b178484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749727af1251956b6db69103e3cfac7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a66dcdb736e4cd94a42a44835c474486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea579e83abf39e9af82f420d950574e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a530f03674b715dc40f119ab5df837a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db77ecc4d16e32f547bfbd2a2b544f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5d01fc6b91e6b9ef173f7e9cd7d03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0c489e824f396f54ecf65ae83e40d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff67440fa6635430413d6117908cc25492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d37ccf98a8ba34e2b6285af65264f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3e86dc4868a0d72637eabdd04d963494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ec8cc53f22af16277632e401c1710495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1408c4580748a859d06b71ef04b080496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4ffab9b97ce4aba39efb539b23708497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fe51bab3a9be7e4ea02a05bcd62df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a417ee350051441bbcbb6fce7f059499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d0077ff200bf585e47865dda4bc5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e62d459cd69650a22ae7821afb7af1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e12eb79b556ecbcafbe9652453cfd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4621e2a68cd1535b9ab96bfa4a7442503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e499e13ba0a45b6931b1faa78a122504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac685ac4c282063d234aabbe6f57514505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca53dd3d98de2ea92f33715f753414506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57c0de7a74fcde51d8e4f96ac946d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfbbe3f616cb3a4ee6047f1dea83a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654a72b724ecd603a92879d1e9422c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd915fed5ffb9a4ce041b962ceddb65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab93cd763408c8c42178c45ab16b548511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c852dfc96ff6ddc1b2b4441985c99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24860e32c245d0baf4a7f390d82827513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2eb59d7335cc8a778ec3512f6df2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3894620a21f7010a5989ce2a59be45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae3713b64c69e7ff0c9e244df9b778516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f022d5466d4b80bfd3246f49a1ed4a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d10c66e69eaa615aa954a55b016d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836ffc3d8637942d0d8e3f8403f5cd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41b2d504b81b316a308aea1035bc94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb8ab6f4245583a1afa4af626b544a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0991bf9fa201e574a2fe7e43b8238522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468eb5dab3e894e16989df34dee729f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63678727169acc46a04ad9d6f737d2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bf293a617f62c7af98f1d022fcdef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22dd327d3da3aebd762733b57482d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3e8b4d2b50e752c05a5ddbb8c203d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9db97bc9bce8a66235c41a216e5532528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bcafa4954e07beae6432df5881629529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09859054eed3011cfdc51c99fb744c65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d1ceb3440d57a7ac6db4cb3f562ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6c5c3cf69186761413a7dffb28271532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8173833a270cda3e35b6556ee8a11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949dedad3b8a9d9cefdb3bf5a77e472534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566fa81b37a1d6a515357d80b26501e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f8bd107db8a506f09c35f063a72ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868ade7885f429765fd5a07be44bb79537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc30245bc674f3c0ae43803b3805b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c68ac45a6794fe62a3b0ee0c258b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945d06015891e2d88eca10ad02c9aba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049311b49f3333f8c7d06ca6d529277541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15a0cd9f98e868196f3c54cb10bd26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd169f5af05e9ecf1c71d66a2278da2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abcb16aa2d4405ff4e4cfed5193ef8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2981a6da6309ec0ac87fabd336868e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db754387812bb961b45f512ed7aa8a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122d123b7eba6704abbe0b9f0373fac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0c2984d5426c05356da79cdfc7003548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482162515ad05ce35ba10014b62897549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364bc0f0e2b05c0b8a2df2d096b339f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194d2e4a1944035d4843f695498c936551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ec8a7a3c70653d80f89c44b4fe143552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ede38cedc9a0953058f6f89c5cbdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7812bd25fd0caba9b4c8dabff34c88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58864e4b33a1efb8bec49114487b8f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136866f9b9f9712981462257b54ab6eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba60ba1d809c47092dc925b6cb16392557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566c5a31b0da0488526492ca9748d66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54981c2f847a90d05cf815eebc0a87eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9da402beaa0c9fb1eece5aabf8b18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b22126281fbaff24d0a378b89472a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93089607b0781c152a8b948ddc70d57562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f0ee568cb14ba443c44b67507fa70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212f1da187b5d2047b3ce3c3086281d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e50f916e6bb5a4fb3d97235826f38565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbd533048d8ea794657641d1a00502566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475c5ada4aa50a57a525c84b45c5034567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b13d79be6ac2eb6a1cea27cef5af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a3fc45d09e0cab724a998e1d7e8a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede40cd249007764ea4ca5893fa7cae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e40eb43a618e4b57be37749be9ef5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e794ee891d8df2f9c889fcd11cfcaf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07ab9dc609f6c3be417c38d3e98c3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bf93f754f3c248bdae741c4605857574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0eded3bf3de4535891562e42f73fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81094a183af98f3a445df3610a0f2b3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123c54fe997c454b4303e3fa9fb6667577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339a77d411335ba2b249b2952a99065578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2930adc1c36200cf2d7d8bf7245dec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757b3d48d954aaec3a0e37ef245a357580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ba06d04cb7d95d03a0b1b8475d39e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56021e4c001a0dabf8ca6751242d8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835e35a276672ec267be46b3d428e21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71bf8395bd7b6a2f4bb7b599df5383584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0320b91f7fffd109525d90dab7e4a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53930ed13994298d4f39e927577e07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73ba0007074ccc6fa323649f728bd3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455a5503f9bcaf50cf580df45704af8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce0dff2e4f39fe34138448566faebb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ccb6645459854803cc892e932a9b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc833a263990b3222dfa8ca9c833d4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d72eb1d409998561f25d2f830549e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d75d5339ea879cd62026eb7f8dde4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431de2823fb3f7d574c797f64a1d9eae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0f2b23956ad0cf34ced9b27e41bf6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b84d4ba941a73cde6c48e8226d5bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24680090f8b0204af8a7f31e6e0bea16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d763697f18f31b47fcc7597236473598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134d012688c0b852f48b58771dc5d6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dcda4998754181b626ea37345c0e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73e74db48131a2df053b1026273ad2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc70a21c13b14b4f5c8c3261c8a0ec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8b4aa6d6ccc9f74e361adba5e0cd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a337f51cd77b3c02b2dc57019c78d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd2796585974dcb93a8510344b1056605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d479c5b08cfb3246556012c40751f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa3fdd9cb68a39123d33676601d4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06734e304784eec9990175df81bf82ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af4c212cbc7193713a06cea6e34fb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29313f0bb339625fa8f6bfbcc9c7c32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988676eb1a8003056e56c191aee7ee97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63205fc146a3e45c14f1677c02e426612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8378fbdb1e17880c5125c6df3507c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140bb145dab8bd4cdfdf7d401ae4bea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c51a2f8f00c0e06066e534f8652d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5742c52b1952cbc7bf49ee9c5775226616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35142205585926860bd161ac4f8f35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992844ea0adc8d3de7b07b746745c335618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46315efa4d35a3509892c0335d37fedb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cb92902217ad46d214db5e111fc37620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fa4e2ff3348c24e2c97ec2a94de36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087d22c5506a27c145ef34c5c39cb57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7fa5bade37df8e7789b727b1198df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24271658de232e346c52c1eb3b5d8ebd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12479c1e5827bb77280d5624ceae5a5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef9959cea1d847a96e488f08a834cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed967abe156497105cc775b2afc5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa773e399c8bcb89e7e88d639dc0c17628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80000074e2be4d414a970d41aca58072629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0906e61cc681eacca27512732c666a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5229413af4433a02da7f5afcc869b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a472fbcfe6e89691c0e1287665d34632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1204c1f10d72ecdcb669d3f608df4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54880b38dd9929ad5be310b68902bcf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a54940e093a1a32cc956581f738249635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bc2b29541d88c6070f1fa1dafe7c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e3e45bc5e8f812128d5fe3f45499d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692893132314002e6997e559dd01d02e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb235f4db1bb867072881a4ce7a6ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4efa31e8606841af4ef43c6efb416640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443019a9773fe9d1227671a0eaba7172641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8efbeb42cea14b258820ef1d9397b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51120a38c0cc2fd461c2e38e55c4fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec82e4db85e80ca9946c54dd89f603644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfdf11fd77c79e46874990c18671ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577fee4b4a474f2b3ae9d4d75ab3e37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04850502ae7bffcf07271f5cf1c9163647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54228fd854d67c36be420527708516f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0d9b717c068908cbdbe0a25cdf6c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6bb588f9da0428de1e2c36dbd7a7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd684134eb2ecdb8c42b44a9a816d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc443800ede82ffe75981eb20291d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30a69131d0ba89b5ab0f1d827b98ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694f1a470bc4bdb7071826ee26e8145654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f780b4fdee5f76034ea51631ff316655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1e5f335c3dfa63b2a646f103b5884656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60ee3b08afb13555fe52bd1bbb7ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222b41d53d266c7213c97ee662096e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed250795fe16103d131e050f2c1915a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd16a0c547825b7f5b443cab0ca2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8d368e6b00e0fcc5dd82b3157cdaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d742c447a2a1f34314a89d8c6c563ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710294d9ac041a71f9ae0c325dc960663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fca32fa9007fdd9e2bdc6a1c28a96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fa759859f5d3f46b4bf6ed61f0503665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497faf9010c9be283cc2db13743d42b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ef6d384d34f531fee7f8dfa5a9e8f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794b95f0edfad460d70056b48ed70af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7e3d1d1c3deb2b01ef8be0dde0e0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf8b00e07c4781a8044fea6239dce7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f29c058b1e071ce8ae6961ffbe54cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b46182b2fbd14ed70f3526ea12c68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aae7ab38fb0fe2473eb125d8053a70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89cd08e63d218a41d1e75c9353d4ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09fe3b9cccd9892acc475716dc2b38675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090f756d06a79180ac8bc44971ba817676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c36437bfeac341ead294234dd1473677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2335d15588315441eeca6b55a8cea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196b4abe1499be798e2519bf6fcd17d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc204911f9d3bfe09acd80bbb76127680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5777330c41f5425e849065d0d62107f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5467fbe5855188e261ba053476ed2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c98153911d3623d63cbf53446433dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469d7df723d66f1f675556e63207cbf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9a87c06003e87802d3a99e6892b4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8453fa20507f1cc2e602c4633b6d820686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0153cceb4a3e89f2a2f32cbd63b740687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f839227a9c6a170761e6909fdb0c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b24ffbb570240a2c962e7089b6b65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0cdea325d4639d4ccfce4b0e2e9ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469979a931f2dfee40ef8f5e576ef630691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53209fc033d3062266431e9fb14f725692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd32754589dc14fc97a54c0ecd8cef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c3bf2b392fc1a77f9c63cee598425694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc76524dc2cfcf7566d3a30ac70b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa4222abe31517991c727c6597c7e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0095f608fb95f31929bfae8043859c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffb96d628995b41c66dbe88f3c367d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d7b6003d531f7ac2e2ce3fe545b9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02671d9b6f0764d8e6894831b05fe93e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9490dbe60983c9d22dc490d37865b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199ead456857e9089b20e01822569a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89c9be3847a590a865cf6933164d0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f3997ee1c8b891e6a4b395fa8ce24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cc431f33489b7f993f5b5f815138e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c464364d0417ac7d5e7bbbd98e70e3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6427c0a1ff8cf1e1df31264c81849707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77027dd3296304d40073b3f8ad01437a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d2c9934050d6c83dcdfc07dc42668709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a559dfbfff47393d94e257912bf20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e60198ea83e0c0144d6df727849ed7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de643b88d852cd6611d9682073f182d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63e9c059fc39e4ae40b9441b1eb55b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f1d4e5aacc442ee69f2a37ba15a29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7ac1c3d3500a9cf0d052fea4abf22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d3bd27fdbfc84a144dc27717ad700716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02bdc175cf5d35c500b748ba977c9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad142b60f02845bffc696eaa3004e8d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95c5d7e38ae11e052fa141b1d6953e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55191d909dc0451991014c355e63b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca2935baa3ba16ea0e1e8573780fba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0f5b4a1b42eb9c280a456bac72ad0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff83a6e2a8adb8855edd18fcd15f3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d232a763ba1d83cf09809dacac1d08e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160599efe2601ef910f9b321e0f7e7b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fde7025b736cec91a9985333dec0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cd8f934c5d39850dc7080abacd1b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca61d5c50116e4b90791143ea6a3e61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a68c9ab50086c297b99e586054162729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8508ae7e016b351baedcdc36d8afc31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cf7fae3171e597bc6f54d8db365f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba89657ed914d44640133318623ecb732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33933aa0f8369bea1e55d271d983942b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0c724e3e0374d8c9535caa8e6456e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c82219e4fc83b5e752d88539f2f1643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a14ddf6311c0dca0b5ab0b876dae674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd51fd688ee7d267651bf80548319685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e77b83a3e9591556a11b43f0bfd3196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a7d3b38a22e33791cc39264bc1d787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d2742120479e289c32114f9071c8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605b1d44653c8e732aac095b13d722e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802284021ab9880b2ca0ddae1c8fbea710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535291ec402e4a873af62eec7e373b6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac441b09e4fa22e8c982800e2c7e7b1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447101852b1f93440cea09334513348313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727a2a6862752e2b9a67c3e2d48cd3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54cc8e9320de6eeba404e6bb19343015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc48e7b14e041ced67ca43331a8f4ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976a63b52becc731a6d43ec4cc944a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d9db179c430319d41a33390bf069d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526af6f338ae24e25d4255150bc7eab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee70105ad9e246f88f26c311d0cc4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1736eba8a55dc5f69f0cf870bc68f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa42d3c4de892bb7383ac6a227540cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2f947d60cfe97d674b0a12495f07b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ff87497cdad87214938336d222cda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce5e3f876e9ad35fafaa67c4db200125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b36cb90d14f8d254c0824893c653726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917b04e0c8c0410d10a3d0935d9732127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3758b106d1d1803f5ffd65873f69e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefc80985bd239c0e1494f3ca519f4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545bb0fe4ef6294fe3c581b10a13c7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7c2890f63a200c0911f3b433744eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225bb07773a1e5cc4222ac76d4e625432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52429f6d55fbaae2c7dba9e948a62c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109d911e33a02dcf8ba9100f29ae6d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726fc3d067b3b368e2fccc849eb9d5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01085e2960b278b6cebcec6124ba1536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cff1036b5dd14a397484eba3ba17c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114adf9af8410f7269f75662182f77038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671895a5fc70202fca22809863ff513f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f87e61730e5e29e2f066c947af88840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5ecd99723a1bf598a442b8ab6b1e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2976e93998087a92891acf7a86ff85342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6f8ca73dcb6a334ad3a997d65daff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ddc031b742c1cfec682a3955c65644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e1afb01238ae846448a2f5677c9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39ff866c58da7f499c66b5b58e76ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e76a911b19a67ed0be5954c2f525ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4829d165efea51f5e1e597bf4202ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6202b6f1fc1451287d742e74a321bdb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddff22b4e6217ee6b2ecbeab0eed8a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecc8be1da443f5ab45c00931c994a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006b8e1361d0d05def2220d412a51e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db4264ab91828aa6dcdf59a88af8bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ce93cefed69a403bfd1d53728d22d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8cb22e119a1ce73259676a9f85afe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86e8d852c940d6ee56dcb53004b37d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e43fde3c2c8cd2262efec69f650b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3d797e34deb280ce8053763cf455758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d96ee36788f3b2ad6ea26b30f0ca459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babd374897885dbbd445306289b9c9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20651fcb8a24731f9883f0a98134b2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5f0a81da16d867c7e5823f3f36b5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92471e937cb35e791f15b90b22337063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61888823ad31e49c5264ad60cdf031aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b0f74527c4d73f40feb5c3a10955d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b94678fd9d41c09a07d52b1ee5af1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222372e93a53ea1934853adce79fd90f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da062a5b2bc022bf9bdf2bd3b102417568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b53a9cf2f89822d4217aeecb18be1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47656d50f2b7184134bc6fa67a76fcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c77df7657ac5036f21f08d6a616e4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bbec2edc6eef67f88d654e53fb69572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50194f33f60fb7f5e98f33a2dfb07b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978999829d12ae75cb74f660455ad4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053703e58b77084c616d17d7e08e6ff875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753f874f605de1ba8def71f23c0ae6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f50137a423e634ad9d206eb8e00cf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875badbb806017afc1032be42542e4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fdbb10a042401eb3a56a219c02efa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62570cc3abc06f25ef2b1064b954ec2380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2703e21c72a91aee40464da731ed981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8e02b9cbaefd8a20abc4ff76f55ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30079312ec2769dda3f859c519cbb4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f2b08f160c003de3aefe7c5ea847984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6942b594629bbeca09182b4af29ac8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ea573d1346300a0d58cad826a21fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b04d8bda4fe5a06ae63dbf69ac4b7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd89383f4d776a2621b2a5d94c390388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3228ecd7eb781a1b53a9bf376415689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8443203a65ef91cf7bd010b2de8a5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e33023c76a3d20f652170f1173e53391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01219cb563e0da55582902c3d46ab9e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f444cb29f4e6f8ac2a1e9dc3dc57f4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2445cefe34df98ccbaab406af6edfa094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca5050c9d37f351a180dbbbdb926c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557d2338c70e659eec4b29ada5bbcbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe98e213d6bc221226e1754ea2df0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a0de6f4c4e4d0b376e91aaab1af7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3101f90220c2195b665b18cdbc75899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd9a1c29613fbaeeb47d3097851822100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26cf95f0218c8736e97c8630b7dbee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709b5bbc049d14b2f1cb32d736971aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d78deb3c61c3b710b2409d9f312a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989814ed0f41c7410e612b501bdce90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27274d52b528af863603ae105cc1a20b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97550faa8fdb6e79ac6cf88fd532eb96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd0c2ffa8b50bf1b834c76049dd7ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fe956b21da28b9a0d3df1a264df66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98092e3aa0dcecd03a9094db429095ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac7d35d62fbff01b3a0781f8facaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c4a030541a950bcdd34d566dbd404111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75cdab812ac1076e375eb21fa321fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5ff333d18c7cd4ccab1fadea7a62a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb01da656e7b3f4d01159de194e63a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376b886965f3e83a0e81e03ecfb1052115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cffbc1a516695f1059a2696a3224d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8faa08804bc04fe3733816fcfba15e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc022ae545ee089f929ee6ea6b30c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccc8cc9bd9d03715ff7c84f3833d54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec6ced1af016ca807365093745a5fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fafaff5e9bb69c02fef4b7de228bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad267695dd405049b82d9446995c75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4a956d6e079e43eabf02c8a2a6fcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ca8c80dd1374c75a797c2ad20b22f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42ce443f415cc70f4f1c2a0a24cd95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48502d8111f437b1ea9d86479c889f11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26ecbafedf55a19ebcd4d7e636949f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c830afba6ba556bbc5c79b7ee5053c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17c27705fd30bd2e069bce312da45b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af83424c347e25eed34b60404a3b684130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3ce5ce302ba0288dd29c19a8e64e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82970e76541303cef96d9d4b9e29b854132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed242f98a64e29656117ec882314f58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b36b12c02fa42f3271dc2905d2e5b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad21a0bb6f193dd54ef82a9d102e86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7f857e60deb7ed2d0de1f8b967729136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfd4d7905c1cb6f5fd3ea77e75cdfe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dd0cc42b6bed8df7f79e5a9a1536e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f92d030c84eb61d898e405ca43a870139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53bf63fad15aba369dac51f404a224140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2ac36ba654f57844625e3b3cf178d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f790ae0ccf57718b750f7028a4686c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f489289c7965ef9f32edf68cbfd0afa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a269105c0f7f63ca37c3eec46141740144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a314f3753f80484be2a64f0df83ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b63f74661fe004f291f1f9dd24c2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0982499eaa0b46bed44bce8c16d5ebf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0270b2368940fef1fd822cda993bad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a2c806a8924767edce3f024440b7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84ac160ccd137a236e94f220073313150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9369e298963b19a914221afa8f7e46d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5c58bc07e5ee46ae6d8ce215a93c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789043cb2debcbcc560e7bb5711e3fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e023aa39955ee2a0d31102c51e0641154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8fabbc8f0b0f9f833413392095e81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eaa57f3028dcc9b8923b9592de8f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadb6c11937062ce1e1577f3a534610157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb645b9d4d582244a8f7b90996c8a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368ae4d0c97b7c2d5dd078ecc6e4b63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911e9fd7a22d0c3f29c49f44a2bb6e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514300f55e4012a8450a8097921ab1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c246bd750c33392d8bf0843711b665d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7472e5ee4ea8746adea3d65224b0f16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3f6d187f9c61a47eaf8dbb7614381164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec1cb37b16849f269c1106ada3fe79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac7a9125a60eb4bf5799976f8b79b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd211e7098bbcadcec5c6943c376ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b519705dcfbbd3cdd06b5e0429dbdb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1d41b909559bd7f4fb8f0c0a513a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10248fd7159e82bf370db61ac0e790170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28318c7701c7cf9461dd20170e0227d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0794e19c4e36f3c1c0a7b24b7b97d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d43f4b7b6def2e48623f740353323173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fd3447fc1b3b3391a4db8926d072f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe93076b589aa278089b92faa1ff21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d0bce3aaeb5e8f0acebfcac27f51c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e240701ed5a929bae2121cc4430aa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229a0c3c38ce8b3ca285cdbf27065ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c7c5cd34af628eab2b94336ccf162179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d20ba9c9f600e70186e33499f144d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688235aa139b2c27798f448e8ca58ab6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e12e7f9c3957af9403d45b1e4f53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78decc69ce36c834e47dafb403b4c00a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd006ea669510d93494efa2da3d6b5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81b03f9e9026410b9cc480f8505e33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf5da251500f4e3e705127c51de790186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bec318343ba6deef6084362bd21d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef3f7217a646b362034924eea33b6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e175e254740f2636f9d32f9b87973189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364b61decee691649ce7b69b17b7119190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b652fc6979d873565be86a7742580e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674119662ae310b6b6a1d1e085caa42b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef355058af99b3ebe2394d1f3fc2a38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c107c11bb5e8372eb864f56047e0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015ac68dd6ec102e7c87e9e1fe533a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9a441a0359bf62924bc4731b74958196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d2dc0174c996b180412127c7b5f0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6772c1d234d15074c33cafa1a7c37c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760ae81a36391a1c10848cbe6e2b7ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229eff6b3aae3df22aeeafad35fb3cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0e1cee28aa8eb524f9e4e7c15c2a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade99f45cfc713506c9cc4571ced414a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329ef1dc53cce0450e97ad4324ea6aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b20548fad604fd77e5d36b836a27c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151ac23c2875cac0e6e67404680c6e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0f98cc2ebab741becbdf571fd57b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8c98850860f693b72dd8e162e4e60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248da1348b24a1c66d10d4381aa7996208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38510b02b54cd5cb9fd43e5bec631a76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c8da3ef55d9fc8c6ab8e2ec3eaf57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91395bfcc125378498c98f0d19082dc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8405274791fb118bb0d96c0a321e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28336b8ed27e0a9f5d3bdc9aaa979650213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3426a119073720f4b212698e98648214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88f1c6916cd4ccf982f9043b603ef6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f05fd50b0f8d1d27012c2ac33c91e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2d23f8e2621a8d4d73f599de061b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6b9038b7795d24245d72b24ac39eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c15c5e67dbe5e8cd69c5836eab059219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b4cb14f5f9646197333723cd8a4dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b866c198f01b652149803de53829453221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551fb9547d906ef26ee8ef09598705c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f96ca73e4fac4e44c5125a2098cb83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ec66c089324d0c3d79eda5f91d839224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c9d402e77cdca1ed41c376af1ae7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966553b488fbb5a0826a3474deef3d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bee75fea6766c2ff58b388bf708adf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf3100510f40c078021d04dd673da6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d32a8db0d6a48014561fb8b7a86755229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e53368ed98ac9ea624d2eae41c2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0f20813ad4e8258ac123cbbebff93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3e2d16be113bab0dc14b247190ecf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba23d07a7df2e5ae3eb6708a27fd1e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa078a5bb850e979981b32ab74d6ba5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62e0ead931a29d494a6082486931dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dabc529f12d297d4bf68e60e33be3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fb3397e420416855b8b5a85d1ba82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec58529f4c181456a90c8e7d783d97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2883290948181e24c6f8508a8441417239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151954489314f3752d2ed264fe85bd6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be039704566353781b5f3ab6a6c152e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e0fc92a22f4886c1b91c999f40ee0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dab5d44e835e864dfe76430b1a9b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ac3909b24d431ce21095ee3038996244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda6157fc3ea06697a3261b9515cb5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2e11f48e49f042033691587fccf5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7df7c519ac77e50e7bf984fbf3314247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3afc77c598fb51f2d7139104964e29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba080d1260e6460f485e00fc5aaf773249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1362ccbb2b33bc92919d57d2c19a83e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faa857e8a6f1e8942e725793c24445251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8a7cfc92a80780945a48403b04794252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833d69e1d050a74daa7a7281989b274253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d58f10c9f2404ddfd0d7e8941ffc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10fc19320ae4259448e5cbdfd2f894255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d82c1b2b820ce65fd9ec4c34c9660256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b3827faf86d85743210375db862c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466afbd4e240b70904e04a552c04b10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5ab92dcd699bfcd35113f31e6f14f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22d2810415bba6fea303a5adf4f5bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb42c3001f2a120352fc62089701d15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975df8d12ddab7e667d79c1e882d03c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcea78ffeb5e8c46366ebe5d51077d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22394d97df518d61967d2170c6b6b5bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d13ba7dcd3b8709787aa710ce82fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa2387422f01fc8725f2540e61aaf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b272419729fa2f1bd1e8c6956da5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b0c7e27312b40913a792053849133268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb92571eb16e74a3deb3aa65df7dc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58072d075b64bae75715a0c3f1c1a019270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b2e0f5a2f9fd0aae53bcc35ff7c5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43023cc462164ca70b6285db6170c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454da37a30769d3280bebf9f8c8abfd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5032dd8a5ba566305e81035cf91ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163f6b93cc90b4180929a08c1c8e900275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56d690dd00d8ea9957c932ae375172276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565a1553f97e4113c7acef15b0e20fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33bebe73afb4fe0dd1637c15d121fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0720cfd29f42431e6787d94a5ffae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c24d2d0bf2a104dc1c803ca7bd1e56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a453c6438e3b7a6b374d1db0b292d05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcd29c70d694c7c445ad32c16a08f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecc528813de499399b65ff3fc7ce67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c42a07f5bc8632fc81f1cca474cc29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baf74a459edddfd828c7842ae22f12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0dff83042c5437e235f58656898ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838bcce80df452037813a1f792802a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc00b71a31dbbc85c46b513878562c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f9a4257dbb069d7c4e28404f0f379289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20975234c2931c94562171db3666ebd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662f86e16b4e2a4d5ec08ea80ab57d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09991f63fed9c5a71765fa7dbf4eda79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175c71afb5f7627928a9f3c4cf368c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc123d28cc3fc5e883724873c529e18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9f67fd015f518363b5cb727aa68eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9df7d79626f8e7269150813e8dc9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771a887f7c61124abc707333dd8644c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20957c3a2737192708cc03f232d0a5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7e88e0d43a525eabe10aa1f58a12c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb718b4798739739b8ed516d66570275300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed0c575a2ff399ffb07a2adae5b916301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d162aa353b051c208cabcf6ba37708302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17831489ee2f825ddb8c83a1bcd640e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30807670979c4796d01cde69cab0505304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf4256fa9e1da00388369046e17e2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eee5a2f1417893745d9d327ad2917306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f961e8d2bb8684865e0f35aaf7d158307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136ea15e44039eec3229833afb94150308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dabca28930c3828476e386a605238309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c337bb182eddcd20b0dda82e8f0e0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220420a57931f9d4af51c061611b655311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5365cd86a1c1c6fa93cee6686cbfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa5007cbff4cef37b111a8f0579b57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21280124fe9eaee0d5ffafc8ede813314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4219d6ac70aab410d150c715bb6b5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a593da541d23a8e943b63505e8dcd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48277b1faa51c3a1738dcd9ece0f0f95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1ef86b574abffd181d98f8a4eb477318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86163c27902e047db9e4d0c7c1c90b09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cd415a83b56c37f2786e5f3caaf56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6503fc36580472a5c9d44c8145cc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee10ecd5f091dc9f78234c651c12dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076aad4f5ff50ea19ea54494f3012ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29ae81c1e899269908b56bc66c2883324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce23ff2fcf5053dbdf516f6bcbface325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b7d9607bc146fe9b9f1dde9342ecd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffbc3339bcb6df309438ab79b7cc1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b96bb21e42a0af2086a888698c3d0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be6517c6cbe1dec6cf1bff45b783ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5084d82bb31ebba9f70b41eab61c6bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbbce8056401c8df56643f4ad3a611331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491730c8e3156ce140fb278f025ae7f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e812983a3a161ea5ec778b28d71f687333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0af0dc0b223674aa2642464d0f132334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f791d47277fcdd82c0a48273bf91bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316a8805cd51bd58b94b15d71f6886e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da2911e13bf45e3bd80ae252df99fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fb5e2696b0b3faf643db97974d037338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6cd2479385829977b817c04f61504339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176a30bc7d17ca72acd9ffe9e48df74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247a4759a4827ef932222f8ab287496341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fe4fb070901d690b0609662a58e4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f362f18a4967b2ad59f894e31a69f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaaf02e20ea03c4bbf916be10488759344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1350365e1bd52a974aedca9988483f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5be24c26dec4dc96894c21155d01c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767573edfc79da68192c9578414d4236347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f09929330ddd7687cce700cdbe393348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22256732163c48d69993cd5a1ca923ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4c83c5727522812fdc0b2cd591e59350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f270c71ed6f6131a797ef3efe1773d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a654ded18dac7e9a1129d56822fcc90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80effa873f5c00e4535b73100177bc9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734630cc3afa3cbfee5e8b957c135c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe8252f8c8c830fca93c7919774aa4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef735b4a3a48eace4e0f34b5f4559b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4877ecb29be185f2cdb9e7914cc843e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47655fdceec97820f8cc2678743cd449358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917de83ad4f851d27cdf9ef58de4f58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf1a3531784228ca4dc9bbd41a31e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623902009335efc1f97044bb9e9ac81361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8588a48cd2fd7b17a69e82bf164dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb29ae3e5512b43ca1ebee529fbb68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de14a34ec1c1b2ee92af1545d75ff4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0c81d9c6b31663ed380e2d7c06683365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb8b063d4d27d6bfd6e4ebbb60f3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e35b1a5feac3dd9b3ae6c2b269750a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6471459835829844715b0d96f1fe29b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4540d7f29cbd8eccec5bc70a790d6e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafcc2ffc27dd267d61ea6e44a6b3e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d90ae014bdf1cea19c9f1de17147b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b436d828f8a005dc489a2e0120aa38f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec1896a8c6b847e84e33831af6d3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca495c5620ce5300396f0040d57e68d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a949b4248453b84a6e113014b358f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6b43eaf00756ef5c2cc3305acbfd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394951e81da95b7a8d8a2337fce47de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67eb401c5bfb3a1202d5f9e7b4165f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41b397c48c8339b950f590811c49fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1507af574eeae7b647f1f234c3b1929380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c359510c217b21d70b47faf2a5da7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a32996acb51a4f34015410e36a20d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98332691ee3ee75e332bd499c8502a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd06215ae6aff923e2fdf7ca6e9aa7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebbb75edad751b476521b2d5e598b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367740b281c4951e1c4b7dc15e9870ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021bdaef0b1d55129019c316fe0fb63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62c23055b7d2c1527f426ceef66d0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9d6970884034825585dc35dc3063f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf6642ba754d801a30cb38ba713f58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ff4f1a5f6dd1ee685c7c06ac3d851391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6be95f7c54233a3d1324d81ce4fc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84091060320106e2266ddd92d9ae11e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b5b0a93efdd02c87699cb0f4e75c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3f2e088d4fde7ded2b261c6d734d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195af28714e0a7972d00eccf2e7d089396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822adf194d0a3644fd1fe77b69f35e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644b0eddf3939623331ef2b84cc07c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6b2e10dfc13254231c08ceef37aa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba65de5b764eedd3df75fa07614109400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db32027dad83f9c40aab9b438d5390401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40330d480a236db6c13a83c608153f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd763017890335801be8112f08ceef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808277f315f78d188e2dd46c04bc1f4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fea27181bc5488a90286fbbfe2ef48405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2306ebf3cafa9465089d7afb17cd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737a9ac9999a9ae38561eafa4166ea5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f4d5e0cc9832b25a7c385b52ac330408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f2184035ba558bb24bb8bf0779fdc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3edcb0fbee4819463ddc36a0601654410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394c654751d9bda66ce664f0660244e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8db942ba7d1768ade7eede352077e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0303422d2aa9dd7d59e8fb615be59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea13cd1c75b2b9c431964d113c6a9a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046252ddfa7d7f10fd753c74b53f2363415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71744d7add5555859ebe1c1a8f489488416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287d37fdd2947a54d330bdc8706c6b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b3186cc4ac70602d8ff60ee20fefa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684848760c6c86a1557b5495a2401512419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8a72f51ffa467fb77480b202f506420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898204ca3bef51584b347227004f5b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0edbf2879c8889085d780071a23853422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66966a6151186496039102de124d88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c70ebeda071ee18469badd044b4ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67ea9aac83bf4f5873d880753f89a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5b282ed51554fcda570de9f9164be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44de67ede8c1d2018cf74a6e32770ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90e4cc2c48468640b93bacca7c88d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1894b7024416734d0f9fae27ebc797429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b550d21e42d172c1b167760acad45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6004520d17e5fdc9f9fb20a99ea06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499ef699bd54efcfa1395cd9549a3f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f83624a329e3a1ed00eeb18b9c8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3363dd8ff6027665b94b87b669b2b98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee618190edbc1ffd66b285aa9c8a849435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce69e8f11ecb853eb6d9115abfef87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5c05bd0e3ef13e234e1d948544557437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915081f6df2751327441798a3862808d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d398805f12fb91edf8c7fbb81b91edf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccdc9567e7e2da74fdec2e3146c60d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc92f4c24ff35aa57167de9ca640ed3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb73e825f8f32031ec9138192590586442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c619109802da57cc0437a3a5a6a361443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b6e50eb0094b0bcf52f1bc4413ae2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57020ce9d3302a18d874bb00ac02302f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87efb2bc77abca0abb8ff2b57924b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392694826b7e19da56818f5fb6aaeb63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf9cfbe6b4bd4ad7b39e561fbaa1e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68932bef560d2596fd3de4fefe8a9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b2c04fe74fb0e7c44287a2d2a237c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67642a021e5b09c22dcf5ee20b20b5e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e57413e4439760d99f0edaeb4b9c94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e53de746a1d9e985ef38ff19e4139453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787808ee67bc80d704ffd0db5758ab0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fce93db81357bb1e05fd83fa4377d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbc8c1216e2676a8e0f3f83d63e367456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb079bc8cfb10f74c521ee75e7adaa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dd31c80ee77ca195486c80d89ae97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e843ab3b4904503d58800ef9fb923b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931f89dca1435f08ed051a92f831a51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98389bb3f12e988c263949bdbdc3bd6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197910fe9a648252d8c79880b0842bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dab24e30528308a4598f1cf2fe0d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a080db2a8e715a9704dd9b05eb165464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74768599cf8dc0a5c35b8c5ad079afca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbdda10cb62c941694bc37b2fb53f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd0ca7119392f81108887e7aaea894467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca393a74abbae7ab898554bfb69305e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa2fa96f780949dc56260e342cb2ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc10ecdb7d7794947b3146bdfc79db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af527d1637fd10c280cc1d1aa8af9e92471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f5aaf49912da93a5551d9eaec1b6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc22e61d71d471aa82afdf333cdf9ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e26f8c52b68aaaeb506870fa1f24d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc796ba1853ca98cc3d877bdff6ae78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e41d3dc5af2b02cc9850413ba75c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603940a8f7fbfcf9234de5b46e9cd54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1ae17346cb9152a4bc01cd7c4828d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7176e116a37b1e3ee4e17ef34fc875479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0b1a7b4e7aaceac1f17d313b14f34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddfada7f2a08592c802fd6cbd34918481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161d55ba4db125113e8549e827902df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce547e0af4ae7e7e60d62b0c1d95b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e8bf4ed03a2ed9c4dd02d5a713fd8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd541791d7dfeb2560e6a9f4f7115f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee09f2a9794e8a2c5c495cdf5f05d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38264ad4dea2c9e3e00e4f411c997c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754d8686f275d840aa8f3b55a003a29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44f35f88c62d288246d61d9c4f9b1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e426312ab2a37b8129898dde3b0b174490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbdd47f00633c21b8eee899487f661491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f221eaf32b68cf3e8940ed39d9e6379492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48d7baa57133ee3b37fc96e24813d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53088342271156d389f8c605007d63e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd82006efdeaae121a97316c8c232ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2d967ec9c4e4cb564cd7ae3b95df8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8189e52145e5f15c9557c97d5bc7bf3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3256c12e4a34c948c9e7e7529678b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc83f192f883f197e1a64b3e0818c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44868211cc8cf82cdecf3ba7b748d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604de741d36ff3a7c46126f65525684501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b605c89f4eb029bc3466f38d92f2112502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680859296e0ade530c3a1a4f5b6989fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8854e468c80af247aab69817d419b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2682e7b666d10c691fc6798337f46ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5a4eb9b6467b7a88853828b5aa187506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9fdf3660396f6880304eb1b2f6676507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b37585221a3b9bad17534d2d7b1e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab40e061addac53ae1d33406df6315509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71a8aa39be29a152d1b46133e4d04b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd89dd19fd573183d2213ad617fe9b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bb4aaeb4b10647c4caeebbae9f8b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d75deed84484749bcc75aae66f3635513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145c651c63686c18bef6f74f43b7f8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11560bd3337e303cbb9ba770c65ce46c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4457cd58b1b8f55f225111a92f8ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c88d52a2483f4cf97af3518819037517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb8c2bf45a40f6fbabfa55c121bffb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb42e642762375ead04f6b99ed5260519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd2b38d4c140d07140bcca438a3968520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0d83fa2436b1fc9fb142a221dbfcc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c0ad4360a28ec899199cc94cef711522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b835188995dcfc2c527163917ce861523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f838834043570e656522ebd68fb5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e1e289606e7e8c1bc6d618d169919525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821979ef343bd9fb54ca595ea5e1a1a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501d12c188dfd25335df11a1ea18609527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4188dc7a0d45f8824b2db9b693eb6d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d231e29b9c92bb62c571a16c403ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a1cce432e859fd731237a1f5cea9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6167474078160c7e0ee3867613e557a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac044253b51065e6d56d0ffa65293362532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718700577c11735e78f5ea2e75756780533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fce46e48103bc5e190e05259d37bd5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c1f0978de77664760ebabdfa18ca3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be512e68a50c7b26e7cf937918ac53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988996cb3f1a16765b6cdc4f19e33cea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d2d73665dd005fd4040e26600de5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c3df509027029e765a3444bdabaf5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff41be988cc57a0cf5565cd884bbefe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1522e6263060587511647d0d4fa266f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee552967b5e3ee883dd3bc6c6432d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b9eb94fb312e11d0505b459dd3662543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99d23e9df664c7fadda7acd6a5dc29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92c50a568828649c505f444f6bad22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89aeb08e2ef658864aff684ae2489e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfdbfd62f9e4d7d4c14b83fd2fec1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb4cdfa2b917ccf0a05516fa89bc38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2ce91c8d035b032ad58db55eef2c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4b9cda6e535ea4f581bbe5169b543550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6879097491e1596a5dc0c6d82408da0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e03ddaccc17c8fdfc1ed26dd2b228552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd869b387c45d18f8189c35bec96fe5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e043ce16358065cbee0eb9dda47643554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f657c72d9f9aaf1d0414f3f5aec03c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fc9e2cd23c18c794ddd4dffcecc3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522199252172a3a341a9b92945e0c19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e462245f9030cfa7ab8464270a154558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435f850bfa97be93f255b702dc748f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a9ec426c39fe1ef9b9dc6b1a9dbc8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f226d993a4414d4e494126d29d57474561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507395b025353b972af8a5a127ad335562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3465213ecebe16a0a44b2d6a499373563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cbd3842ca820a9e8bdb1fe2404f4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa97303fd0b52e63916c5e70fc296ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca1b06801c06298cc93108923a0fb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094163e55b54f775c999c4df0dd3b92d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5977b6c6d6f0dca0e0bc3fe9df84c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ed3f265bb821f40996f4428e39915569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768cee94599f05336327bb33bf3fc5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeade2e7e3a4e6bf1a2cc693ee6e1e67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404762cca269876036b2e9c2a033c1b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b907833b7ed287ea545615eec408dbb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd873a7da00a61e2d252bf432384bd76574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045b7c106f6a71787b2d15ffbee4ca9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552d996f353e6a7d77d43c5c08656eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad1a8d2d8b45f71e178aa87faad976577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab30261be1dbd06deb07d10d22bac71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016de391153b6772e7bb05108bcfb60c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e337b726a30864da724ef8dfc12183d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f0d333e8cb52d1f7723da508f5082581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c501efed07f9c879a9e0d601b5ee27b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1f5106c40d3a6ab080c08e969fa07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04091ebdc8a42524afd4a301b78916a7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ede14536bb2f8bcdd6587d31f65971585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a2fa7ce03e5bd4c100fb1901c0dec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40736e5de680aa20d83ad783b9a8ec9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e002e238af08973adc2b908f93c7f86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64090675cf71a3b6631133a2f08318589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bb5663f4805f9f778d90ad68ad9ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fa937907490eb5624a04c81fc5111591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7c9bc06d8943e3811d9a742a8f3fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17694a42d276bcff4fd710dd1e1c40ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd3e0472f235baf0470519cbb13984594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afe171d7f218f50ba5b8c0b56105ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4297a4aacb6825be7ce214ce152d25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35e49ce44e98c85c7fd97bb6728740597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6801c12c2ed97e347ced9a62ad15f28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb96a0ab09ce06a15d4953b319f168e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567009b7204ebfbd271f50788343d3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1a3b180deadfc16362578956b9b01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a79c910181fb4e9e70d3ee376a1e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87ff1e00d7f18c48a04c7af441b1b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba87a49ebc1fe523c2c374006b4b10e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5f17513d37b6dc17fd2bdba89118f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea489e73731ac1969822c8ff97683a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341ecc1269cd47ce111bc12a7b6f480607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec6fcc374b3bc0c846a287467b9752608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37716965e0e6f42120747a433cd0a964609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154d87b485ed8dbb316ebf7043ca09b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9cebe22b6f72793538b1dfa7373c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5511514b0bdde4881345173c6e2274612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dfb4b8ecbae7dcd814d648ccf4dc3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189382a80cf50059a18d2520c7fa82e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd8c36d96821aca0b75251335bb2f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a2b0a75f5f01eb19cc7101870819616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c12373ebe58743aa7b34a65848622617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5a84c414368894641c17d1f482450618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc448927d0e3d7a68c98e0b778000b2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd739575be8f7f181ce08e23a44bdabd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe885c13d4a5152fc3dcad5ab08711621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155569f29c61eaf00ff02e4949f1ecb7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d86d3e9a868b09623662d3ce9505c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737180763d4d1112c7dab094210525e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d007edc8a4262e184c72ca59bcb52f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba95ca780eb963276725ad03a5543626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ad2744bf51522b6baafae0c66bb26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaa8bb945640920a48d78f69cd092b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5240af825b982b83fed1a984f740edf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44931f9cf7910a6951eddb9a723abbbf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bd21a8e306765d0967a4543597d8f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753080991a78bdcaeb036c06d7175f57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef35618d7ce7cee241277e8a2c60963633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc636c2be4db30dd852eed3dc22cb7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846faeb56e08b8516e986087f8d24a8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daab907780455b429f60642c0f15f22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec6eb2c7794097240dff0be80cb1f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927afe8f0f71c0c12ad60cf92383491638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443e1a1ec223b2a944eb78e4693f452639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197bc79da86b24c5001a108bd1c2262640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2a2708edb16168822c823fa4f7463641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa62e928164f148a584ae3abfeeccac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32027c80cbdc974e95c5f3dea51bb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b353a7521fb19c4a75df10745fb2c34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec510816869c13ed0e9df25a772f10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c1d107e2124a749c8ae46ccd1b0ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c7f5a736d3c5a14c612d1c335d1ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6001626da9532706cc7d1803306e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f035d5a4f1f90f211f8e86db3f50d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50516cd432742239779a36aa18fd9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819fe3abb66563adc03a44aa9eba817651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd01c6abb5da8fbd85ed60751c1183652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3388777a963b952dffb206bba1637653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176aff9ad1ecb7836e85f550efcf582654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cde64e735c8391386fedbe2133e5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70535715e7d2f11d40a81b09c1191043656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4646741e17991bb9c0dea68b8363e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67a2bea8c11fa63a1718b410458c27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6123b8b5d4443513df9e8c8747544659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6871fd65dc337d320c24d0199caab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d76c2a2a0a2da978f4325eea420b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9936191fc01690d439ced4a7c7c5be8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d452e4537f754fe1987f67de12c0b16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086fd74c2a6fd067981db16acee39ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59718eb4b3cf7cbd3d7e298695e9ef3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eae810bff92529f91bdccfa9385246666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208b265825c1bd412c996feb6773c4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264da8d1710eff9b9ca619e1e2eae0d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de96d687205d26d3ebf55e81908831669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dc97d2727e41c7cd2e2d0b5789f87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed129061161aca8bfa0856f86e41dd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0483e3a2fdf78a81194bd4f1f9afd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e1f174b99474e1863f391ae7e6724673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f761fc59f99abd4ea7a733863538370674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010f2a70a290d90510dcb0974d6ba3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3810f1b3833864e8654ab1984748386676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab83a594e4f3ef8025e447f3bcfc62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18205d220f316b4555fc22ec7bca91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234bd332d381bb6010f8f0f39037ebd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12e4587054ce896204e3fe8e4fb40e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>