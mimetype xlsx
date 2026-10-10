--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6835364d1e7efc2f53954745bbdeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ae937113161cace77042c9f099edc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9beef1a9e1c174ed038a946f321123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31ba86feefee1771dd7da94104c1594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc702c2df540467266857dd2770acf535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea8897a894ecd04c416d51065d4bfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84cbe0d35baa859c6c388c884d19657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d2281bf8ccbcced1223e0300438098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac3ea0a1feed1ddc9400b5f1e227c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97463a77094c39cae53e7d1982376410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40acb3cc3b47b03902e002e8bb32fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba13b82168d7a934f29439191004fef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fb15818e99e28b32a37903dceed9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaabd6fef23735b89de343ae1b156014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7b07c083e72989b2ec639c0d2e8a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78813261209e416561b9d9cabd8adb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d57610536e45aa30d5eb6528192c9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb6c88cfe0648a0cdf5bbe4d55eb2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17d017e95a3bc8c79f24d842854dc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc9036f7b3b2099c9881d2f72167cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09c6fa949287b2b78903f1dc2a093821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a0311dbe1c6d6f6389aa72daa6ca622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f7dd51956c5f3e8e552f7959aa87923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427ab44c832e10dc886b59daee2733924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995afad4eeef248290e1dc6826823fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81652e1298fa303796597e7abccb3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de01437eec74c616cb07f33b4bf5c6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd853c32aca787dda7b02cf9e54434e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efff22d749a28807143ca9c30ed709329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe732ec9a2e0b9ed54ea91d5e844c7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5485fcc4a2979f06336ec37c3ffb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6730590b58319d5826ca9ed785e8f1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a347861b1f988277fe13f1fcf81933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c657200d56c294715887568d60e0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59378324f73b6b7e31352a225f154f1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae32f06dcd4e1c4b80fd762b606c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7d85e799e6a76882bc5a3c0e597bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34669c82d3ba3ce94d0111f7d4c4e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2041f7ecd7e9b7423e7ed054bfb7bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68499f11094451882076b760748d3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45046a11b45e61f54dedb7b82d89eb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b68f2d282ac3ba09bf4b5afe7ccb942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31eb87e07ad8bd7a93a77e14c1753343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25b6c9c968fa5212cfc6394c7d09ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340c93dbd2f83e83ba0f22f5e8b8b8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0605f6d4b959518d461f7213df0870646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4baa93ff370c303aa79a876456b4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d05beaf88e52d42941e5420c8d8d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cb568e77660bb391d033495a14e0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7d5109ce4b3f738fbb28c8845809350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6f64cc67538c58d71e683f50c734851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883602536cd96e073ac69cd8ed58434152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b074e702f67675bf37fcefe48fcfac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d2d83e78f564261bdebaf55b5125054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae0ca056bb477dfb9a8d272f50f22b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87b3359b39959a72d3891762f394ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457ba1031f1391ee7a4f54e075ba21857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a6decc943a5a56dfc8d236a3e013658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299138358527be0fa8e9abf43cb147b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a4b70f3a7f9a773e327f626f4120760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247901614cd07b04e6363ca49871d42261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025a24b6eee6cafdc296f7cd1d7934662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9a91aaa22ec0c01b28b8b9535ebc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175dcf7511d7587432e087a1dd03910964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ca31ba7857faf206fc2c087ab0db365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed34d3b29c2faf79d2f8e68974d95c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d911bddb1c88ca0cd0d6798353d4a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a8c2a056cbba8d952563a3325156d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321e7e6c0be96db6741309779965c5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ed6e8a0486788cec87d8f61682b4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dba4a2db1d27ced0f34b8a83c0ff8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061393070d957c0acf50278895304c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b512e428c719aa1666ff40f04bab22273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5b77fb8efd9244abf5227e9a4fee774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a29ea1f161304480e7b34b7e1a8fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3075026355734ba66e6b442dd4292276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01aadc4f50a3c1cf3d9b4f88005cbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adc6ca818f846f63cec5e7023daa7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5096db8f2c369a8dee7633932ebcd2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd188228eb3652a576c2352c54e27ba680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dd37d07354da1c09e31d7460aa78281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108b7b2a9c4cd9dceb1f2a17ac4249f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea092ede268af68f4df5f407db4dde383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd23eba78b3233626b52471100b3a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f920b4357932ceb367a8d87c61595485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44612019b0c0d26a531f684e10f9dd2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79506973183c079d6da17f57cf5925487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1685192634ab1bccc703caf3f72466988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98ea024e0f12eb2d1416583f01b4d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266d9a3b748e9c04c8910130c70972f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e37c4969aec59f737b73410eff14891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aec61b6eda4544d72e5a158682bfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6abf3aa074732ff7f53118506c59e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab95457a51e5ceabe4c70ec79eb962b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae01cf253470f27621fe5f3700650d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca29ba838d94b70b36db86a307d15fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6c6ecc9db32c3e4d6d14923dd6c6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657648454779cf27fc39d80f1533f33c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea1e1693744edff40909593375425799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e893bb393d9d2d081b4ecf171e92ccb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d4b3cd63e87e6493a497ad0751355101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82d6fc17537fdc0326d0cb422798f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06942199c448a4c5433c6aaa6622308c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c33f9a6dff47cbb633f25b6f02882e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025bd9783bc4c42105b8d052e641aa0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edb09c733f5fe9f0cd68ede92ac47b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef015866c1a0b8d786de54f9ac0c63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1722645251ee77fb9f58b2ac928436c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf87ece1ef6e6a9d60fecb54ee31ca6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6c64e5b91d8447ab4526481c17553110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df735f7a9cb808f06b331e3a79b5075111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eee2464053bfacc308a27f7640f8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336bb34944efaf45d755178667314df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1685b3b053820db990936530c25821114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa0b19986ac6b3f018f6570c5470f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26da013711607cd214b3117e9b87750116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f668995f337955901e42675dd884a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee77b554d139e99da94e1e0118f4a90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ad61b8162df481fa41ac06173860b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749dfbd5a956e26e8480daf92c1c130120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ef4886c79d331f476b1b8edbb6114121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b713385bb067ddf93864412478de6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40751e00ebb516f3d9a02c2be6b235123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd503b8cab5d2c8ea73e4ed90bacf7ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73470833beb42b4fbc28cd882ab14fb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce23471db6d2fbdce21ba65cbe4996126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693394c9259749d0c4933d1f81ac447127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e5155585bda5f1f59350485efd62d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052678b48a804113cfb0b2e530bbe24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbfae25d8846a14e9f0fa604d3a7ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565fd86cb98214f22ce96ba81ba6d5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d12bbfe6443671e3b9385f13c1b662132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eddce20ca494d8c2dbe3ba00de502133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ffc91d8daa37c178f6a95fbc2cfa6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762cffc1afdcd09cb07b735cc23b16f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db07091c10d4ab1e6fa8d548ffa7fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117057c56aa111a17f729dc1ab120fb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f4174306a94c7cd025704e388f59e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d89006c71abadb59e6c671373e856139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98af66b110b06a444730933dcbcb39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893fbce7d32243367b9b986ced299ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42b5e700ef716ac088446afd12b060142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa334bff66b1863e1b6c23a6e78cd65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b43ced623b6490d4a480749e800e79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a4c097a516a21f06b802865ec4802145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a4c026a8e75383c131868e0cc1b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d8d02e85f0154b2ef7a96f557eabe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c278380edebbf4d11e54c2b8c2300b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e35eaab206452d6a8c0a57ab6b8a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740143cb8af1b0ec91376de08d93d5f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa7da13ec595529e3064f56870d3b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf515bc9594af12cdd20df44a942d961152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ad0c5d731e6a3e0fe11e3312d835f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f8edddda29eba4d8b6134fd305bb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f748437085c9741feaf3d7ebb218a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17572bab9bd8dc8cf1ddf136bfe25d69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867b4feeb26d4a65c68ef67bf6167f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c0daa53b665abc4ea9906e341f8a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083353efe44b2eeda95d89ac224c8a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a44cf776a2c8e24d0881df57527e5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d32d2fb81a9f10c69f7c0d1b5a924161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa973e47848ad479c370113d553616162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b3b024e6de7096979f7aeb0f3dc32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253c77f546da0d4838fdbf143021030164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e5c284cb02c1f0006e1b8504fc757165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770d0c17b4f1b8f80923da08f3725ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2657f544809314e8c6c9cf9e06cf8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86152b57b171f6d41c1b37401c5b8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03239264007c19834e59d47f5794cdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b083f91aaa7a380543cd045ed79f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511216dbe7cfa04a7c10827ca427c56171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccf3d8ff1263a4e884188b28b5c468172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a38e08e4d477bb7337eb1b26f2dbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a7a710399dd3feae747bc6644c5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec1991b670d53c75cb285411f3e13f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4a73fee817ab3ed82b2843879d338176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4840768ee0564a191b3de49e70226177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6cd8eeda3344edb535f0da1b65afb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8d5a4d56d0f68b8b1dd1a183194d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bce86266a054ec7f07d04318d58c4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611d67299f4a8f3a9e92f59688d205a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e27417ea11da69f646b3b0eec1acd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983e6f610a316a41c82a0e17ca2bb0a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634124ec228607a5728977042be4a63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba7de14d083d127b41f782b4b369e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb73ffa818ffd4c4cc42f8f47be740186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439ac7b729225668a3ba66d2e55e164187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64ff538f2a591ec8409cd485025781188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f5cae463c5479998e61a3d229c6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e63f4f026eac200d5704949376c75d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eabd6ef8636f3040dc01bda63519e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3dd74d77ac0154558e69f2b4c3cdc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44a53586f067c5105b8df51f650833193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05684cc52a6d51ad5fc8745c9f85a0f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c079f61d7cfdad2b1cccb3426da22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88769faefb649a260603320182934a60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1410802eac0c44765053f1c751fdcbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dff2938fbfc376fc55eae528933f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8a2178c660511ae5ec4853b0ff881199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8d09b43f7242c4ec6a40313ec0fa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b53e534b90875e997b0d9a655d59c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917140063e74fe3f91c7b55306a0303202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e429ee01d916ca5fc848e1a95873873203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56215a4592a686a576a1c25e41b9b314204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e182f5db1573ab2a555c6b2afeb75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951e7e9ada492ffa245768afd20f50e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0c448bcf9d85c70554cb7d35cdb8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91801a14265d2de1e134d1b957888c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fe25fc597588f173fcebc7c54ff6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb14cb54c7dde278a6e5deb9b4bc7b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafa26906af8a32387828ee42cb4d49211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54b6177b461d0596ced6aa73da7782212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df01452f404a4db1d0927a45235f391213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07de4e1bb4e7005780e03d87335192214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daffd00d17d606734e4260bb627bda2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f2480d6145a95cbf8ff8a02752b94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382b02572dfeb36e38029555822a7ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fcff81321bf4b8b50687b368ec388218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777be9fd877593c35310c275578315c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c60f74fc84464311ac19d05e1eda56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c98a8a7b5987cfd977965133e235bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8da4f58b6b81f3fe556a322b8c62d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0581f72b06e25088995b97c4de79c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137ba68af23098ebc051a0b553f015f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f61bd7d60581a44822697df10dc75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b20f4c6c059ffa6f681a1f9db6546d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b8db395d275cf8157ca905bb7a772227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbbb19df4da7f9cf2361ee8215aba7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05491278aec91e2a47c12ded0e57c57b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c35eb29a6d898ab230f2d2270ecd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499604e174e77e3deffba8012094fb0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656604a751f2ddd34fc16b3ac8ade12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b3fbe2f9249a7c22f68f2463123f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcf68de66a3e770c75bb7e611e6ad3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de18ade2a24bbb262d44561576b71e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0b09b23800f33f71e5b9741d155a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3556a31562a9add103c2c785cb2d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce65b7e08999bdcf652affdccce0b61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcad72f0d984b1625c746a5a3c4e20239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f2560a3e9680179672d4d9a5bacb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52cad0b423cbd5664add1461d1427d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedec8bd397d370a1186c5c355c6a30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61f9152977119a8429e1f614ea31a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cbed52217a8e28168d049b84d28a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92953b3bea67504811f2f1d323990c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e496df865ad3f92644c20bd5df63d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454915cbdb2b2e10bee3548b1a28f69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdad8d63b50db396e0003cd89c90005248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0e374b42ca99b22e863a1c45a48d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b576e1d1f05d6e8dcc0f1edace6ad0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996868c3364eb9a0892388c27cb2df04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a216677a199d5bb416fe4be3700ee56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06322cf7e4427a160445e7a1c23299e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b3eb3a292400ee1e2a3a1a2faa47f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e73bb040130977980e319a7b8e5c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838b6bde40e8bc727393fd7cb4899a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5371de90b29e041e8f15f72f9235bd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7677f7f225e1a7a3bea084b448af6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04f53a24be62729e2b5cb7891cc76a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3a1b010cefe5ea491785d12e3d790260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93679b42b7fd6352254012e39b7f702261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67b51674265b10c5a39f88da0936d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c94a1e14c62522741943c0a4c0d5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721faee31ac15f0ccc379784c40c57e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeb3efc5b89489798f12a4f41683f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f49c245ecb4abcf0f7e97dbb06831266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af388d5f088bed9d9c40be4317ff4096267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8e6644b53e83c9a90b04f551bc157268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b9494f5f8c9156374c59c40ae0c22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bb7cd8ed3a17283a32a8c8fe36d7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905b5fd4c8b42774043d9d3cbca11f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864fa64ed3c96b0dc3f2cda0c0447ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216f70a228ee3a37d9caa6b400be844273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8badd06335ec1daa8511e9b4cc9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255a255d1c7ac6060f08246d5369f34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2eee6c8b3224f70fc9c68b18b10fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bd24430053cfb887f57fbe31c4424277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8d0c7bdba73d6ef1a253e5a0ee9a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881c6132d7f223148c2ebf9388a7a3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269eaf05337bed988807752bfe93e0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e634c2f9f0bab0652c7e291280f00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983793af58b5a91ab1df6395461310b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156cdf48aeb9c9c7e4e148e7bb8e7b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c7ecd2918d0ecedd82208a3fe4a69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf9f1497fd8e4773dd73cf3453df80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9ad51937a5a79f4f8a5c3776db7b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e724df781256d04b58da1ad02efbded287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82520d7391209282b6d91143c21707288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2532c561d90830ec9af3e3337e4c6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58661c743606265a36d546894bf944290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dd9b28fe2540a3bb7abf2fbb9d283291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa5baaf132aafb6fba87bbff911b3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bb68ea7114e28308f45de2dd3df02293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c72a762f6d02a3ef1ae81edec2453294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ccd80f8ff50f62757e091446291fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbb55c185b4691f6a76bba9fcd484f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e16506176e110e701d1b2cb443811297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d027135efc4da40f76b942a4fc76e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0738ca329a8703125d55054a70c6640299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88076c58b08ba86445289c37cb4188300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830c142f0428bccb157dedf31af2c84301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91499a7d3d180ca464391af8c9a27c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da20f75e508f481c3f6df2a295d59a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248bb12c5f42316d41bbad27cb0d6bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd83db71f4193b1794c05a09ce69ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adcd17be237f5a051944339e95d7c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf1c01cc67fe39032d388333e16b23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75f7391a7369c709c7d4e1c1ed095e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c180bb1d898dcf3465e0bf8f7fe1c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f289ba97d21f8a2e6f3a65b698d465310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef01a630a2a04ae00a8a9316046cf32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a850b443f966e81d08edc7de7c98f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db62ed6dca4f01fb8a26c9799325326313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e83c74c2a4abccc1383f326c68798314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226502a400cab67357c9d00921e08aef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a734254130c97404e763a67c6c07e84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2bb3141878468def38e5854474183317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ebcaa61a1bfc2766dd2f77834a6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9739fb0ab3c5dfb05c7f46c32d5a43b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d53c7e664a79010342d264d3d7d13320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53e630362584fed0ad2338a1502b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e54dd4c1aef594ea78908b5adc91c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d41aabe94066ecb1af4718f4cc757e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07851d7561fa13905926c484794061324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f041a5c9e3ae8914dac9cac22ca69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a5abff051d341560736399974c2c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825df5f09cb7f80527eecbb6ce0a9bcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53880dc1d00f8c7381daa783cd36a846328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642244cdb55deded8380fb215d0d7b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196b89819534d10307ce35997f7ed61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ecf867efa732685c75ef533ac3345331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf470e49bc260ad736cdd678dc56c9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783169ede603482af762728523759433333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fceb989637b99c62e159d9dd62e6ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e2b21da02ff5c9f993cdfa935f401335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98409d9c8f527a136dcc58641c43085336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8583ebefa604e7d9f848292952aa9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a023ea614d97885c33c4b8205f1fa9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e407ed050984ea6a92525068a34c7ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e17a63d023b5326ad2bafaab6348de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507f94eefdd9b8baa2e85ba080b29e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7b97bbd55694e44bd02c07ebe7337342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714353013190f2db587c87c3fbf8ad59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07c5734c292ab422047c04f16e3910344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc59b31e51544cdf357e03a8b3908d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d3c11d5d871082d39fe0c8fcd54ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1299372ff783d09431fc440cc9a93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e445a9073bdde419e6446217150ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6fc9fb604f051a3a9b1b4c2b131b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9148d1b811c3d35d6b7bddc07ae3c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a719be268a9308c1609bbbf1709e008351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9030c50b31bbfe9c988e30366a23b1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ad3dcfefad3eba24ea642234cd976353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bcfa288e613a34858b7cb3d2f836b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459af83da26768b4cfba5867ca5d9e9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62db2fcd935bf022424f2661f952ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cedab344dfc75caa077c4f78a71c07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46ebe4744309f6b9640e5546e02d37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3825a071e5007a3ea9ab9911069cd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a714de86124098e7ae22e951d231f43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544182783084cc83a5ff20b9d9739797361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f19557d6bdf444791e00c301cc572362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e60ccb62f7e060860a059311d54ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673950e85dade39985b8b6cb07fb2dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbb81d13b456d5c3896aeb74160f4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1b91fda1c1e381475fe36fcefdf7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587865e9c38d0a5867048279d25a6530367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f90a079ecf1ba474b7297381c339db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa832fa57c36dd6e1b2d0e07ef8d1df4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b782c8903aad7fa76c05fc5ff271ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f55705fddbae22adcc3cd06f9785371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7a468041d9c37bf38accc16c766ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa003f16f1c8722746f6cfee61f4cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c0a86e8d2becaa297d8edea41452c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530bdefa3f1ab1cb62708426e3cd6d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db4f81eb29aeafca9e5757ea01a813376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22b63341e2cc5d6bcb1141de4b4962377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318747a18bcca24785ee716357fa040378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff233552fe16ffebedd788522b6b8f61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490758a5c537022511143fb8115cb238380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6990e8ef8349cdffaf509f21794e06f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303cfba8e554e77af196250d1544827382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcf067fe6c1ff4371c8b7e321d5858383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ce3cb090d356d9c58bffd166d76b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704eec9d313c5bc947af2302868be19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35160bccf369d6878cb0db9c07581c03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe2be7becac957b1ec3c38ab0cb991387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7dd78e6808d1bc9b7201e75e06935388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2928386b879f760c9aecb41ecf992f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168ecc2c74f8c64bd8cc01e7650ec4e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e32f7055948c13059f5dfed5c0975391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45445e84e89ae196902ec9f9149948f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692cf16c66570a46a7390bef7da1bf4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd07726814ccc0edce0952f60cad02d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27524ac8500a17bdc552697f9e0b0f93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb1a5126b334cdafd87eae9b86c4d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add80cda2868f8da96a829a7e32f44c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51bf87b6b4b7e9bb8df8002a6746057398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f5018b53231d07a056ad62aad40c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a3f9d1f32b6c2677c8efaf8111d56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d6778438b37afa52bd9ae8b694e64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b590a1e02de9629ad18a1f5fa9d1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2d4d6019925f5e2a5062cb3f8a840403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a5b7178422dfe88b4171edd5bde98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9612102a7075f6bf622286873bd556405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f44140c76542f006e5126f9167303b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f7333e75ecdc247eacb6b776df802407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b5e24f550bd03feee641472214fc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf60a25a13fa1bc554de472993a9b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ada6ed573b355cf36a91ea08c6d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54898fc16ff5c44d8fc1a89f1b51df4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f946a0802db6a826c44aff0bb673d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82850747902f4122e897660bebd05caa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4e0c087ee23bc5d0d694d8104d253414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed2c0aa322aad61fa2e4c9ece126b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30045f2206517481b201c2bae03000d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046038cb8353dd809778c7a2cfb42ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61b4e347a9580fc5714f5468c88653418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e249b9172888bb65414a31ffbf74056419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43299c87d6d343b8eaa4ef4522bee0aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13772cf35efba5e7bfe59bc87cb47c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e79e31af712645a649a9f19d9c9b40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af18d7088ec4768164f1c93dc79d012423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490c502cd542939a0ea7acb466f52a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e521df600d843d68451eae0bf043931425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde33e666601c2bd375e180621ca3af9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f953e1985e7df8797562db7e6f4cc96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795674fcb9aafa06abd7dd91ad2c5e98428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033154173c27b02a030260a431d2e1f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d8bb4dcae4adafe251a79dc840960430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad92e541f79a07de7e633900515b437431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3866186a87fa5d39d3cb9764a1e5b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101255662e7b09026a8a14656ecdad4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30326a3531f4f729ac5d5abb8d25c7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d89e4859465b36d5d9719e395abc03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292353ba5662f231a898dc605342a3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243ccda7f53fb22c7881af823ea4939437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f404ad9d4aafa5e34ae2a462dfbc3e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6aace10b0977ecdd1b72ab312ca75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d95da3f326fab9bd400d6fb504a99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdb248ed0ab7898892624ea6b06c19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be366688b19e74c06ff714fba56a622442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847b4f3d0addda3eba59e0bf9ae52e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb71778aa3ab0393758b9bc114a7c34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbedbf4be75f20925f6623db8a83ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aac87a10111dfa58c9b95fba62628446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdbc3e630f24db68537a8f4e4bf06d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c66ec42fa9f7ccb0780b63ddb7538a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd5d39098ff3da1a6cc1e0b32a5d6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8fc7e63788e18c82f368d304911f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795da4cfc1d53857e9e5627afa45d04a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08e3ff1ac029dca6c7e7d80431ce70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce695811272998ef0a3c2ecc8db7c079453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e507f4e1ece1f6cd92e6c17de83ad3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc49f99fa3b7ff67f0195618f5380a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973a657f2a37db65f823b43ba7db5ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4f94ecc4aef3ecac58c7e321a337457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d895c1200961a8a7e551c1442fcc8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bf2c1d50fa024d11374d5b23f09e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69611d8c6f03a2cd4a1e0c1f9756f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc959dd75ea6a5842352e4cb2d6ef7a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb04bf56dd9925ab1e148ef1b34917462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69c05153b6c300590f7b064d872002463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fdf4463f77b2a5ce37a1fa2e1a131464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5128787a37ad1b3701d84c280d442465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a8436948cb80a8d5a68cb247841d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da86146b46d5f49a1c9705ebe0df1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f598f43c1e3f4547631e69cf2d72a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8e47e3d186163a62c6a0bd518f8d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05c284191b1d29481967c353da6b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f8999dbd492098a34abff59d32806471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd37a3c30b0fa93072114c3e655023472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f29bcff00585d7cbab07f54bff1683473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a776b88a3337dba339e6e1e6490355474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c07ed2596319d8d9ecbf9520350903475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f66922bb3800cdef5a5cec4129d374476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941b51d9848943968c68954142ca4ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5747fd7d46f4b8f0a614621c559d65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d71fd5de50618e5d69d05bcd67277479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188db2362723d8aff1663e1ada47303480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee828b1395ff3877ceac20867d96f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3923863d5e5d4e6b8fada2a8e99c925482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ffaebdcd46f10cb8a7b825c26feea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05535c5da8a3572c1b0337a955032d3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63e7cd8f271416638ce35391a87608485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870afd7dcc880e7812fa20812324be5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc92d227f0552c0163740b2c271dc3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84473b549afaa30e32a951a84878faf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad9af252679959c47a7b93a7c68d35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b6ffeb4ecfa6a6bbbcacc124b87d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f345f1db6e5a18e02334ff84e65c45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81740d7a670961c220dc01af3c30f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2c29c7f0c8a098089f7ababee62e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42693cc72a97f9c47189b4849a235d77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a2f149bd55628a6f03a5c58d7d0cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d293e48b167a854e0a00ef9484ce9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523a8ce502cfb2034c77c77c72020d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da4c255d3dc28fd69de2b1556c8053498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e2a529dd26edd130f5459b3dae29f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be69eaa154321033222db9e5abf4d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0371085576f0158d505eef5e3408f3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b961e0b782fd146aa5a189bdbcb148502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb14a34566bba8759dcad817e4d7409503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705417a40471e932682a70ce1b50e13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93730cd8c09ff499930dbb75effbb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbc91b07adc8ca767ae768f3567fe6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a476921ee6dccda040e380308b5d04f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac5b9bcff2662618ab8003feb6e93d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7a2926674741c9bcad7ab925a41b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e0b969306ae60dfd9d339fc0ff559510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c2071212e717906836f63cbf61ec4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de69fdf8cb8612f0c5130c62b2fba6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5a35ba5ada4f2dd3d9edb0650642b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943794b5c446e7c14ab42447b21965d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6c03b35f1d877fe4fa7b4c642f40d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc841c1b7b81dd3f878851836fadce9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d77ae27d6282a69562665c6d00a585517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905ca197a3179e2f05114a7120d4b44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1ed1838c2af587110feccb7435f6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a1ce85ad26f41e4bc9e8abfdc0ade520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b78ed07fd914f63a20d69b1e78de94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe53ac2c86399aa485079429c705f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69abb3e8f083d1cf4088e209a45f76e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10609de1955d633201742538f4563e01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dce7aadf045ea88d0104fc66b74a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e70a2c31514ad89a7161f4f56b5c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d1477cb9a3c26a524831cc33cdf99527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bc863498db03a42bb218b5b95a3fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf43d4b2c4dfe11e7bb91309c30b2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486ea11200ccc7b4aad07704da56c4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e50598281189669c01596f922b963531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5862f7fc276da50580545597f1fa5f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea66a63a19bc474adbdfff89ddbda3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1be38afe003a857d765966f96624e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b2f5ffe6a0ed19586acd260dc12f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e69fe4a0156ee7df72fb7c51cdc1b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0180e7dc21383cdc1573aed79ccc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca997ed3ffa0817de43a63cb80f91a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a962dbf7d9ae1117ca53e0d3954890539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaae8c614dc901ca398d366801ad8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15583ec9764a3c63ab5a09ac6fa89c83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d8116998cfe3a339e9b93c135ac68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d2f9e61d9313ff67319ce59df9dbb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf837547a5a69d2da5f4c947a996773544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b6e6cdacdbe6b55d1662343e97f4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9d152935da74f4a0c685d6d553cb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedb9d9b11344e163a9c51da400f83c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8768ef6e39c2ffa2b5b949a1addbf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd187781f23d580cd5fd0f16f5288c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f3ffa68e551c5e7c6e75444c6948550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3176d711cbe3219de262b7fbb713d07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31782c3b46c23c30ba360b0b534f0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b32a0c151a74f0f9dbba293e838687553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348889232132a08235377392e392cae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dece03090532cf42182bca325df87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5626b4ecd9babc81e284b77b258b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e35aca29f02a7cc689552471b4799557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb77fe6df25e9e6c235d9b129f43af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62c8173bf2d04017f114f8f0c0fcab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40fbc169be36fa4dc3ce8e3f6d2365560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b19cb4c6c74969c313129a4dc0b05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f86d9656b1d1088cfe8fdab3b5d9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbb4fe2d4e4fb14501da23b448f923563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb375a18ad97f98e0ea3c40a93913564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32387593d2c0e82e19d5ed77b08310565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea90a685b82252fe8efe607849475f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900c0d49842d7791966f9cd49ba962f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba104399407fcdf7cf62d4652d12bbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702673242babfa37809fbb54f9bd061569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca945e5eb406e763ed827be1e713e984570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6064a503226c3783e64af3f2882c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc8598664276b178404fa6e1ba5237572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1cb5506d5bfb610de48a17fbe2d3d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372bb549da9d07912d99b64c24eb6bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8a510f0d4306088d251d24d35862e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfcc78ec987410c97ff95b06ebe08d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb29073d6bb08c37139f2d61ded42cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b03fccd147a3621e08ea98cd92bb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f9c4589eecf9ea4511cb47c952bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78eb5ca6ad7da3f4d952f50c4cb8c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982aad06dbafb2bb6dce1c139d3713e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aaa593a15a18cbbfadbb9da7b2507582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96576dc5e6eb637d4fd6a4bddb19deb8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a588e3b4796faeb8f21f7e31437665c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a298d4a6b83edafc04e518b4f29a2d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbb477630d116a9674e6c15f65c6de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7755fc833e6c0875fd62bb9bd28e225587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6c8ae8c10335f331a441376523304588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198df1a5910562eb168cf45574441cb9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf14385fdb9ba1357071457d94d2f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42828c6316b1696e91ac7082f95eeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8de113a1169b77d906464ec18325c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03113ff2815aa04a2093e8eab0ec120c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156eaa3fbe6763e87dc2b97ea0f79d1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9613e39c450cc823fd32f84b9118f4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff681b1718a82d8641f70ae6612ea63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132dbcf65b92f32a0d4ec686634d70a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c98593f9ea9d0f697ae48ab06f2502598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76b981140289f89c4c3330cc6bb2e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e55654260a539c04cd05f0bcf9d73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ccd15b5dec80c4c99ceb442be4b1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4f45092259ae161ac7e1412d6d06b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c0c484273e77a2820a5074d9be2c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f613d9aef51a4c96bf8268a4891bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd795eb74d52638761a7a12c595a55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550672ae9b125f9ce4862b92616e07c7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e3716db2df1332c673a0d9663b5d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f04b3d12be075c6b2e586c94009b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee3fd9f3d3874084f3892edf13021b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05095aa0a42b45a1703a7cd6b48afaa8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fd18959e94d63a9a1aaf9656980d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20655a85caa79ec57c8748ac3c9fb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69274ad430c6a7836f0cf6c2d6711e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99652261fdfa5cb4dcccb15b20299b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97872a674648d7fa2da00d37563aaa2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bb8e4e568f6cbced2d68a09d47a16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd1a4928b9f7cbe90dea3daa64c3f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20a0cfa4e64d3700d2929679cffb24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f9a4eb2d4d4e03b4a7316b9e563f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67fa611fd55c983034a2bbd85b30d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e26ae642c982b0b66e711087f00ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf29bf60dadc104c2cf819342bf8798622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c6abfd9de4d726a2259416e57441e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93392e1a9a3f5376c7ff869de15c2de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c236573fb05d665b8c3c161b208f3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000193c918a8125b0717b863ccbe118a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7e44092caf2d21bff792bda1cc143627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eef6d79169611049a4502defb361d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fe3f775242dc67e26a98870983426629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966315f600993a58ffc5969cd9f35825630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f84a772d5e289a0dec530c2e6c8e5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9c08e8a196ef4b20741f25efb43fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4285ea229097f34c4eb8e62d786ae3c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334008d897529da42eda8c2d9248fca9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1acdcbbfe740a8b58b7fb111918954635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e21ef2400315dd48a4f4dfbe103be3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b212fcbeb2abb609cdd748deb6e60da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a108828b624e35790abbc2e25c570a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16565d129fab19b2bd9538d174b631639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781483296809eaf30aa543de775d90f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376c6f9cea3e715f5a7e0fa0eb1bf5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb12385cd2e9f27b8525e50a6245a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddc0dc37fe34dc2fe5a8798947a70f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3e590b2d68355ad3450f675ecc27b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d307b33e59723e1c7a66d93b8f929645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d3622e80c04803da3c23b0fc96f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b18ca9ab264d37356466f508d5ebe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f9262fe5a2be9e35305c6181375a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6708f93b9e4fa4039278e811a0cc2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea626038c705f6e0be70a3fed0e488d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507d37df3e9699bea32c1236b36eb27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834b6388501015c7a247dc92ebda476652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c968b88e43b4fa9851e1dee14332dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e2c8f9e9beb0bcdc7c330314d2c68654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b1964a33ef9882a72824ba69040de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bd94d5e56d0455bb6c33f1a2dda5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2879e4530fecb49d0aee2601392843657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d560f46de54eac93b5b38843f1090658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e87d900408afda048ebf32aab1ca67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622356b6166ecc2ea694c11fe5752726660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79932b913565e1a43fa5355d59d4f44d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb22f40f9d796f45d1544d6dbda4ccb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbbf2c9c2f757acabe04cc17de17c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463888a55eefece7514fa8b30799c776664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d98bacaff80d41c33a01f78f2be7d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed928075be38765e2fc867d094ac8bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cd5eac99dba60d1f105797021f693667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33743376f88e1796e0f493e60509250a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c7b48a28ccbf2d60e6dc8157a5820669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea9930d7f67cd37fbc4878fbfd2732670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4dced82398b74ee5633ee73d5859d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78efac132f6051d550a21a146d843f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cc67cbec5909707ace9794e0928a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71766cd4f4010a639f3b9f34c98181b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be05643b821e75f1fbebc0d528da756675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c42b01a196a8c3ff98f5c8796ac223676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1269a0ebc7203623a263a6987efb04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c3c810fcb42e1cca0f6a7803d8636678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652e19dfb1bed7d57c4bde3e2e68f66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e001bedec261d2f98025520add3da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eedeedc6c80e637ad311386b2dd3e6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d381316b68ce6b8b33fb601ff05594a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c44cbc3cb6515f9c3865a28e2f340683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41d095030a2a3c688f03d523041e5c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ad85960baa2bd83850aa0ef507e89685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21ff14ef9f8f731a791a8257e3ec16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6514824e1afa217ddc57187e1a30c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fccb56517b0c3c2301c234b9f151ee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273a653c6d6ff74f0ae52d845d5be6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a01c0470308187312a6738ad74c3fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d0ffebc813bcaa0e4ce85d7d8a404691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120b7197549e93b8e8db23dc9d3e64a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64313a67bee6440effb1cb2a5e6a70f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71031adee34be7b0f97d2ee722d69f12694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff94344bd776f00df35b068feab20b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9167a4f30743a7da1773c15b6dc2942696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a92fabac511f4eb3a33228df638aa2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a777027be829897ec3ec0b022f323698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244f42e9ac97106350f7d325061944e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169fa6f6c3ec24aecd09e08a30a5654700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cef39faf6da808c18e270341608e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271a93ba18b1fb5a1dc751c6bceae96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072a923b988524c1a17994c4458775e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc42c2024874174c9b0c311358ebb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4412eb038628b1ce1d6c0c06fa735c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4320a3c26a331625b893af448de41d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9de7f548a7b0a337175a931ba94e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9d60e67d57da18ea1ced712624484708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0e06222125b4b784bed4a15e8fb4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b9ae3425c21687b27f6964850ea14710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fbec4e3d74bfcf406228e4bf633d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fef21d8d3ba4fdc2005977aa737652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137af1ae0668bd3a3e61282d1e9cdb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c9a4f3e7b89562581b08c0ec833304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ff11e14c79ce42c4417d41241a1ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f687d7a7b9bf9b03d4fd1cb2145856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41a5e66545418623b7e4aa83004ea27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdd7577d7d4966e3b3bed25522249e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e87cc85a569b7940ef9481f66b7f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624d2f310f025394414b3c589aac91510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bc80bc60a8b700c9c5d0e86dd090a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3b2f9de3c46beef4da50d348ad7fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432271ab854aed5f862b698d7ea8dd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4916a2302fa09a5a6972064db2179614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4202cd0293424d4aeeede973def8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4467c82f69b3eb4e2b570b1bd20a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed507976457743f2d45f5b6075183417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a63e109cffd8c1c74055756911b2f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e0bd656cfb68ece3906bb4113751419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af299857f361a316d0df78ede10d9a4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771f71b41c72f00264b25a518bdb69c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3a7eb52655d8308a3dec4596359b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3a16ac8971997e65e30d87c5fddad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6fbf1452b783ecc3e67e42e32c6a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7716f4d3ac62f238ff3ebf6f337163225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b01e145cc2e269d831764b5d6bb44426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352be124277450d473f4768f1a7b74327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b7b57b9240b1b6777e25de96c6fd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b3e8798b5f52d3b28c8401a80d36929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f465997f1af75a07c7dbec6d710fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332ca614343096246f57368398b8bb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742481d22ca56965d91dcc40ed1282932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115143f21431da3f59e2bef30079bef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934d6a15309fef559013322b45b8c4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30615cc6101038d096d2354610d92135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b0fff1c0113fe89737133ad67deb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e5b1e73c8066b8de9d1b4e17e6b5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954ca83e0cf92cca728711d527c391a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae77861618aa6ddeae633a3c21f315a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f54d321c4115f094580c336b33a1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cb18b117a7cf168ca8e3f17ef7a6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac24cf7d9cda7b9a765519965623cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df479ae827cf80c23de44641854e8f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441c890bdb22f06b49b628c925e3c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9531a354a3afa71cd94927de1ca47cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3f691e69bd0be85286bf6f116718846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e710e74e26187eb3d4badd66def7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd508044f8c2eb2f426a3c3c3ab52b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab79d114d604df06820def743948c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cfc94d5a85b6736d224a397181c8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a7efead1dc418f3a2992026ae103b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfe2ac157aa8344952571a39d48a3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f5ee28449a963a9790fdf7af074853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d2573f0f909da943929cca28bb99954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9f55389796f9052ba2386b0ce7a8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6fcb437820ccf6c3c60967d86edbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2db448d656294d2185924eb45b36957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a05655ce24650889aa807ec6b75e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb89d96fb9959720835272e868e34859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41982651dbea637a5b55ba245cdad3ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f00a27dfb61f7e1bf9e3ce2ed29561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dccdb761920fc59103678072cc94462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec567b10f57ce5421a1535e15c13dad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03292ce42f9af2667b4049589ffd2e9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6cdd1af5ea236140f46f400aa926065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a967c72d1a3011dc749882047b4e1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34c2bd9ee341ffa64bde4bafc1a8ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c582e1fa28ef88a96d9e86c7286cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54303455d738a817987c12a4c5f675d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9badb132d10c5949b37eb83a3679470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12fda729a9b5d09140a9730d72e49971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffdbeb66ee9e157709d97e23f8fe6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268713c760acda031788a5448d46a6d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652fadfccb6841d64b9c17954a409c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb6da1377943300497d525776bbd3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0370c13503203b6138db2c2e6d53c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a538f05974ad3e9ea04feca87874477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e655e130dfee971154c437a30d0e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d487c11fc202aa9aefe3c536d06d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5c04328f406f004cf5bcd4cd4c9d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1f365c13a45f60c4d946e55b3fb6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6acc08d6f297e7ee6a7ae88c675d8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecdde6e702a4cb1614004561195c2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a34de865e2a430e8f105c2d19884484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cf9e1b8792828828e254a09e88ca785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6691916f824cd329f61c362cdb9d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ac5cd4547598b8721e2d4b6105df387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a55b2ae00e808bfbfec0cbd2c6ca688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33f9acb6e28de447b00bf7a1d50ba989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11c7446bdb4f75e6eb946ba5a21d4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4e753c923ea2cf83bebd6641a26f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffde0db8a8693654b1f8c02d2a2889192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17d6b04efc14a1db3ea571d13fcab593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ed7b85ab17716bcd7c7e8fb4e00a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde56d9d9c18ac65f0c6b1f72e77f6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b45f04253a8991be42cec2de690e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c9d5bbe803ab4ee61e4501650857497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272b755a7ffb3b62474d5031bb08b8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df987e81ad73be0012797561e64f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d131dd212776e46c6eb86462e310a6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29694a9292a8d25b62288f72eab53d24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a68254c2796c87510addeea84e965f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc4f887c10d441c5170bc076631fc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e39e6256a5eb235a57f401ce35b3d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20848e3eeb0b45e560ca91822d120a71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10107c060f690cd7fd51a04f0e136b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f2966aba149c78a22ac05a87d7486107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc84ccbe950080602b88d7a8d272f5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce976c47c5d63e94004e5980c08229ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670f04a37b30cc0bc0dedeb31efeefe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d18278e020098df8cca73df7ce6a7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9787d5c5a0d8f44a467a60ada670ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338dd21eca8fca8be009d4204b8db79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75810f0102b5eb4ddfd8147e677771c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6b5975bf84e754986d4d94c7bc178115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867a7dcd1495eadb301839fd019060b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b44dbf9da00504617879700f47dd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455ef13227641b5280c3a2fa193747d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99118f852efb50d32595f0c9356f313a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84388058f6db22275b9c4e29b5e42515120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5d3c47d4e9962d1ab2fe3d45b9e81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb6eac299c060315abfea7cb91b979122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f853126e4fe6addeeb8dd89442d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6bf73da4913f8d17e9b98b5d6c56a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b869ecf9908b640376e0e9653579c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1091dbf59b0278dd5173dd63a07e0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387728dfe3a7fd34a3234039de39d06f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d096755e91d8fd7285e5caf72a56cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e419b8627ed7e7af55c63317972fd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdf6b9a9d69189d570ced3c2a6ba5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec935560e5568ec8e53fb78bd4177cd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396ad04b2048b485bf6b5a5ce563294132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6e6313a39b7f4468ac6a506b3b267133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcee36336fa0327de158efe5e6950a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856b22da053be57c29c95b4b730864f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851c29abd0ddeb1e42fc2319a4aead136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656eb00516c6a1f0474199ed0cfac19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51638a5bcbe722f55610d8ffae2294a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac16d6450a64a47053388ab7d8cbbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e583c89269d9dfa08afdaf3f64c4db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dba1c7a23235b934342e2a57cdb62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac810bb888846b4107b748d17eeb53f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61ecfc6b3619138e13cd713c9932d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03a3e30fbdf75a505179ee9a7e1707144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f102902c51f04ff06a4bf5a470644c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa830ed63d1b4e87bffbfa8fe99228146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b8394adbcc68ff5cdf2d01f307a7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8a70725e8adf96887790ee0c9fad8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822df483806aaf041417a92229c913a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e22c0f06038bfaecace1c515ef2d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96977e6a73208bb1fbd66b1a2bfcfe6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6c7bd16cfa41ad37ac4a90d6bb226152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbb926a2277e1c69e1a431b22d4e7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac1799957dca49f18b75ded1ee7a93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f32c68c90b69ee626c90413aa66bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd912f896af80f269cd73e1c1bd1fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbd18225f71fdd0495eda355af4e04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e264afb45f7ff8ce2d691b94323d8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c58c024cb35d033635aac4ef9d66ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cac26ddcc41d7dad694c9cefd040d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c1f5215a721d623fee865c9aaba5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f290e2a07576b175164ac896aace3f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b5289df13256e4477cceb9b730aeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9520f8a7a97867c5000997d082d7cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862610c292a0c64cd158b7fdbee436f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad825db478c0d86148ab76933f9ca82d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e195f15d755abc84f451257c6912c6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2deae6898dcc1e741e7620f10fd960168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3b8f6863f8e4ab371c07956e44e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ae10c45d81a96d90361ed036c4eb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9216fa8a19a33de1f3165a2b24a5b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f272d20d06e2bbc48977e497080ab4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891b09423be385186a7af9db1b672ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbcc1b2879e00e09ca781d8d1f50a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23951fc95e35e27a2cb5e3af9d83f0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa9cd344a94b5121d207c47b2b91d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b88fb7f7b0ec33fad0e1734640085e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0679367bfb739558dbf2b0a32f34d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6923fc301b3fd78353b33afbaee9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a9edadbf51519d7afad8cc7f092f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7230fd3166a45f0c75b88e1c8fce13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c994d66021d07b79fff9b5e2a72d54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c9685b76c4e63c4984bcaa806bc58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8a7a396651423665d43940f10a14d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79429034553d28a5558f91215868634e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5e0611a2467952ea1ad02b91061cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322c0559d99892c067f9e655a62a8f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bf1da49de7bec27ee59352d5e724e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ac43e6bb4c151a24ce454ab6ecb99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4796f981f3e4a16b0c2a717f96e29a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559add400b600cf68662ef91383960a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76583eef7ccb25898f4bc412857554192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd634cfc67b72a87884d017177820432193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441dfaa3a1ea06feaaff67b3d40ec4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77b28f6611fcade0febff06628f10b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8112f29907aa83d077bbaf9d5a63b74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d328e549dcdcd235822b5b1122bce3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702551d1885595ea8e5ee7f4db6e423d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebc5945e410dd134b904b0b0519e53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e159e75a9c37700d7fc9c24fbaa36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeeb9e9bc3bc2a4e0bd9b46c016491f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b5adb37a076a92ede38c453b6f0be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8b232d47980f423683656e3aec234203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84c7d5f5fb20f125c3567d652251f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145bb7b4b6a55ac328347d84d27b468205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c22113d5bd240af9c84b4dfe23cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edba8e6f8887ca668da43b51fd08263207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c6c699ca8c2082a5bdec40489b5df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e882975313fba440c6e02ca318ea47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba3ba2e1b8e9102f87708f47b18610210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570f75edd16bf1268fdaad595e0ddb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880e1b8bd5723b1f6a0362dcd40e3bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a559f5107a92811ef06ea22042f82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf065072fae7e6ae146bb94eb16f67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce955c13539531cfe33febc6a7e1738215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158712de3aba0f6448750bd31c3aa431216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac03dcdfce4b612b8ecb263a0e5ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d76a9a97269cc3104981fb97ca4f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc7aa0b89bb3d59cf03b4e89c1f128219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c4f59e60743f8925fa64fbbfdb0a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748cd35eb19ec72704cf9ab042dbcdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf64db830b327cd4284edbd0d0b4fda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c02556c3c06e0c04afd4f7f1fc7ed8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38126cf913afec268268cab339f668b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c08f9313488d3c09d715f095e029225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933f1b5362fa49dd2d067dac8a6cce5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915fcba457906e41a01fb98559e9b1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eccf22f4d78770f4cc565ff4901b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806a622bc73fe505df44321dbd94334229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cfd5be9a378a9dfbc281ed6f412a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a560f8b880df373ed1b2df9326ebb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b10e44139e9325cd0163326373e41d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984770ff589cad4cbe3b2348eb9d9c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeac27f85528495835dc3affb6ceba5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea57e158c5501dd792362870171dc92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30143e382a6ce10e375d6616be9fba72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbda33112ba698579833d45f703692237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7351de9983db14f78d0583f2deeb09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82ae61d3d2ff46a006a51ba2c17347239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4458e5fdf318576caf28564e78eb7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ffd47dccd33d0dad067350ba1418a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f12100275f4ff82898a5092efdfb16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e54c4744538ba91b5f48b9836b7399243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea2e89c2e436447def6dbbe29842c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd104b8e94c250cdb8b3d1e6bf650a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd426bb7a0c6d3fcd8645ff0b91460246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e5c12b8cb1f8b0d184df82994d198247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2559d6579e25ca58469381886fbefd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba508fe938906875695d4de5c79f596249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e33f3d137889df3d7f6c3536665e6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4de0a13c67ccf5e68eeb19b8980973251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884a07cdd86b5772968f14fe8f01fe4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a4268f5e9fbe8d263faf93c0152f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ca2ff234b080b1a3e4cc3dc9b4c50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6b8e730023a5ffaf197460c101408255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ed5e4e710e554d23f9eb87e375538256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90054e3fbd1830c829289ebcf27391257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c5916d10ae878518fe8fc9fbcf973258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2227175f380db67fe83bc48e38bd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50448f4274ee8a14d809b797d5f94c8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfb05c03d53adbe9e73c8f82b4a78c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c852bceff7844a9513932d434fcf2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305150381aa752e5bd15783fa8bbe091263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325c1d6f82f5094529e339a3642d435264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c053a903c836cde3e8dd407b4e257265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce3bd84a0c2e7fddb020d4a9f56af4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826026359951a33ae21c79361996dff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074d531b966b166dbc083688ab0b7fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12c9897535c14e1f1b12ba6ab6aaf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51efd468156c70ce92882a686b58581270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d931f7c2243b4803e05995e5217a17a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c7ed4be9aafe236aba9268e149445272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff29aad5799bf1624ac61545962b46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f479882148ed45360c36198624f56e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709746805e85ea3eeb84bb8cb315e71275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e0c0e4a6bf1bc126858d8827d126b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e15af11d7c56347e890ae5f26dc59d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6f8f961bdf1b61de3deca39d00f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f57ed90c2c1515313f71272ba10c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf3d12338b15932ed10e6d0ad9da7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea41ab6eb5438daf6146f9acea0507a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadeb8613cf859bbd6bc157d9e716b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3df6a42e92e1af3147653be67905d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6880852817ba5b56e299ad5fed8581284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131c67202f605a9f64330bdc4ad7d15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7685a5de5ea678447b2d66225d91af4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dc7947cd99bf0fd21443fd8d410ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c300eada5564efe758655d20a7095288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8cf0857b956eb85ea8590e12bce05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21288fad22cbfbf0d11558e772b73063290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952f4a67433fbd525a28153e22bec79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef427eb28cde3ca8411ce712ed3aea2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2fff524e596d230e3615aa63b7050293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63170c2bc4384c8d74eca7b93b0761294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb52e6932b141647ad5be2b3b07f65e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437d5218cbecb12cd99fad586deac64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aade7edd44b8c4cf170f8a1dea9112297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0651010d44d9b0f980345c2a5933401298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687efcb4445ba4a549c9366d5e49a15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6765732467df4a832c8b98f5b452414300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a511ea934a529d2e3ac5030b6f2d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33769dffa56cef181e90836c8c351a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33580c31b7963d39a38cc5c4478635d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616e25817b35389956ffc921d4f1385304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cca753d6de40b2c89f58d81d3f8e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a470fa0032b45bced201129995bd8c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9314d9992bc5ba7c5a9dfe1e16f78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1c5b3dafcd8a23d492b2610b3d768308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cd6b5f81f698b9c655845d3406ce5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d64ba1dc0ba5584be44f8d16eced0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29621d6a678ee1bc2531adc8a9aefe4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62724f2a01b25d3eefb090dd2c35277a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568cb5974b04d0c8d4099cd4a7aa5f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705906fa035a0bc139a33b39fbd9ce3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d453b6ca1f3bf6448f1de430aa942315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fecb4ba45b7986a5434f5c2f68c09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df638ae9a4029b05b4f4da7088672d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48aaaa8168abcb748e46b4ea30111a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089841bac8cd65c0578f9ad5bcbae53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313472287c429852775a30041313748b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54bdc75189bf902b661abb1e2283e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1efad1de202be1d25450449ebbc293322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a32a53e4d5411c6c38931f671d0f48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4da8687aa4d4586471cc3cda54d268324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef34457614207f192d9fc06e4dab5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725604e21a8355f88e0e043c8458ce6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222a198fdf6a22f44c0d10602ffab86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e5ae1ba8e1e3cfea9c91c1f567cb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb6e4eb7ed59bb8534d1d9ace2d2e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c467877c1f58161dfcebf805434e163330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9a4cdca35d6770415ab810de8c99c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2ba52eae0506f80b4901b9490fcf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42698e3527b950c23cf1b0c8be37a06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9761f7285105b10341725129c5efb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a174217ab8b695209429a6ef004227335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71c24177c9f6d331c0e5c8c1179e32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80742d76054f37755de39eacf5fae63337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039582da746b11684e69d249b30d0173338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2fa958627f581f32857f901a2b38a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bb36bde209bbaa3c91af376cf12c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb21a471f67e68e4684b7e6dac5678b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e243b8ea1c8471f25eee18aafbc21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057eb1cad64969c4ced41d986ec5c1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df072edb4b47e5034730883838be1fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9d0a0c99f2ebb47c8a085f5e3c5fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a4c985ef272c7f970630dd8afbaa2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f5429956b1709f7fd77546d112998347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8380a9be40630eacf52b8c6dfa517348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db3d497f9e190399c03cc54530e3d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6352698452910965651074b7869c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41725bd75dfc0c2507492a41b414e9dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451736c6e8effdb7713f1ba3ad8d43a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ad0d5a0f6fa8f1aae4df6abb739a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a22772c5a27c061e716f6a5a0600dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633ef13efc98f03e6aa5dc91dca031f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a2710bc043db437c12494b2fc9218356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663328c03032d6a02a6e92054ed4673357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4057032aeecf9f59a1d95ddc9645e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d838b4b0435777c0fcf4a3d955fe616359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad47701d3b53af2f69340ee7b9d97a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8240c43d3b135dbf3dd14c51ed8ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7043bbf037c6dfafc72a941a5346839362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801189434e518e387a6aa86f3550109363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741729ab198a99205b1e34abeefe3e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ed11956d5c41d356132b0501d926b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89517afca3b1db963bc20c432547cf23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26c1b38e15c857c39cb299583ba182367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4806ae7649dc3ddee75aaac3e98fbb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266effd1afcc12d338298ac60b44494369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7891670d0a9f43138f7ed991131452370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1255f6934a639e269605bfb534d56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ae0f9b25631f92764cec7b0dde132372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c011b6070f0e04a1b88fe787bc73ed3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd537375fc94d75f556446c1185f4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664c67bfeb5763150a74e52e6dfd24a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daed3c13380061e16d20185fd0dd9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629cbff824bd2dba657f6660e3bb971377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ffa1ac884a05062887accebc7af3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfd7dcdb07e9456e396919bc31e52f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83372fc1bbe3b6a2bcb5d71207709fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9acf1c49500a2310eec0ef5ac9a1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cdd07df5a326e43eec8ada2ef15f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcfd85815f970094afb4588c3d7683383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e878a74aa3e9966131700389862a26c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc4d0cdb517f857378c87070c0e195385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a76c425f0b60beb2a159c140f6d3fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986211790b5b521ffc96fa1fbc3c004387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599725eacdd5369c4d2028d19f0b831388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf10d06f40854a222ed065fcc7413e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbd460a2ea5c501fc3e3c8b90e31a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107ac8c7b889d89eedd43e8829ef25a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58555ed8f66c6b3670e194733b4db16e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98769228fbaa9b8daf5ea6e0474c08393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17080a5f5434cff415309726f7540dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2303d3846f4a0d3501cc077b63e2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9637d8e5ede5f9c013dca85bc0e97c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a3624da4370eba5b03cd41aba6ee6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf8835bb41fe7a40db412e3967177d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e883f38a2c6fb0d881992037cf9a3ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d68e91389961ab957eb8c8bdcce7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f20814173dc02d94d2fe333d086525401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2fb53dfcd51964506651607b0d452402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e679c53884a6d7a8a9ae4f36b2ec4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812e5529404f27cdc9fd76a8904a8c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b231c55798abe19261058662375a83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5a8492834a63984c0fc059ba9169b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d82a235a0e80142b193997719284a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54bc77c164d132f148093fa4b8a2f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04e39873d6af945e7b0fd14391c8fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ccb5992fb0f4b114c6aa44b3c0e05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007bd466a48127401eabb20716e5073411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b5c6dba50d5f36dae7e867342eccb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f35039896faf1ae4322015ff75223a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e2f9ae0542b5889454cb9a8befc0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c88c80a554ff447d128db52cc046cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abdd8e70bd628a3342a795c0222452416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc363b0f4b90f88b46d77f8d9f9428b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cc89c7be1a89571a0770415904682418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f304c6903be5222c058bfe05fb2816a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91caeaadeee368e9df8412fec7f798b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d5f73243afb88ecaa764c05d86ba7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaecdb0b7eb6ad61bd704db18126a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaa98791c73cde6ee5192a4097c7d1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd5d3fb8c65fa725acb30ec523b44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630b6cfd40f536c7a9134826ce4046f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea67f1d51a41e61beabd61558e94cda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026a241bc9824bca7ba6df28be019d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c63ecf1ff75de6ea5b0ab4144a5f3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784cba47831f08b36d4a0c90a652c32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d76a744e11238d6aec5fa243317308430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded8d12cb562fb350249ddc4355ffa0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb053bed8dff73273d1bccdbc7408432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed298cea9eaaf7ad48852f3515ba839433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0d09b4af7e51de8228651b610998d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a789dbd28479c00f212743406036848435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dbdb4b76582d22014c853271ae35a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31410bc08ad1ab8b755aae056caa8c60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d577e8dc76c74c8f52c497228c434438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cea875015d76c0f4696bfe1690091439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed9db2eec88e39925496a67db0de16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238a233c484b11492cce611e0a3e866441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948723e63ff44140a37870b75e75920d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b5254cb30c6c59423ea6f937dcc7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d504cea862d848dc3251e98c48975444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32433031c0ce8701ae5242e49eac3b9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea5c256d00b573732bab6b8f7c9178446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945591f86383bb7daafb0eb4e777d88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb98a964a64b6db107810036d58a41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93520970d67dace4db0e0fe143d82415449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b0274d08dacfd58d133ef80e3dc0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f956411751ba7a02ad19f34b9d79c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261406606dfb60034cfad20ab2c611d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e73c2b19f3758de9387c7c987c942453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f195c6e048a0be8754844254f1cb0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c20d71d91b37637c0e529730d415455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab43442b7f3602d85827ce2c053b94d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16376f1f1e0915795ae9118d060ac2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bd594cbef6a7153967314bf82cfb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b86169bd65b949644ac47b1f02610e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97172dd9f37ec020d08f9d796cfbedf8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc158c9a7e7a802014a029f8fbb6ea461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c49b7428f004a7f81a226222d4e02b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb9bbffb1ea948e9fc1719bb3a597c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e328e86551721194e8e8c3b7196d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6237003638437e3e480acab5229eb0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43fe86d6c4b4a726d072ebd3b2bce0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b93cc308cd2c946874e6e06f34b13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e18de7e1143e9b5a342d23a9bb9835468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d386c24f3bc124a6316eae5542728469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88141773d7fd203ed0700aa323660f59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371f53763447e6f90a4ae08e8308ed8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986320a230194a8daeb1414985b67463472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91962c60afcb324321eb775cc6419f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236428d429b7a9d625c3294e53754e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b1f07b6372a47a276a00950ac2035475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6074a80b865ba2df9da4391230fbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defdce600ee2aea068514ab47683e8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13718a3106620b50d6bda5b4eeb73efa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddae1368e036178d7368803d66979b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87742ee56342b9dc6e0ac500394407d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c311aa68c992429e26a34bb4738cd83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed77b22594b5ec9589cad1c6cbee2f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c1a86537686b47126f2c04bc81c07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6f05da7f70f84172dc064ce638e3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ba3b2e1007829040b01554d79d22f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7526cb2775f270beecac39ad7f47b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72885a10c732bc16c0837bc65dad7e6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33771dbd77e8b16dc4145a96d0daf00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115be72c93103a226bc69f4c6f988f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3656c9b1195b3063e67c3c2ad684678490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9aaa618103698afbaae9ad41f1c9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5203a124250ca67d09fc4a5c314a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13acffa0234d3130966a10a444893f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26492210f755ce278ff657db77c7f6d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3384c2eee9a5befcb5c8cd3d2b319c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb64a7ccc5abd0eaadb830523f48a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d7539df020050eddf0719d7f4e688497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85293ac7a1366cb42c1aa29615ee8787498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed55faa91594eb5f0516cc06dd2b1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614bb3fa2cf8c53dd2a913bf5e31b68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a900a6988eb4ea3798c3eb2b5c70c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142638725cd5135d72adc73d5d189db3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2af1c2e2166927b4c305a201ea627503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3b012a646c061352c00d1eeb5bcbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176f66148448f7a514fbb336575648505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ce9262038c75fb690d5fb713ecb3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1060b7ccdf373e6c7b568b88b0fa2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e706f0c6eb101fb8b56c47fb7ce9c06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbdc11ce01c78e219d8bcfab8e6c4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48737e5f779ed36f6fde8b7f141edeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51756ab58ff3b479274cee1a6cb2fe15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00157ee23e9c8eeb6f718839f419455512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f3decac9a14843b4a532a1c4a12cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad93eec6b44c17104ddeb2ffb30f7a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca26cb0346fbbd04426e8bc9b5f9fe9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97b4b0a5de03e4dd5c4e6e2ecbd4b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba5c25fd09b27b4865ed93358f634517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37823482b21c189c7c5ce6e848a8f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59199ac5b91611d4808da018f0354bee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497856d9c6deed5d0e646dc1c1de3f3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e937f2fe3bd3dcfd4df0fb7da20e60521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b396a178e0c038b28b06ae9f76fe529522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e2e088ef8081ebc64d781d94ad214523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a13e221e834a488f30846c6e176d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45895c7ebc70a848a42822167980cd1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166278537a7cf4460df8492c44799b07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fb4dd0f33e0bfa30ead4f9ff8afc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8080657b0b3ee099f83dbe5a8e2f76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6d194aee3a769602168a83729f815529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c0c38cde06802f190af4beb8e55e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf998442a516f6247bc826b14253ca5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f112f7f6eae4276ce392e2ec64fe125532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf5f43a434492001aad3f56fb2df74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385ed2fd0ce4738bfda1f455bc614aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c47867c488d911d0ec9b9c161e518535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4942cd832f3d5a11f5a0d0fdea35c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8c993291a01bcafb84ab9f274741d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8a6989976135f9b439733ec666c76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628208db909d4edf535b5b30e713fca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c20f868920b45d0cacf4a2cfe83a92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83873eff6c48290f8cc72c58bb9830b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65bd866b4bc49399174087ac1218a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36d1f64c53fa14f957a46e1cce8164543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8e3fb734f0c143e797d5384f120ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ace25661d6010782f4288cbc9ff38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193742aa8ab26f05e491fa86e591804546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb05dcfc4b4ed5932cac46ef1b77a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce202f04df180e279fcb8c470b87f48f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fdcd4014c55252cac3e23a95fbc91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9048d50c6a1166f365ae5c0bce392550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45831763e97c5ee1d17160e044cc627d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77768e1b363503b3d85234d654b3ad91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fecdf56375e0a1b657387d22157422553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caa4885b136e684fccf1c3e388c0c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf041bf7cf57ddf9bc4f0c210d7e65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f0c662a53152f79f5e54a3cb1969556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614beb1f4e0c068d9d908c1b60772f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d449d41da5559a253d04a41ec844d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab978cb689f3b25713b3fba5dc50486559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f6b2b2a242b60778d8b2093f20a5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c7848b757180565aff164f1640896561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f186c24fd773bcde8e2eb686addc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f1579d87c8e38926985d5a43a28b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989be002c2423c7f886a042fde2d7ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ab17d64e6bca3fe0c6f92c2b19961565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852b8321049802b806e93c2c0fb83d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6839dc84589ddf0e07109cde5db1c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa9dceb9f378438a90b747cee3f46c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028502bac6807579b30ccdb4f694f27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a147d1bdaeb940b2488592cc756eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d2f6d025e489d52dab69de44b43aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e20b3ff0ba19ea7e84f64eb2fe84e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf0cf4ffcb072687c1743e0fd949ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549406dd33bfea18cbbc061e2d869eb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b3ab91dbbad2b5594e70ab1157f7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d2c00b51410a1dc722b4f8540c483576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d40d380b0262f728b44d43401bc3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c5c12a05a58deb3750a4376ddc3bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696a515bb642fd51d06daa5e25c4ca3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c62e7a98309824e7cec7ddab1703da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e0d348f3fa6de4b31f453a39c6db9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d898fa62d4186352b62fa14c5c3bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e033cbd37e8e3642ad7287b865c448583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58215b1c93c871400c89fc82b8e1735584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7b95b31a2672a83a77cc0e5d1bbbc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a1eee0364e33bc0cdc880e10b3f12586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7578ead887430545165f6fd5533c97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3121c2812125579222e58f383910588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f522c4adcce6bcc54b0954dd6193b9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54188321fd439d6e4cd1bf21d235efed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0add5888f14653888cb9c331896aa2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf46106551eb271e1e0908eabc95bc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6996cdaaa945b28c738f4803edef8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21dd86089cd4f311715eb35dc7beb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeaf95661a71edf7c0a9879023cb43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4956e8257acb49c68f8436a74294d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a4715f69b6e39c948fe4e75e3e038597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b1486fdb9e2cc4f88809d329308f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc448e88e5132da28b2089ff15fac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1552c53c3dacf4436c91629cbff31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe780de839d965ba9b492d77ffffd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8560558e9a0cb467b6ce59d2feeab2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1c54df62ea4d405c7340950066d95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3460911d472f01662dc60d2c58a134604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89d4331b615380227e3a40d125e3a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ba65754ccf1310cbe3f89f491ab67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba2c0e60540b3bcfe50d20846b0106607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ed9647f15395c0b7ae8c91735bf57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a26d37c2ee3eae48b2cca269da5fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773b763480b460a5c2ddae653374abf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df68dc23e305486fd23b9329741ce39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5d5c1629d63be2170ccfd70897bad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266ccfcbd4274db3edb22cc066ad418613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ecbaa9d13c607afb568a369c517be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dcfa071bf9ac9217434850a025d70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e16e5ce473e6c094afd3120190c609616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b173bda9fd9d9f81554cee3a521fe2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8db91821ce05a92c56a30b5bd9a031618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fe292aad593f1adc96bb639dcdb43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faef1adc13d298bef0f65c53af7c012620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed249d36419960c0e73a4626fafbd071621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0622cd5a35d4b2faa872d32d8556a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fd5f4a50b37d8fcf0b36443025f68623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c281930ddf885ce1211f996238e1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c85a26237aba47ce4e37198574cab1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec1f9f8a11e45dc510ea40daa836af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea8d37df29cfee6fd4ef2865cbd973627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3700a6b8ac5a70f8fd76ee61279e81628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdef4dd3e02a6380fc49337152c46b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37c0578a8bd83a1298e45631a88b16630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f73390172d1b4c13c6327f80af10bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa03c5de29ad1ae342c2e3645cea243632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1d29e984b922022aa9cd9eb5debd7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707d90aea77381a41c688d671fc102d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfd12d16df5fce9a5f1258d338dac7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc720bec3d9eeef8ac299f586eda27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b9a679538c302346126c41254a374637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3249dd533fb2a6e1e4d1822513454638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5a2ff40967ba54c7fb1f656b77324639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfba66a995fdccc68e86df9db76b812640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d396de1eb0bcd13c1dbb20c8f7deb8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698efb236bf90a682cb07fae37de3b49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8bdaec36c238b249c6c1e36724fc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d995efee70ed32de37f4e4ca3b2b0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48ad7a4ae11d2bb88c7b9e828aee32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e9b4755193c98b5e3f115d2ad885e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f826cf0af91d6ae7fd51699ef8d5794647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a5a0f982cbefedff9a8c947040489648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf01123c72a1043d5db2302a961d3ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34b751b1b9b06e870aaa2762087c93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0057319be70cfc1922867bfb2843d0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2e2e714b55c1b0c38f99043e3eb41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757c91597ad44cee91db5821497c5a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aede00501442709eeb6ca6048574333654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ea2f37beb63af74cea32a8d07e148655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7140b902cd486ac43fc5b32fb29b6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9cac3a5b0120b3f4329da98ad2d65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cee25c515e6fc7d7ab2448cbdc6cec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d840f1609da4d41bfc902cb104d22659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1908bf3ec88e20880093f12f1452c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ac687377e54fbeb34af36cf645935661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929610b7e98eaed51c07589d99d05c9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1b20476d483b8b9347c80f465a962663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8198e63b8754959ed32a650ea71f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bfc3419b75ee1afe5799e48523739665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181b4ad643347189dfe018c2f520948666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4cebd7ca9c8d6dc004e0474d2ef9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f50517197dd34ceec3487e84a9b3b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571ba48fd71b6fc92fcd23d8276c4a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62a716e7d0b8c4851576364b94b107670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da96c5b7d977d89130eb64194bc828671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11d1dec9cc79b81dbc2f3d9b0629d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac41e4cfaecabf3db4f0402a13fd94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c56751ce34b631ef1c2d43d8a46fcc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11c547ace7ea6af36e4a4b4215497e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d350b1e1df3daeb334646b94b2a60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c9d98a791d45bb4ae34f06c2ff6ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0efb4d74ca8e88a5c27e50cb653b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>