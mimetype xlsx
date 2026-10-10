--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1993f86bc39f7fc68efcee26238081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a48dea9da22bbbb7f1166942cc9282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd969db990e7cd5f22784943270004a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dc924e448b5ced40be62f6a6afa394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1617f50387a08e2908ce87111fd0d2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb607c0bd417a74bd43cc16944e81cfc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888df805a1253621416bd3bc8c8fce07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2718dd7544f43a0f0a37a814a768e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd17e55ecbb043c5d3c7ec5352f0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fcafe816c1f529611de944f2f321b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c82a012654abc829889de5cac8a08511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4965861224980e26db3bf69ff9ebe1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168b3d759bd862b49139de613c2547513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757bb3970ec2ce48af83ce6c5909fc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a59117443255dcfac0148885b836215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a6f666e3c24ecb01294d0945d80aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d122a41b7b00dd973d85be74d24da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b655c6b9936027942b4e48a3256a1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f450bf20720be2f71efb0fccc47f9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da848f6ad95b9bf0ec4a3b547871d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ab0d7ed2b7c83ea84441594fa7db221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c317560763ff55ce6f84efec18dce7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5275179c452ff41ab030dffc00127023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccddc5a058c84d21105e8349c0cfd624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112902924feae06fdb709f2a5fb05e9925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba299f38fe531f4e06c3a05190975d8d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645120b82f8b9a7cc83f4fd274a8ae5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9884ce9f6b2b028962c471d15d16ee628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9dfb7c3c372c50e0d26b7f25ac0bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48764041d89c21a99d36d1a9bebfaf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89663a560f655daa98d43857502303e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f94f4e0442f1b4f4c4eda0920f12f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca0de8242e746b8c00a808c1bc98633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e1cf73fd340647fd7e0b290b4b7f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58df1aaccb1d9bb03116a19cdd2cd7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3e9f014558868813e76af63355ce036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c20bab2943fbc6d0c40c596dcbe84b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82010c38ea112f488f013ca4fa783438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e6078555f027de7bd9f2e570d845b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c02257daa2d651e30c6ddade967a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad3ed221b8455775248924cd26af3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5bae1f3c331e88d142764fe353d3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008ab9fcdfefa06e528a1caccf45ab743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1222408de8a10f7797908e1d69901444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a409811ea8450754005c7aefe90e84a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7503b2af2b0ba3aeb3e7f18458422046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada6c1c0a1aa9cac1e8bb16a3ee050647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171f0062315fca76e35f617fda2e56848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5da6afadd90e9303d394d4eafc8e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ec68cb8a774eed19241747156f0a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb0a5d2b0621352bd37e55c085adea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992660814955184addd56cb035b3d60b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccaf923bd88f41be22e010ba70777053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfe9cbf0ef7562acb44855537d4ba154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b163eb3cc34f8c740413ccc81700455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c06bf14bd0820859c464a032c13b3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4ce322ce16a6bc6cd8ba48131a9a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de83cc6eaa85c60c2acfc36aa3b193f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c02708f951a8b38f82347d681a492059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cba445ac588ae9d533faeb88b3fad260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357591123dcf03001b749027da7e915f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259c2a7a0c62abbb6209ee45f9b414062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc9957208e89881ce5a85e5fd538c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca98b5e7713f3737758562aa1ade72364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319894797109924ad1551a7ed656c9fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ad34a7acae0604656173502db6eae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a566f73d80f2ec471e46296185b64667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c59f3edb02b0542eba316f717a249168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d9e07b62532dc22a30b3f272675e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3b1b924bd21dd10bd1a6e30e468ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1c5b7e512c8a5d5faadcf46f49dd271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a3999bde231f07f17a0f00fe490be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7ac407f70c68e4070113eae0f2cc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064037f95b2fc186907fd637f7ce107274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214a9a83704f69936856cd63afb137275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187416646173607fdd575116f36bf81e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1c6dd51632e75b909bdee52d18da977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f6ef9047dad47594550265ef1cb9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbdc2a9b937e41b4f98d429dcc80ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff9ef25de10ef89e5c5a09792983de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cd0e9c85206017830410899b94b5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d0c8cf504159dd69e6d43aa108b0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827500de4bcb92c21daf4330722c2e2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fa5d93397dbb7c8ab4dbe7fc7c1c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9de47838e93e0b077a65a40b11f94085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341e8b7417ce43c4c6080e1cb96fe6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc72fa3d6939ded5acf8215bf18a3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96becb5bbb5b4b6ce8ec834cb2bfa13688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e975caa45cacdd848b53e52a45a594789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f3ff45d08334c33c12adc70dc594790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01e15329822bba0fc7993859ecc1fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c50dfaa4e80235457d65aa8caa5f4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5670bb2ee85adbcfdb363c4e461423393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70457794737c2cad2cea81fd4476b48294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b13344a3820eb1aa698f39316ff94995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab873340d4c7ea44a4a500ba495e2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaadd6652c8c851da95ed9100d5a1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801073e4adf1e4ffd1d4348c4b9a474e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d72e718079bc771950bf77ca3e1afa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96226be0ed35b41309ec1595190c520e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8f8d808d9c9dc722b900c5dd7ad46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f29250ab29ae15f23779064054ad65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6959c763c3bf34b7087d12690b4be4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdee17e92a30624361bd3463ac13054104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949adaf31494ee6dea2184d02df5817105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3d09c210aac9779cf4136178dba55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5775a3800284775b7232fdafeaee5d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9ce0cf179f1b3f1fc941de0c6b2ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958d397d4171a8041d5a12033db308a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec52a92bc2c0205cb1c2680355d619b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99f65834abdf022d5af2872e0d6e2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8008e7b497704a5a6d34e50b9bea191112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2ef179b66fb13d2849e7c5ac90b50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf212ef809329a0fdf67d7f7738df0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60ab12aee57a43d5034abc9916e762115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fd2a53074f5e5289df2172d117584116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9a80e67df9716330f942451d02b64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f0ce8d8d1ba7b11f8d7c398d6d097118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e475df8d5933ed29f497b2b3bfbdee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8fe9d20c3e8b19d6d1f934d196ca1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ba6ef840f4f6e204f1c6d362a30ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada036cda6caccc1e9048cfef5a49207122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ae8dbc398a649f1bdbe8a83a3646123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06679f382b72e48e07c913075c4c8e9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c65593af70e899d58d3832bcb013c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acbf365abfdfccfe93fd9543a24087126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d126334aa8844779c6b998fc35d3fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6fe04399613374f39935cc8278d7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5d59daf39b3c49e465362b660228d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4d16a46752128e823e74745ad383b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb01cfaf920ca87c2e1b30a1f1cbad9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56500eb71287f2728f62e44e6bf42f7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f756d7ecdf5e57219a796d507c2d235133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96406081198ad2380ebc02702245cf6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3589c198540dd0095252dfea90b543135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62430857ddeb1fb80904f16d78dfd8ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a3a05182992afbc0be79dcc12ba4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b19310ce94b8fd6228687935cb4fdd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2b97e62ac43304e0099c20ea65bd6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d11766cdcd11d9e164f43e4ddc46c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a224f1913948d1a8bef7d5b6f41e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc123bc1c617a7c2aaa1fd2553503cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ca0290206c0c7bad95f5c7862f339143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c94cdc63a96bf3a14d209f3c862606144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15eb3c9973a2d62745917f5537ff5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae516fb2e3bd81152d650d6ef33fc0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b33e8dc24f6da16f81fe22bef991b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635a3c34a6c038004bfff91125677b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ba25275f0b9f28f8eb1b790203d89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510bfeb7e9e2e97f0e2b03e8164c87f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcd53f9986cc38a11ed15cd36e05a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5eca3c9d84b2c25506eeeb25367fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18a492ccc488450ddb03be6130c296153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aabde1ddc97b181e6a59f0be1ade6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea2a17b19f707d95d8493c12979f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e94ba6105c10ab8f5bc85f85132887156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1dd0cea328ae11234e47e44577e19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e73770ff7fbbe3ee6240c6a029f891158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ea541296d5e0944d9f2edfa47777d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6438961927455bd48e0fd0b89881854160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9640902b8075dd538fc744ece7e7b2e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345a01c4d8ab020edc7af7e4d622f09162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350546d36c114311bcbf9220f947ca3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071a412544e72f15eccdd3e715ab351164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2572f82781e54ff1915f0295d79b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce377dbdd880c79947721c20e8d352c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cb552040f9e9a9b6589bd43825cf0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab565abb343209e780c56e8aad550f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199f734db5ef818af16be8757ecf6bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c35b63638ec32c2af6e43f0f444ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1521cfff836d3c4995df789515709171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b395466c2270acc2f726d4053ef14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d872f81149532a39d9f77270c316cb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cb3379441a3a3c82cbdbd71398b7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec618a9b73f6e6de981d4eae2a7095f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b410eb3a4a447cd6385713b00171acb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2d009a3b47857a3bcdbecbd2fc121177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c012b473ca5de488f92c41fbcab224178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e14d085c1765e27d3ee548ea22181c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743197208075303e759f3209ae710d6a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b301cbaa5d92e24677c61a9d6ba5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67f1df678c0e67f53140be576e338f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b5c242434c3e1785a6d37b74d6287183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727789b2de42f43b2d8e4ecd1681d86f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d1d19e549fbb1df4dc06112dd4d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3a07e31144c8525005c1d2e258cc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d618779dc41bbbcb537eec16676026187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50060d4c62b14116a00ee3a3497d963b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a35f160a68087613a5f0024d7e0f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15a7cec4bab116e330dc01bd0ddabd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291ff937f251d8d86d510f40bc10572191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e53444d987bb616ffb1e3adb5b5f62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7401f496cecd3719e5f8d435f8009193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f10420a46e485d32d3e776754daf6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09849712408b95cfca0e2ab73575a6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a37346fe52eeb5f2736d78f011b19e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de1dd087295b18136e53f1468ad2ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0152bee8c9b8dd6492729cb4295a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639356dbfa39f367f14b19caf062e32b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89792be98bc366428aceeeb794ecd35d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b81e363644db3c42589885c4bcd50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d169e3ab777a1617fe43ce6f6fd3fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20476e510ca97d591d0fd38bd03df42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ae50428d2fafe68c5eb322452f8f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13db2344405453068aeb56a87830f01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0583ff400baf7824d220d469ec02460206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c0636ffe5d99817f724eef46bc399207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd323ee4be6742cdbd72f2b06134c835208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f09f6c92fec7c5165797ca317b608e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af036121df7d8919be4abd1fa230fab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f39bde421b7965a5f2e95ba4c617211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee88afd74005d5870b77972d2f39e75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b761680d17a57d504bdbe639bd718213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45529f2509a9974e8a1312c18629d8d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264233127e6eb11dd9870c33fecab33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74be40c60fbd373b0bac2cb74e3dfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ba6894f715f75559089c3a37dce4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6106695434bf8da48dbc020426890218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f10b8d936a2c9e376313863ee58771219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef139cc8e5de7357b15a67bbf25754e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c90a5dce05bc3596bc41722a40441c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c848f7046bda3a705ccbd1c3bfd5df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f929af4d997223870f8fb861674ad1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a8ea7fb33667ca8cff3d6117b358f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387d40638d9bfa24376e2830bc179b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29828867f18212aa25cac083c3d0ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd41d11b4b5864567b6b89d44864fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f64a4b291ac1be0e04d7c1b905f59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdf5b81b04af0ce27fc63c55bdb863229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13701d24980cf3ce88e69aa59906ff5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ef7e4babf2191cc918a446b63973e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9916395c91ee5ceb816a5ee51b179232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ac1cfebdcd6d0fc6e538c260f0a5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038c019f7641aa6347f39df6e3e2e4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971c738aa2b62a202e2b3e5d16fdf5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3a0df718880806af945d391780bde236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509d7d1385e3fa2125a62944aaf9b8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54053855ec949898392db2f728e83ab2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186f0ca9e2b74b1170c7bfb893fc91c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a485ecfe56c4de2f73530ce06400c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d844211cbedc32a1f1711a49bdd81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4f1bb7aae8efae0f1c8383ac6de06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a87956a3814ff1f4537b70f9bf1fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3fc6d6a48695ac8abce65118b8c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bcaa00d841d2a455bd49ae450700d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566137a9ce363626e25455ea41833bfc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb00a43a4b7d78ed46ef8a4c31fe34247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca577a653d69d01e5452e1c40149370248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829f3781f38473fe3cae7bbdb07edf8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6695663a759bd623f605841ec57093250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532037f1451074331cae785f35347f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08d3d60a8f536f69ac0c910d245292252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bac7c0ae66ee7eae836abd10ab2c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98592cca9b4b84338e9731ee61097c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a5eb0e61651d06f119e318c72ba72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d6bffd5fbcfe8f9b06a8c427e6b54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a1e7cb3e5058815297ccd6be2c2ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0321367e2e2a4a566725f94870e56c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64185596b7e178189b20389594484625259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9663371a9dc625b84ba15f23e5ec7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25603b1fdbd3ec03c183aee225a0bb32261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f1d372566de1a17606990492cf62b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec481bf3d798426f3be487753a172d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb28b96e14142bb420e3b006eaa16ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8fafd0be2abe7629c477ac10ac74c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fb581a5a9fa9dea99976a4769d3e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35da9f7490499b152de0d804d29319d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0246ad4ec54d9c4a310f831089d4225268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41d8e0d4d354a63607dcca115f30da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dff502b06526d2819b3b4de24d8c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abdb850decea9d04c8c9c122109a0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d7ea3ca2a2858ddff669baa52165272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfde9e53e35805a32085a7bed6771cc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23016915792957f959e7bcd95a1a21b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb7a014609ca183747c92fd27e28be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fbd848a6f479ab1df6600ed993d52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc515f35d5d07f4d7596a77c5adf3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110baf209d4af48bc949db128a43b59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407649df0e9650c03e002c1c4f0a67c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01db43e88431df3a7501faa1b58304280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daa3d81a51485f02a478211418cd85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544850ae90df590876b4cd83c4fdbabe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ee6f071ebd188267178a2d2104d3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bc266bb3dbe756179d34a344af581284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c665c9152d452a7971d5450c0bbb71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019a376dece98bd1cecf6d43e1c86e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fef1b106353238ab43034460c8e33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984647323181041e8a40140e2306f71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c54269691c20e97a0e7d9bf2cc8a4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74badf83aae0aead0f57ef831d9419290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40661a72da4a38f175a09b6c164c294e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359705e1538810ba7258f9a71f1c279292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59202a33ad70b90ff81b607cffb0c60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2197a21003b61bd33d632219a7f089294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a73cd451566d8466cab364c5326cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e951f8981e9db3af930d9f0560795bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd9f78a5d5f15f65576a132b88cb1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac81033cc7ce0902d668ea8697c5ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23929b585ac436a3c7adf34bae9635d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86135ed3e55109a1a8c3748e5525c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb746f194f7a8f8c9cf3e101f91ab263301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030073f7e7daa4a9731f809a8593ec55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1cf54e2b642eb5fc6d4baa7480fc6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3548056209223f269de0b3a51c5fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822deb73a25c0fb8e5d696db721d4f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfa28d6e8e81ff4da12a0a2667b88e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d8b3ce4186f6b75cdac95b533a3b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148713303725f2352f271f20d0247d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49534eb6a1ea31714795ea3d17f4b138309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51af795a86aa0607ca652d72aae7d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928146fac6c30ea09f22acbd172a6e54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359bcf7776a214bb5b8738df25ffcb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523af8bc7a280be2b31d42ee3f70113313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b4424b5d836503507766cd8d1fede314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0ad0e678156fc5b0acab0d9fad915315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47910d4591fccd9b2b87d9eddee6330316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a5c40fbced3f4c879cb31e87bf891317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5eef29e7233405cfcf10fec1c5f86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bbb223d5da3ea6af2e60af2b4d926319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c6ff4b0f5d6b95d24d7bf539e96b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afad4614387cc630c79dbaa4e3c0a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085800574dfed7dd33c59d37d83fdc06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330777856bd62c6243fa2c269072da5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd73e87e7851411f51673928c0417f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12d5039c3d091f5568f0bc8b0c1d9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825a7e9c4fb2ba086b7a9880e100bde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e304f063deed02c248c05f38ff4456d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058106f3aaf9b0fb99246b92dd33a5d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e4c1a32ba5b2ff535ebad10bf86f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14dd136315cdf01aa33bffcea4af81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b81f15b5e1090960c6215f4f36f69d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eb75a1125316ae5b2145397efbc5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc795c9c2a7ff8ec6c4bf4dba330a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74159eb5534b8f1faeea5a4d444f03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f15979df457031297ab5edba0dbcb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c1164c00db1832db7f899695dfb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351e9293d6e864114827a52bdaa1225337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2fc468031fafcab63a4e18f2d73f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fa7cbff74db7b069764506c547cdf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b887ca38cc0318c92cacccc64d7fe6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9e1c61a39b501cda5ba2fb01d68e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8681cb96a4b2bf936921c0e988eccc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e9d917ac1c6361c3ebb79d378a38b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef53d224b54478b2d651cee49558f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96a46ea2cc3e9be80adaf35abfe63b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc675ce8b1e599fa40cdc9cfede792a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921001ab867d61038397a7c1f9f80d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7875ce0195234254b63070b4cf1b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c516d36963d7732ff609cccf64c4d3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416897e9b6b83457aaec92f3294a3e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa7cef43138b3471f52f58c8dc8333351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cb990cdf430ed4514ff0e196389e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763e9c43e4bbe8aa9917f9dd589684d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fa5aa2cedfe92ff60436318cc0cf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e95b63dacf84067b0398faa24b926355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485149ce6ada1ac7775caa189bddb5c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea24b5c60822d423fb67e83aa35f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace82ef25803898021d22df8fa0712fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10987b0b349e21331a9766497806f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39418600b297b8008f0a726a1d41dc9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710582ec1690f79d72bfc75c6bc6c35d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0c8e888b8c4ba1c2948ea01119df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0b252907408788be00a0d44b2f99e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458533f359b3c180eb0d3010619b5b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582db55baa2af7e0349831b8f542a8aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70749b017d833e2e996d6425d9d9289366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa6a4b5b58396f03297bec673e1bae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ee5edb58055b03c7c5879e7b165f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855775c29dcaf0febf02d1b9f5f5097369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c628e3a427f0413085a8ac9d61571370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80638ab43607689a8097b7a24acb7d7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd021232017587b332d2c38ca7384f02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eab861c5835326ddaecce44163c362373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8af16903054ed21a29a87845e35377374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00849e9bd59ac1c31461312b873060e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073190c888d2b4ece1b057897231696376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb007f86ad1fac9e8d7c424f04606e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b235869114535bd2d6299e28bd1269378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aa2016175e297fe4abdd90831d1e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81b368f8732ed52234a2949555f2ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129195e1f61ffa251189c6b65241675a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce8c534668a0ce9616f59977386159382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f56cdb19015580267f422e80d5a9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd35383c850a95f182e9274cec48c42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16e82b8ad215ddcecefd6148447f6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a3d0bdb52599c85fd70bb0ebb0edf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ecb93c13b4924be88545066f2a378387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bbe1b156f9b4df3e8f2a9491d5d3e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fb70e994073fa3ce0f20819bb086b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b25239827d2a09c9d0911591f0383390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8503ddcd43db46c32e9ffa30456ded6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363791774391e7bb4e95cceeaf34e0ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c631c17c74ab0c1f265dc565f0ff8c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1d538664acbcfccba596f626ddb0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac9db894da22adf656b4504f2a9843395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a031e4d234d88c8e5c7bf4e40d7f20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0ade300608793bab6f62e1081a2f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7087859af79ebe22ce3db33d279bf8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857921a738091f7d02140f63c6eadb83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de76fed3955c499c3421c2e69c419d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6a64ac10f771baf66641c2bc6674b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3acbd714ea662040afa5412404113402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba1e77827534f02741c88942e35531403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65ea08984839c5fb3bc4f89ef0395e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da2286503170b0998109ac0c675fc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ce490b7eebf9d4da567db4f29fb60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbddb133c13c0d6c619111e7cf5307407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa7dac40afd117be3a8ec48b138958408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb32e91193530ddbe46d0a251c8e666409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0fc09f180cae965de862db4bd9943410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a7a760db111f5d81fe50a6a5e884411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759767b2b2d828a2f0269966c84ab83b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b351bfffdf85cb8a0dbe15101a875ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd979f52e03b98d3644a0f68eeb1004f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a226452b110f1d2133ce22347be504415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14cb56543f2654e1eb5a966291f14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098c9b3fa799cad975099b9d06e3105417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b86cf1af5b3c254a6ddccae17ea48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30341419156fafd55ef714ee064b12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b7a5808b7de670ea9711888fdbec0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c4b721d8a1fb0b1c44fda3298fe28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7055d67149d734f989b81eac4da210422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f9e91fb93a3a6828591478ecdb706423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988acc02a1a0288235342e4c010517c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54987917d8804dd666ad3b46f446833e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6e9315e0c0472ef4e908542323d58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e9c5950ccb456bb2f990636fd64e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efc104106a197f74788fe2aa6ddd6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068aa25e4d71777bfb15a1087c6439f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785afce0c74ca478428ce1156e5d50a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfc6f17c99e05bc50431dd6dac08a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d49f78271c5752112ead9fa4a08c24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e07203eaec074a6f5916a0c2510298433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d858b5c8437b84be10bad962b7f26a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1585eca62190146ea84c8c442ac18435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b86e39bf9b48806192dfbbfc08e81a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb0543c7658e2a740d0886e27fbe4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925328d81fc0d9011facc3583bb9f51c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae7d527aeb78b47c1aa473558b9c53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c13bce942787f6686ea51eef79fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9a58ea994de02f5f32a33079602d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514e9c2fc89bd9c0cb97859d1d3431f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94231014e70b24c494c1b5d044840f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555306e1b53854ba6532ef052f33a234444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18c3f4d16bb47e8d83b47d119f7309445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca802cf1cc512f1d5670c32f767b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1eb04e40cbc72c34772f9953277752447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304260addf6ac205c391c4c7171a132a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49895745307032c6723e04644e2225449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc277c66f8c0c8cb060d18d92a8fd8c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3535e7c5f2b738c74e86f3e0a7cf8ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b808df935cd0bb6793fe9a69c43614e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788df953033205f6953a968c8818099453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15c960f848697169662223ae7baf3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09cb7649e42c4e0b8ef62a2c3eb8f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0751d9b19f29000b5d92dbfbd710b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5a329ee44d062bb3c842336d037f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67425514df64aa90851feda556efc93e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67658ab9574bbb1c4c53a3ab111f54b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e6d7f2d87374c84605f5d47605495460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ee5bb254c2714de97082abc3e26fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba051983a2343531fbc546584ac72c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fee1814c574ddc49bd1f510369e3ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a93fb33fa642b0bded2a851d8e7d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18274d6b00c670259dc704c15a5df95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9fc4b55e444378de2ba2467f8ed3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a22fc9f322499fd8406bd5cbb16d72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303610c6b7e636cf4935bccc441a748468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc74652cf64bc166a4db0ea25e664b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d70f92ed0f045e335ca02c43092423470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9e2ac34153323df4886f557b69181471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d64a57baffef1b14dd49f3442f57e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44be1b79784fe3205696d1e7c213a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0897c488409dcf963f2530860abc2a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0edcaa05debea1e6c48bfb3107977475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb482e1d92887ce4f0d0b11d0fe9201a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048afc810743a7843ed8c8064e35fc55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee2e927c9610ff159b60f60fde9379478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7787e5565b900f47358c44230f00b95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076db3c9043f55e2ebad729a09151640480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f590846df9724cebbab4bf5b670e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cb2dc2db12af1357ec5716c65a3f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387500d1263cb064c0b48dbdfb48ade483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8d3e4e8096ec7a8b8a5640fd37cfe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a131eae50e11ace3fa9835c61502a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdf8db07ece7e574b303ca862e5bb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d684d9877f4d08895e2bdb9ac824e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d151e0574d7c931d933e73b8951ae6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b40c32554629338d7fcd0329d03d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90831406204875f15a927a1dd3685233490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a16c9072a05ae23d252312c8a3430491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675da44b759f7d47c510052652eb64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398ab7a592e9706de63d9e47457144a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9291cb231eccb409fde610b7786ffc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c97ce881e78fca70ec68cf06e130a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592b6e7f72080e280b4a83471ab4069496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b625fee0cb119c53e0e561b05cff52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0bba03df401676d832669c0ce0e61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5d5a27e81006935f03d715fa721e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08910abe96182e64556133e6dcfb61e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b27a36d68bac0f9d00a1884d9812b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefe3d72432f5d65ce1d09cb954f0fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93826ebaef5bf51a525b59a17c7ef6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25918431f2e9d396e89364d50e7c3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6238e8bf4d8af539a2288a6a2c732c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f59679a39232a85635b374cc6af7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660aab94936d19be91e8b41a1bc77ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8db125a73a7fd47da5eca31f8d4e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d63241f5a8c39ff8103162843f03a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82adf577fb7e2e0a1276ccf9fd1267510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07aae11619835cef19aa9810e3197c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8599e405745279ef7a90b42b8bd3bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74fc47b35db403a67d0264a8efad93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ea076b8b91d084088261d1673e4d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fe4a64e2c55e9573bbf9b26b41474515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d449c40069aac412847922bc5914a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3299ca2a3ce2d8ba5cd285e498f399517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0a77dcc6497797a86d35857b48b90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a42b0791bed40499405bec15f9af1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3401051e6c8df884d62bedbc3a3929520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da781b64e3094ad70a46e76886d318cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc6880aa9be1b2581c69992d9ae7c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0419853e7f595c4673c0d803f8c37a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4a24b98957f6d355091081dcf196f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9819b95449cdccbcec5672f7e3b454525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ed76432c5ab809dec6fef734a9ffc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996c2a1db7f6464ed711933a8965366527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba70c149ab4285267e789668985eecc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d219111884e6d4b0169a0b5693ae4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4d07625383a8d8aef7672d8da88d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8aaaa89127d80b4ac6a67e35c24f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d443cb71d13c1a9f2f06bfbdb7e7fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d73f5921177a616449f78bd764d8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e63c9a669a9c1fe6027f1a600465d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc4bd2e2ae9f75d1a8417745649fc0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed87fde4c3d59ee5435b79453dfd57536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21c0311311d3dfd238b5785607b52c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572d53e08b272a01eb97bc111d8d8e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b2a8c4eb8680974764314b74ab957539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bdaa944db8afc5f0c3fba124020a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff06dd2137d905699bfa177da5a2bd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e84f9d44b311808aa1192979643afe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5488bd3f961ed85a0c3bd3b33e08797543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28f7e4b10eede78a66f07139bed66d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c5317205be7d761daa8033ced825e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e80131b1da384bdc3c9ad8197a6cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e3c976c2c3a4269efcbf24595b090547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b02e75c5127a84fe0bdafca05ad0ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fa4f9e06ef60e5cdf6851ea93f07d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6f984be57003f7b6746d9352cdfbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dd5e0082072165dfe962849494d8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218d0f54154fc506c9e29ce15bb6fc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881cfb753ff0243150f73428e2a7dfb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ef6455ec2b7f5de11f292e0ebcb01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f1dda3aa1d715cae0c2b693112d2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286e2ea18f0ce3150b58d05276956f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcb8806d833511d7d831dcd339acd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83dfe8051996b0dfe2f15444d4f841558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41555804a52bb8b490a471f727a98ed7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151b2a173977130bb2c2eb3e4ac24ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23f655774d120b9194dd54eb26e960561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4e0b39c38ce889e60969368d1ba6d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fb9bab60c16f4476674de39631196563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b50d796bec1046c0f788c75fc7981564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60045eafebb85fa95319e7e9dbd4252c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42bc8e73dad4258d1d04745e1fcdfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91514c321be809b257adb40325caad5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dbef40a1b59a34c7a20dc25cd735e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cabb5354c5c31b7b9a24850bfc676569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e708e50be8677f88fe3b3eeadacc466570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bca63baff25629f12e6fa12635f516571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc0d25045ebb7bc91ff9e2f8db6e89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a222d733a53a59dc1c64178da4f0db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2f3d2cf10f3ea395bf522330aabd8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969ce7b1cd70fa4a697d16b99a0fe34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18e98f2b93463ee856d018c8c8c396576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb694792fccaa62dee675de2a51d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b3ef0e3a3c3aa1a808116da5374b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb1cf385773087451e8e48217ed70e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa3cd60eb759c03dbcb1e77d66b74e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff15d4162efee47945c89897e1e1226581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438c990990ac414b1ae9af8cb4a8fc0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dbe152e0094fbb7ee7908c1fdc0c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04398bf122b2cbb82a966ea023ae82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659c1e3f5470479a8fbf26946c86c03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113534d8d63d417e67955cc4d1978395586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b8de4fbfd3b526fcf7f0f5f9ca48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bf172e6e993d38dd7a4fb1e4a3f47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319d29887d1c4401212c842f5ed075d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931d9ec1068bbdc7b3a8b79fa571fbe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86eb3d64c6357568138d6cf1e98d6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10038f7347594eba34b61587a7bfa7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f61222f6d0d277ca92cb7be3a27e6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8880107c3c94b5a86d68133948ecaaf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a2d9122ec10affc3997e9b16dcf42595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddb049a7b468c80f379d71fdd586ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceaf2bca4180bc295a41ebaf6b3390597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977b7a1c52d595f3e240a4bede700f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d41e455f599dc64a38c99cf89174b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f412426931d5ea9fc9ee408809e365e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc690ecdd1bdad80cf34e0028c00c94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cd22f45d391061e9f2e306e60b668602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674a860ca0ac8303bb5d97d6a71e146603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48336a0a62390a996f4916d8b2c6265604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a35fff2d113fec27b8cafaa46cc80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437032db87c118fc5571088bbfa11057606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aa1ed89a2d028e3cf7d478602891f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeac79db2fed18465ef329ee08c76b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bf7f3e5829edd863d3da141665777609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0948630eb92c9ae515b064b42dec3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298dd8ba83efa8b243d4f66edb3900b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850a7060471caf05f7db609bb450399612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296379e7a3a404c94469c8f53126590613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde031d2f69d7d195a5b609600b3bb4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de7accad4e014f5c9dc2303fda2683615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f90846d73cf093cd2e0a2133abeafb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1100099dd376e3cbef6aa559fb33d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4a77770d3693b32e2917b86d12c1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1a36a004ab87fca0f83b9d46c3c12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac928a1ca044e2e274a9247945af81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242192109f540af986d6b7ab8a98244621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde60322bf0eb7c382e3b194dfa030622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5befa2dc1349b8ffa34a9c94fde00c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f51f5c78a38ad8d43fae069c1ced1c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda7d431fe978a14c7283051d159af4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8d692081ce265b4c865af2328f18b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4aa0aa255c0ec8cf27c266b219538f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea8ff4f22dd3c4045fff0a03ba0776628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3477ecdc5b2fd8526a968c05dac205629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a0b7fa819991e4e2245f387f73f80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8abc6e83e03f827c150e882aa75e82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5ad07e5a1cf2ab0648507fe1bb299632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e55a7a7a336173b61ce715e3ffc24633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08a6dea66ed3993ed57678d75332d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e69f9c85e95558b477d3c1d8cb13bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb457a0846619528c6beaf12f49c4457636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdee0154c4a798102ea7b3b5bdbe147637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c5c8c4e859165e5627f810dec43d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d2d72d9e2ce45b9d40ec9cfe895e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b77fd21555492cfc7769ba7c045b4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56fb9b4196f36aaf425e85cf3724c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cfdfadc59436deea73f7f07a189c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a58cd25359c28b2a898ddfca3d7f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de3674a91e1b7903b50fb01deef020644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f3fc4fa8a1e75b3fa50a14e89c850645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41458e450535b9104e182af4ae49f7eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1e921ff0f335f63b034978a9d0319647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca243999f24950c815989425cfa6d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549817b1dc82536f1826b14d3cc6ed9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbd85fe4a50d68c987fdfc98aaa5fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b88b5b06d689dae11462cf5f159673651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca9e7d2e7c181a3922fc44a09e2bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc36b62415dde5cd84decfcf0000a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e6b4fd016d4ce31faefa77fc21f1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5708a1fa6ff56228da4382d81880282655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae38e67ada8c64a2d6a067da2de9b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99da828065a4f19fd04805780797b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee22ae66e37981770f94b61b43b7bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f5f299329257482df9d55985363a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ca377a1eda905cf5797cb766ae29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5e505cec438868bbca2ae97f0649e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc1694ce4b40a51e08482568217bed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96d3495300483755f67c809d585747663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daec64cf3f0b7698d9781bf669e0284664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0260adc8e52fc61e89b825bbc35801665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d5378ef83a4172760d4ef6f2c5698666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e585f35023680ad54905f800afd0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339a30188575d80254fd49f1606c71a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60b3d05f9ff8870929cb8e1b8de68e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e8a4bdfa11df1638d4d1228038f54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49042126a3c1303fd3f4efcf0ae7b0aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb0ff861e67cce451d0c0b0457f27f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e37ff998d62f3b5092e75bd51e698673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b6b713aa149b29b9e1211db2228a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56938b034dc52e84aa083ae56d67be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b17193f8869c59e9712bd4300d8906676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c31dbfb8c6e8acba1b0642eedd19bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8d0bb348dfa8006e9d8ac949803a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d816d77f0f0a321db70b8cb55a8a4e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20626c97cc112f9263122efa27c473dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98892226fcbad74dcb5beedec419ea6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46cb719b3083a16c03ac466b030f7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b9c30b38001d3e217f3dc7a7f1467683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29093d7601a967000315706e350d1695684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9b56a1647624a1c496ced82ed9ec7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03431aeffbb6bd05d3a1b0ca8b42978a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02fd64831c40af18176b78661fab47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d5dea5d729d8a6d30463b34346721688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b9f87ddba0145b8601fca079bddab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9f585669d871aa4aab3a6429afaa7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6979e3abb83d1341ab3ef109162626691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3577bc8fbb5244168daaeed7cb80cb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11747f336270f4c3100ec009d7207d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef606eb357eb5139a09590a94eea1040694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26367b35f8edcd45d4d23d0eb3f651695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f12c3f14ddf74d39217b4fbae6e25d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c1af7de9213a5532f319a07a5fac7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922ead337c77cfe60593c0cb08ef037698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c9eeacab4c8809cd408ef454602c3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7febc8cb0ffdd782f5346dd652f654700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c319cbc6ed37c48531177f7033b7a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094b322e783a2ad9d451e54b8fe6a79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b7d363b14d315d30a512f55d46643703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ad55341f4e11251cb9e5f38ed122c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eba6a09dee2d1696c72c2d57e98475705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffda1ecba9f4355e4bb01d8cc25ea7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea62d37326b2a9ab901873892eeb60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecb1dabcda1b92b49a0f11f05c3c07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296072e094a6b821bf794c6177e42de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442357b473c579ab86ec9cea46a775c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f8eef946d67d19844f3455c915e45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8ba111913b9c0600e921e83f3310e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e99ab793b927b3dbe10364b7201791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c899344e565e5a82e2f82bbb9e2eca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda15afdfa818db57176ceff6eef6b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629244e832c81863b2d0b712377e803f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bcc8dd92ed8a0d564979679b91ff65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9e086d0597da902da2e46625b248f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94760ea921b028989eb72b405d39637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e602692f3e085c77692deaa62b0958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead522c5c3ce6b6df67cd68e32df7979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6db807588ce9c2c37755eeb6277e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3f0c3edf32c55755427164529951511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ecbda35a7d353237dca891f38eb4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d3cdf104a144f29d12abd1e54a3b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed100847946d853536e205a40914b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa06df03e30226e0de796c32adb1bdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde527e921361c5d20219e98b7931a3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896793e9604b24258e490b6280e7f9bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec39d87db77b03d1ee8157f883f34b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e851d8fd02c02475e82054ea23f8019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a4679e3e28d56c7f573947bb68d0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbe590359463a0b290f461343b265d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf20689ef16f2c02df0f0dd844e6d2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ec349697b3f1b567d43926b572ed723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c791ff578947b288b9f74ba1549dd6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c380a1a381aa57c1594cd8ec1c32c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49058d9bdded00466611248da2b5ead626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1427019018d03e53c5e65c079d81127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c606bd7ae3d0dc9b0b16aa7af0dc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1223fe2a552e2712f7424f8f5d55ea329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bbb954824732c761b6ffd2bc2455130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe7d6ed4206630ced6fbd1717120c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38466119ad654850029b8f6cab630d8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a559d527ed1e5ecf8fbc7ce7996afc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59a6d8d52caa8987c91a6ec384d50234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebd5c2517c2d96e26b7672387a528735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da9330ec2db0c91546d1dde912fff736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3cdabdf9ee7cb1dd385d7c7e3277037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e85ebb3da3e19843746c4f1de477238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9baa4ff89dd5c8c16f070213cd6f3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350f21740597f3a40c5ce2476807fa940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f622435622ddf421cf5b02efbe78a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cd96faae232422976442205fccfcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea68b934fcc3b4cafffa91462a316d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24d29cc2d8d791fb272f5a1052116a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403f50197a9fdcb1c909c32c81ed97f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd314970ef4aa54e636105815c84d9e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd2caf7e971b068fd3fd7e39f97aa547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e70717bd9b66529da5933a3a9c49c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cbdbee485261ee59e6d2b5864e7f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92399d3e39be37ffe2798ba65372e32a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b37f9129836744ae6a14cb70481651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2b77fb473dbe97c37f7df196ff13752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6e856adccac5d04fa0f491ace62cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb775138a36011cca7c21d7175043054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172470aaba366f4d67c99898899c1e4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f7fa882ed7aca41d20e2ad1e08f9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c29dd2f35d9ba608286f4f8f0e7f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8533a7a4d21384e0f126e79e869cc8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e9a3c24bf245b135913f1de0cb5f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04c3f0bbe4afdefa2f9164c33035f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d74092f6714b2bb352b82370779a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310027bcc3613933b7b58bcaeea670b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b323914ebbe14d7cc059e2092c4491a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd8bf93af59cbeb88c0dabb014f31764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c9673f3abf7024801347f7cc3a25065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2098d125bc1f7ac4cde714d23a939766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db20fd6bf6eabf493858a9870d1987367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc68c1de9b29d78dd9672aae33742568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91db0d7e6a86eebcabfd770f5609a7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2bddf1740f079267af06ac6f5499870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1798853c1f3386db0edb65bc93f9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3d1191fe82d27dbeb970a43c1ea6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad40688821565f781aea6092e9d35a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a378217999dd2d2fb9d145f346544174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b7c017392b3bdc932260a9833b2d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e754c2b83db49894d1dee8b787fd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ba8b7f7321a644d77d378811bc62c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf3775c27b10c2577596b85e6d8eb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148c241a896988ba1ba1bec90d22f6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb18a7fd28255f70db4363aacb5ff180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c5dcc98a690c3fbf3531da4433b6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56d44733f8802d1c272d6cb88b01c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b8cf97c03ee5605cdab1faf70f55083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b17c30771b545ed790ad0f2c891b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e4f44b8cbf146d845c09bc6b12ce085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e26eefc47d2438019744e955ad19186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659effe0ee057a5b16e593b1bb5798ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00c66ebc7ef179672acf17792a281a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc240170878f40c1b5b3dd8a28f52789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2c76af96895750dab835d64bbca0e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906d56b7a67041a3404a988176d9f4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a30d470831de1bce29406a651683292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddb48913ab03db8aac494f9be3080493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e51a97017f7824f4c438636b2738994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fc9a6ca8907ca4f308384f557d13695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c919c421b2658e7e4c2467e912a57d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561ccecd47bf8346708a49103717b0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b218ba4b4032ac1ccfec31baf3ace098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430a6bf74e9f733cc484a9abdf15d6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6cad22329d03ffcac2fb8d4568bee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656e3a2f5130d899314284e36ad1da5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d239b6be12e76e6ddecb737d5a00d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa52ff38c08188c16bfc48d557dbfde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880e7137e6dc6260b40dfe8547d763f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eb6c0626b15cfdf4a7197e60bae18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc870a5952192442952805068a1714106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2248c3bcd3873058b4dedc47dafaf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624b095665a8b14fc014f79eab7b791108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05fcbd2767dccbd21ae3bd7547f8f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da0dd6e82106a676c207ab3c9e8b5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d922d8ac00c0ce130c593c1b442b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b77e1cb8ac6d08dc7b1ceaf559e1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f733d290b81922e76e97da832542e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7440222031fe278dd407ff12a64cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6e7f06823393c42bf5c0d9f0348d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f32f8281de8894f25cb54c80c46de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5692683e7e5a131d2e3fe69ca4736fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b84661a6a9e44bfa20777098a6260118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6236ff05ebfe8b68d6c0226beb3c874119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef109217586e5700f9b7112524a711120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ccfb263fcb4811cc4119cb35e9e5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ee9928702d55af081c95bca9027b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75b4a851464c7456b8152dd9c37a2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b3e2d22a840a0631a12c6c1d34f3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057cd6159086116ec2ccff64c00bad7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372106c921c138286d59876bf3695f52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb0de51c1d6b9bb3ee864550924d26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8012566c9daa89834b67718112b18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88989fb73748bda15f5b4c16894bca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd9efec9c2d0cc993aa2cc5b9e1cd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a0bd9dcaf96534f0a8cad2ef4cc37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f890e040af2104f3fb816f179ef621f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91289fe386e15cb339b2bc29240015133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb658b132378c660c3740e9fbf97cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7e295e62b3d854cf4fab3a8f7b0b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dca069c408231a82eda8cde6c443f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c57a4dcf276dec438bf8573005330137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe957ff329db8184c2094b51943277138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd2775ad0775104e2669bd38d0dcf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb187a8c472fa90639cd63cdcd4be3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1e73e3b9b2eee74160377886eedcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1480ee98acfbed69eac1c3be9a291142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddaab1d96f624327585775d969ffe1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfb34f2e31fb43fb5692ae82762fde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9201ef89f9b02843a471e913a65a333145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18471ad8ef2bba9c3997942790c363a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106c24b53beef8d8113eb9c6c9af695147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3d1760224e7cf2b05da167392ae0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4eed950c0d105ff06c6131dc48808149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f40e6dcd886a14ca03049598827649150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289fb6d401b16921a3a2c5c087e252a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2912db5ff57418bb64fef434bb53210152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158f7351699972610f557f9c9a19c38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0053846b06b920d38d0c59f15a0e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab4b94d6f451d6a69695f6419d7e60155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbeaf1d57a3756b0b55e953e69252a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77c82f31d15c463ee438ca7d2687fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974da037f05046dc4437b55276418fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb3665dd06b26c7442aaf0527eb412159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693e737e07f981649d8f46b06a8585a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485c03dff05a8bb0513b85f2d01d314161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636081ba4847fdae251fbbf264cd0d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fee12a7b0a94c37406b7890ecad05163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4de06cb665e596f32b3f7abd9f94ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b60ee668a49c28aa535e5ab060faaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974108cb623eb4455b71d838feb153f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1063072000aede467ef858954eae3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0ca27922515a1b7cfca0378db8168168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8629864482cdd94dac1171e019ac70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172039894d62b414f4719d03c06899af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5f50b85550d840439d4d54e8a52fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51164dea858b9b8f6c19c6bec84f2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd402c3b68d6d28b17ca85e28eaaeb7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b96d0d726bfd3b261206015e4c991174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a0c20cb652da5526726fcf89c4d84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ff6101a665ca3c336c82b09346b44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dc659ad85113209db0e931654e8cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1579ba45920d74d93546ca34380087c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ae0ea0945f84fd199c7ec75fe2543179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80dbe3f75d70f5d3f9b9c0909bca54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ab0b3f3580987e3e0eb348e5a44f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b436fdb5773a97a740ec35015f68de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656c6964476df7541b7e3e98efdd701183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabe601eceafef297d1515664672185184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c5c57e103408561a44e9f478a7b2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51201883b091008014f531bcebda512f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55ff55763e1362b48523409f11ff6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628ea8dd1b508adfe10432348c26ab3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fba016a86f627e14b301fd772b426c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be840d7b8ac7f2ab54dfbb83a301a751190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d82f378a5b69df81cb50b2d57aaa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce2a313e61ef30dafca5909b12decc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd516d1ce0b15ae4e3f9ad933adac2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299bc46ac8ed90f78dffd51992d2152194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42c6062c20fdbe231a3c59b97d12d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ef129ed616119932cdf91d2751de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc5cfd2c4649c0892d95e81969063a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b1651f164e93422f251dd71903bec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3f6a6b43c19c722fdcc0eacdea4cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348acd7dcc9e082b35d43ec5d321e47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699415fef5f641a5b5c9cc7888c8385a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aae116bb68187faa01c054e6f7bb15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852d14ceabbac775d4b51bb64c3b4c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06186891ae80feaefeb5b58b3492914a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ad9299b90c87c0f7f8380a899ebf2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0465ed758620836880340e7f63bc4af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e56f3a6be1a43c7ba174e3c4e9f88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d449594f7d525dacbd07b17f4391a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45263c13d7531cec6a76ae8de52c59e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1724a6184310b9a07ce38f91124d315210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aa37bd32a7b46f7b1bc75bda89dc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27478ebabcb330fcef75aa46936f69a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b5d4fd47aa9a9655474e43e77bb81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257080d3e7d3a1db369808788a104d49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afa12d2de46d299cd41791bb7b7238215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a76818f0184a4c77e9e1a5036baef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d577cccfa1f24615fa2a5455aff34f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45158fa83be7f2e7d4cf92ed417826218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bd6239efe9d6244c076738eba8a29219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96314feb1e269ae2327f5e406915db9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce73c1a989f2c78d79f98b3d055b2fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109badaf6289b335538880e824b60401222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93a52c093e65d1204727b1465b0dc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7c07bbff0f2db2e5a652eb501429224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cbd07d03167f8465aa40a34c02239225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7dbaa06b1a3a7bf34fda3065affaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0daa88ee90c3cc898c696e8585fa0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbe0c3999eac366facbc698383d7c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81738ee17849e05db0e2171e2c9617d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd9ec7a3d8b75e38d7130d069279ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f4cb1e28a3d50a4b8312c446828eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8374ac234295a41c1595265ecc716232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ecceaa0df161fd574ae2dc548bee4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60382c8117275c86a0f792f752fb95f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e143172d6655708621960d6a7677afd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d7553f8a6c0ac9a847fd4296b203236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b925d0c0c6a829d3d927d88df609b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb848750fa4ab5a0b9cc3c3145b873238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a904fbd07dc7f7fddf2d8dc57df4846239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be118d2d51ef87edabc9518a1ff871240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fdcf22a0ffafeae577f8aeae8be23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca7edeee1bba939d4c6555e8a7fd4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30e77a935dab61be8e972f4bfcd596243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3589b6ba8205a8b33c4d8119d4675ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec491d0b31d265e4075f2de843d43f59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db467b5eb2e2b2cd9f2f8428e6d5b96f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735bdf79912ee4b7962f2cdf731f3d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14edc1dca03bb37ef2fe27ed7424d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ddb1c545a32a065b85f5ce90c7e62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae706f82f6c490cea4d7e2cb022f912250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a06071e6b8567b423a28998898e2f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713be36096e431667f878e46a5b2b68a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be860d9f0acaf5a27448c358c96857253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc90bf27ea30c81a9e230564ccf6ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe31d40f6724603f16e71b9e437572c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f06ad7815c9956a657b8e618a2f32a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09092c03f52be0f4a877507c5ea20b8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af387165017a1e69c212ecaaf2bfb7b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd4550b08829f31ced7983a2abbfd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27142bc4a9dd2a27d452e042942c4da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec768a0743feb1151976b8e054d6cbed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cfe26ea68625010d3cea4c5e28c47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e1aaea47c4ca1a90026daefe1daaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150301c6731d1bf518ca628dfd092337264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad95eb36c8ded24f5d5178257217d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6d4da8be915a9e4a8d5f915f18c05266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243b8548aa67c7993e27ef157048580267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eadd1f277bf8695a74b2b12916e992268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b06427a1c7839be52f272d5a95f25269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469703cc45b1bc460c68884a55f324ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6022511fa7f64b0f96d5098c1e663271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b6a673993211c9ec3ba44f2adc44f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ef52f583575b02e7c915073338606273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b59543055743606fd9f81570d2b33274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbd277314a493c57cd9b5a0d2fe733275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9d42409c1ddc73c6673fa9bf85653276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6049835a67b5ffabc265292f56fe0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280658ef1679bc4a8a5ce1a8248e99da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615b3ad343f094bc0b044fff60e8d33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a69ab46f8ef506818739010730680280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0908be79edc72aae0063008ac4b6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7861085b7c88e35584e70d10943f5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16016c307906ce31592bf4732545c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dfba8a693feca2b4e000e049eda3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff7029773076d80e28acb15398663b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17db107ef464a7c6dfcea858b15f26a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e062f950a57673150f94993dbdff50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69b321dc51a2fbada4fdc76a22b63e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479690b97332ee6cc919d95164ca3a1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b11efcdf9570d89213da8f695f872290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc8a3b523c6ccb9a2334784fbaf445291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c0e3b7b0a99eb90598e15087a0aee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa90cc8c6850781e4eeb9b6d3bdb30a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6c80a82e7f9d176c980d895ef9c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7cd515ee29a5575281808d2787f3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccbe0738ff8acb6c6b2f57b19152cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b80282398e62554bdc6a9085f4a21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0701e6bc40577d233345219d419e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaacfae7c5e825e3436f40caa38cc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6719c0bb08fd1e9d5491bb7fd59144300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad3817836f3e6ee902dc535a584d42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d01ca82a489cd0ab6170778c6795a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212009a9e6b2a10b332e194a10dab2d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf8c11aa2a242e901179fb5a28bdac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc6e372a6645b90d3f14a3ed0dfa61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e9e144d3d68d4cfa57cf5502ecfba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e60184f7b2c69e742122e131bb48d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0fe8265d29a81a6bda8eb4178b8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e69f31256de2879e49d33ce81fccb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b75a44acf0943f1171f00c29cce27d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb4e6fabd21b9ff3f421f480595052311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e53b83ddc21d9cc9285a46ec11a48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebc7b4861d3a7a1e23676f1b560ea0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f176156743f52f5c2ed90c3501858a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88f851ed1b5077bc52bc2b5dc0b7b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9df456b51158a9fa8c2d5fabb6a2f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d999703bc422acab8faaef988fe13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22716524e6766fe06a8700795e1002318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55e9c79779bd3c4154a61c1e108111319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536305f2a543bc100365a5080aa4b407320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0767a5dd1f76f23ccdbb77ea24b0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba407caa55afba2792a49f7e9c9469322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeacceeb4a3de9960cd45120ed9e43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773e5d8c5bb8471356bebdd0fc4458b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4efd6079bbad26b8921a604287e3fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee73fc11fc9c8a1599a2181db98e620326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6139fdb8ce5f51dc9aab878a28b687327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1a72e752e1a9b642753b98699b60e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5282181b2b9db571f90124df6a26b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d9f3df5b6c11d96235d7235e46bc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d264fa4c19a8a421268918172e191331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619b58e0e485fe12d366bba6dbbb5f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbfaae3eef30de87d6a514fca02bee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb816f21819ae63b5a18cf0864c0cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc306b29155c32d04839ab393f8822a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff6eb4f2d0565e131a75587000c4d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7cf89f61883ba09bec4a2912ac0c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dabd658fab5b43f48c3d6f4f4fdbe4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1ba3dbaae65f6b6269ce6394c5e22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496267490e285cf20a2c5c3b2d20da2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def27965bf36b5cc7f3b7e4680f89387341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574b3b9cf760599369e6cda4c8e341c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df797dc55036c5446b66b6dabbb81e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259105b55fdbe55e343b3a315a47cd15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd60ea23016a035836358c111b7ff11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08537b020c066661eec5092bcae67ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da96bdf327cd9023d595c867e8ae6ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236db5e151d42ae639c9b31ae079aee0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b585475aa3fbe1dfec6aa9c376db4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3927f1e956e3bc405bed7fde493ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89693c699a098b6174df14b675bdc2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8fadf5813ebe41463c83cd690ed5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e736453ef3cb5fce400a96a6baae67f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0ae89c534ba182a2ef05b3d7ce980354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a548fd2e2fca01180d6764f7f7107e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c084675b88edeecd706ec6cbf5a2f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a918215def946dfd966e6603c093f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac03ed6d7f6034f811db9e80793fa36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d77091765deef447e3ac328f4f86c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe2e301e5598983639e72cc9a25eb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a83c747877ac1c87f6b610e300e18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b82fc7896e8ec2d020c1c9283bce79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea45e77d0423e8f2bc286be9c90543363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee8fbc36ba1093ed4faa6b22d4f893364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1caf1ffad984d93f3ad171b2ebf67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1eb55f41c1ee6e5fb0e7eddb0350e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad163b17b550828c0317376db5a29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66e0dd21b62f5652db0fb45f2d60c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a96c0bdbd2870d0898efb130d72bb0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f847e8ad9b9112410b0609477aa4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e7fd62d21df4e2f4b83c16d197a94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f903f3297c51a57b5d53065e4721eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34af6b36227c7c95abb1d7ee0871b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbd3c7d7f6b37171202fb314fe94ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b1da46426cf338ad1053ee7a0c3a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da8cc876825703173a8e7fde0814b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b95ada6f9ff3b4dcc76f757531f15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea802bdf3e7b5d4117b2f52394a175378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49212180e194f59c95a360099d8fb244379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde4c4fb1cde11eed6ed13684eddfb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0098bbc8a5d49534f6a521620ee9c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c41f5d114f4a41f90b942e07af36db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b9676dcaec682f530f264902caaa4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde4faa1ab40057819c9fd8def2775b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452734dc9e2b24c048453020e94022ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3851eabdb4feb9d33878c9ca7c9cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097a0dee3678ed6a845f840d361e9a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cd4975ebb9ad5ef5f59234e25fe41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65572df2e16ab7f18f5b945eb1fe9d6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54e3689b0506158dbb13f11b66f3a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90b57ffd9a0fd362f65b7211127e7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f47e4a6a1274b123c8b59b7bcb8442392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccebc60cdc777e38967e6a3471fa9ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc933de0322b9868af0fdce3a035a33394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32371d9756a302534fe6ed57ed61d27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac8d1bc96e34a5a549b07ad362f145396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b57683dcdcf5ac1e9e8d016aa2eeb1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5769cfecf88a0b3db29ba317d74bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3b14792cf520fa27b529bb3d07f61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac8dd1443324ed8ce3a7633c05aa85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0ec1b1975280ae002e0e70e0c9f96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8bdf67b3e93e93f08c9390b584591402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310e1915ad18f3bfeb791b2b0a7368b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742004c1b4b2de54de413d510685625f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eff92ec177bccf451f96091c1adcd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55470317637dd774c51459a3e6399c54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793fd90757eb18e82313e0d2c5c2a80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fe02211f4e20f4390d74a4aae37aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269b4ce716692aa5ac871ea54a0fdf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882ea29f7e7a82d4f0f94f692c61df8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e284911c4221c54cb46e0db57cd0415411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103b874c657c63376c39b7869afcdf3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bedb8c1a5454dfa4de929802f1ab4c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3e1a4627b09c36fa9fe932ef22964414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b366f650d95d4d466d532f5206b3a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b01bd8852454640881b7650dc6bca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660afc246e440e7a879fcef3efe2d25a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb3c21d07a557b3aa32acde4402661418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a728db8c33fd1f1414ed34e33ac0a5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d30e1c85a69fe7979fd5833a1824d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa557471030fa5f2f608d5ce32beaf27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec857c546e56ea63eb0ccab2aa0e745f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddf8fdfb7c28c1a62cdcee5e200c11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92f0e4f5d3176b2701d5013571f69c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f127568273f90f9e3b63256c61c8ec8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b69af2e803135d61d07e5fda015bcc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18e1ffc2e7a0c44399b9ef8c1c4deb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5254a53550c9d030102f460c5bbe12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982f04bd447577d6ae3ad6b05d432fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543f98d16dca31b5066d7c833b1fb3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd22e4eb61ce0dbebd77ea7e2a2586e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f904d4e9de97f11b569f0eaba72dad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d21124184fdefb75ece8fcb72db50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21457f29274ee47fb850a2d9c94a20db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1df0cb82367d656b16bd4d64a5733435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb552079b6930b342618cd2adff453436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030d3922afaff6e52fcb6f997e4a2c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da650819cdb1f84b2ebccd9081eef34f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf749e5b8ff3aef79668a7af0dfb7d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddd845f9137ea26abf2274ef8154fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022227852a023e6a162b75827957ea10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfdcfa77c77cd807b5e74252665800442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca756ce20917acb99cb5fe5e1bda330443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a45d5e9c16af23f1b2e70cf5a791d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0123eb0a3745a02b3be6fc04eed9b9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4538cdaee6e7ca1b03f249149a0407e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b2c2948430d3bdf6b8119e6525eeb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7df5d959ade6134773631b75e799e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a9b8951c99f843e23959d85d40f93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0fde1e91657f59ec5f960e79a3656450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40b87041d81080a1833edddcc0ffbe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56396205d65458c96da704783b088bf8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32facd05be4be2ea2d445c87c0abe5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254382614cf6fa74876b1f7cc977db06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f118205c70a2d2cb719c318c0792455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf3f210296a771b3e5cd5e7aa07324456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f73616759a4f167b4e9b9316a88fb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bc295293675467ffff9f9a06443c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e2911f86833721ea163936d596f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61381fb18777aeb7491d02bc81bf5fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcf0d1e16651e9e98e78aa736ee1f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06bf673c54c6b5d3dda269972c8189462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac27954702157df3c714d573c11c71f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffb99ab20cefed040085ac374eb52e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b923af9406ec4cd19b8d46c99f2dc8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063740421fb2ea58907f48d5f92b25a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba547be920e0a99b288531f9fc25fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae5bce0233ef0a18cb49d42f48e2a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d654dd8e4dbd86735fb04e778b66458469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c1f6ab3da04899f0e5277a542e0dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38599f2a17f132d0e263be48d9e410f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b996449a11af16840d5701be208fd38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1af1cd91daa49ad25c51d90cb1d3cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394b664ee71f77a07e2c08a52b35508474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1013be96a91a85c8b781a574bf8c02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be809028dadd164f4f9e9ecb899df4b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb451392c5642c8c43dc379e9f05941477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ce16d22bf9023498c50cfd083a158478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75973ca8992b4f5f0765dafd629c7140479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc13fbee19a85f5064fdb91efdfaead480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19c9a9ece24d5984e1fdf49e926ffa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cc3f4dd8e94935e4ed98cf821decf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867811b12a898d5ef262ea2257ce8eaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3af500ccddae8cc6eb736b4b49928484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a38152ea5802927777563f34f4e72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95674237f4b7713007445274001c508486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d72a1e7f021eaa4a0c920beddf7663487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b908ebdcc5acabb4fb850a337ebfbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a67255d8712343e7e95954ccf7348489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f1a0f1136d948fce9e2b2d637fee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a46e07227c730e2aec807968b6d6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc43db1b43991be577f260ace0e86e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc533c46649c832049910a0475aa850d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4109ca0bfaae6fc001417b544a1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca9479cf23c762b15b9c1e7aed9317495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdfd13f8fc1dfe841cdb66e2b3e8af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c989d151524183d63bf8d89b2d54467497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbcfa6fdf7c68a72b5de3320d8f8ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cdd1484c4ac91ce7ca9c9a7e18080499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd995f22c7061fb48f5386d14a14b9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf335944124323e748129ef0d0511fe1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8367d9336cbed3b6b02655daf4527502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d425fef5daa2b249570595ff3b2a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c235e2e7214abdd8cca50b13b80828504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b353cb76ff82972ea23aa25078aedd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc662752ddef8a4b496bfee4780e7826506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d036c6bf190b3b0ed430331b4bac0b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff460403606177e72a7ba7ca1d0338508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fd8970beb19e65295fbf4c8025416509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48d79526dcab55c62826a108ce5120510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd6f83e047ebaf1e900a0b48802da5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407e5173ba970ce67ad110a74f6b7ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704212467ec055c71748dfd372443596513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c36372529813e6cd1c63911ec03454514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39f2f5a8dbafb0bdb16362d3550743515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1a4de2af872e28fa4e825f65c2a5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef670224fb6ec034e62759a3f39f379d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e254d3cc2cb017263a59b3aabec63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88a20902f89e232aa78eff672b2653519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282f780908da09a7c543b93271efe9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ef071a0c836a5e1cbe699c547bd31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0213b26d99dcba4b97c7b6c04849c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e43ca304afe3435339d3501f519a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5b023e12b7f9ca3ad8f437781f07e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91a9a0380f0f3a1c3ad8d51d619fa4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de39ced81d0bfd50e3100555777ced526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07323901228fff28b7a0569e67dacc6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddd87dd6d04ea1406e942e2f15d8cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b8284ac6ac5c02377a4671972bea6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996d8df530f2e22c41fe247f8b45514530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b2fd4539c2b4d90a8ae1b32eb1399531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369b02276922cf47995d4528e6467bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364d35dac6391a7051298b09737a1dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018f1a9154a731b43b43816d639bc1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6056fb7c58b017e237b61e8d65b59ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdf6f3fab0e1dc948637b9f11e1a4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc90d3fba9e7277e52624c18115bf2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d6a0ebafdc345400a7c9f3ed3e14c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11aa2613bab5febb4c7406802313ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece8d8661e6bd6d19c375afdcbecaf1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6fe019057ee29877a6225b260c42e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e3f54e880c64ec51303ef56c6adcb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576b7868a601c470f6fcd852c2843e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74022ce194a2e24ef0db08add436f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffce099ab707e66009b865498f353c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e099104a88015790fda92b1b996906546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371eff0d26f8a9c946adb3a2d3745e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a86b5899b69a9a6423f869265a0118548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352bca29083553acbd48665bf788a1d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aebbcce017f949851ce4094124f81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b35ba2153bef6eb136b6276409cede551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804440e17f8e6ab9501fbbea100cc81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e983a1df622603c0358407a7f89486a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c4c6f6fcb72aed67ffcb89542e7aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20757f5b14d272bb817ca9a05dc4a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd69a0f0068525faebf89798d71479556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466e1a3c90653c04eeed34346bb3d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2574152f3a7164eb1dd4eb53bb9e18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79004dd2219aae6a43526619a533d76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33817e4ad238997a0ae87408dd4ea743560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf1d299b99ccb75432a7583b2a8981561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccdddd351bb40685c1796f1ac5b0ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c579b6466e131d933d7420917479f7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd615286bb1dd5e2b54b56775e874f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66b2455779b0a5a8ec4e9be1b0fffd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d26b2fa4bc14b273b9980c908e610566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c2d2537d169cb4edeb49fbb39a90e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b51eb3fc1304c763e38ab2e3a3ff15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b9cca06145f036e599c0d9b83596569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604ebf2965221905dc36c6f8087b7a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c664b5544c4e0df88a10aee6a5c6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df6f24a1be6d927a559cdc95fea590572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e6cd20a12c20fab243737de63a857573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd658024cb0225fc798dd0fd63875333574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaf33cd1537a9263819d31abd5f486575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92342a0c5e9e7473693c05df19b61cfa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bba87c5680a33a539d7624711202f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de8bdd6efd1b6af8aa8f7dcc094477578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5e2e3c5303bd0b71362bb03295f74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f8cc7e356cd21e150162b7d806eec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18409cc5f76201be856c8d55b41494f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7f9e84b9dd18086e05d528748429e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04924282a47bb57bd7b336afcc3d909583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb324f5da3db1d1fe51b05abcdfa24dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cddee548101c585f7287dc0cf3ed23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97b9273ef680528e98fbcc54ce3bb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914791699c0f44be4d3ac3ad5e56640587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337aa343687007ea461f6a2fd4173e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62676d8523530337c1763ae1ccd0c50d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fc35c184996a002c5f39c1d90a6e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe29d20fc2964b305d744ef1474d37591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532e2b4a34bd79f993125a636ba6b5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61018da2275df5992b7ea12d0926cfc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9060b9c459c4cf291d14f0ef16046594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016cf4be3dbfd2f05d13cf762df7865595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063ea1891d06bb2251ebd3da9fb1d0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41e02f6c8fed4fcbf7ddd8a2539c4a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749bbef5c3a0365f5181a725f3633bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee78e585e06866828013cefdc90f13a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e297a8847c789a004b893d659bd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73a371354959d4dccadc336a181311601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade65a5096c283d92464e7ccea4075e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84f506ead97bcd23bd2a3b63fc561e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb5cd4f7770597f090b83c2969027e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316120b2a1dba7f13499cb00d9e17e9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b37e313c3d923ac6d8b4c8d79625af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c71aece22f877c667dd7f8397e5a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201e38fe7eb87e332a0a8e666213e38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd43cb3c2b7ae6e280dc33e4a6b357609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7371c47933012f152ba44aa0fb24a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba87385c1608ad4d7516f467c2e9742611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecdf9204a4f21c9cc1c9ba7621577f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28dd0d80ee4734978086630f7d70ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6b4a2b33ade3c43bd62152d15060b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2270f4012e2291d555f7c2522eada2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a6cc3a7071c2935e6ffde3a296f82616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3b5e27c88874a75d8527d13418f62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae57edebabf9ac54efa69eb56140a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd204e5900364f9a1ee955b5c3bc4f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f955b72e5b80d0845735da1907466620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ecbcadb41b55d3fbb575115dcc7fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d326c60edb8eb96c786a5f05be2488622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b0c3b2e9c49586ff7d6e574af0e6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1326733df8eef14366bc77f446836624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3dd1437ae9ee71fa76c7724fb25f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd30ba635e20b0d805061471068105b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d12e49a0615c69dbe6889e70df4c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b7e38116c238efa68ec8c9ffa1c29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0edf38781d336e8df5a33f3c84fdd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fe8ea3ac6b7bf036f0b6d96d69103630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adc9b9a0a0d06d4c004bdc8f7cd558631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50f339d396068dc1fa853d9eefa155632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef998c25958cfb619f64e9a81cae996633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ab1594ad0215722e26449f0845894634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932516a31628ce197961280e61fc93d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede826301c24247bad09f99b5d5e02f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19717c80fbe41fc57522759cdf910e8f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325a5db01483207d8e196ab751d9f49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97245221e56174c691f01315a3a85fc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b58bf4ebcd55d7342d999d348989d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a218022002290566875a15e3e25ba52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa02bfdbd450140af39d50fb344f4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624958c0484a0ecbac93c59af695afa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63690b97fee729be087042270afa48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212999303d1dae30272499d4b410532a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f94d169a0eecd9be457f84a013338646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd9cadd79e51a38ca0d79071ed2e67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b89f17c9a98d0622f6e05908b8f37c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c1d83a0555ca6df5384c53a1ddd12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bc4f2a560dd694f072112eb1325c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf303f13a1dc5bdca762102411acfb7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddcb954d832e470fe1b15171102c17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0b78cf9f60953e01887a017ba9c0a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19820487f254231d5ddb013d245c6ce0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eff6179cff2d6021828c685558082655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820edf76c73a1c43b13019eb6a86e32e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2b8d57cf61626faf9115b0b8a1dab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b56c230cfe493b5e2ea9a9994e05d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd795d33950f06834d8a0d2bab32c6dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe256d35b407e836f41d538ab93aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94cd7bdf4486fcdde3a05a1f175fcc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce1df01a831b4e818f0a5ba6262bcf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba1d4c2dc4e90012c97c9a0ead1010663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc44106bf47baaa699ebce98fc2de5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaed6def0cd74f0f2f27acbd6858fa0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c4edfcdf8dbae2a4f92e943e54636666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c8b9dbe46a4b56218d57f1ca95d87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c10c88b967503cdf67445f0aa08280668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa68ee3a2624085ef5d640e0c4b407c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031958278a922cea38f41442c61890a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1670e3e61dd0995ce2b480339f37f7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e76cb212dffa99e35941a6c854840672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf98ad8f72451b2f61acc42595a9b25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc95be5358d92e17d516c62e1cf0d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ad38d38aefb6aa9d52b066f55ce08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d9d14037497a59348c8e28bb661f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28b33fa7e8587c57fd2f7510d2f8d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602346da20e099be4b2ab85fded0c804678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>