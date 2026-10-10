--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35384385da5105a81a690a2a7a15ea031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bd2e4791f42aee180f54e2523967b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b4e9fb63a3f44ea2f38be0c49fb4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a59a7b01925c8d448b96f62c64f014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4f2daee3759d8be5b677488597eec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5296c80f87db8ab69859969c6dfef76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b407b66bc0863dd97e1141419816147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db581aa5072ddfbefe8ca5524855a06f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333737c415c2a1a36ecd708ddb2c47209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395edb5c3f05dd0eb5f52bd8ceb15c8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119145c0dd936162b1cb7a969b3805811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bc7f7f63ef37e9fbbfa492451cb5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf8fb6c3634fdd538d1e1f7ca08b8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c423f5b9a41e8743de6ce159f1397914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a4974ad4b18286b944c832b89c8f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb8049bfc8f9cff77335204de7f8f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da486de7d4d0c48d3d39c8ecec332cb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664101f5c69ba9af8c920d381bb46f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b9a3293b9399bbb23be9aa952549419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190e2f70b0e2e604b83142c0e68648a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54d3975698377dc1fd214dd59b644421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d6da43ef43d042fa81284e060fe3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3a339f04c097ba49b654229bf876123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65c993e9ff0aba155ccc3b4345b77824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f2ddfbca6935ea8ffe9dd5e58be2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55603d8c9ce6f70ffd55322ca8e991c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255de9c32fd669faaba0f1474a909b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85bd887d08f4fca123d81ef1d0e1ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b27cd8bc1dd08354828b16195a074f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb646c80620b67c7b34db06c40871b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21b314bc65550716896e56e8d7f19831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb3b727fe0cb9445e4e8057f679a8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10511cfa2b7eaf560820017ea1383e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c0c62f62f7651c92ed5bb3ca69d3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be7c3176894d8294313251e3cf48bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298cb551c304f665a7e3bb666e7a8c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce7da257ea7d2802eb27d7e12d682937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ed6c2dcec2f3452160b11483f3adb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c03227c7491e7d9cf459aa9fc7ac4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53abf89fb2700a252e19a19b2b8170940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a83e2a40e2871d6bafab2a48544af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebaa3333f017a94d80f5c56c8d52c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e0beb74b3fbee50282f55ffc5646743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c455f34774b58898861886793e3460e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198d5a263cd69b14f7f466028d63edb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ffc881945e7d3d2df9e84578f750846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeeef0fad40ed66d2ad704816ace34847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a05a5b8effb6aa72c4aa14e44d3ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d1d294e081c1a293688b8b7c5c54849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92aba315d23d508524e18b3fe39f5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552277563d19d69e8de633f073e69e4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9acb9f76773674a973e6e74549b10952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf76181890ef6884b7c63b6081ce96d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98483a401708aa0450760f9f4e6794be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbf2ea114f069ecd0d658dac89da4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f9aeb74b8c0173b9c3b8d9c9abd2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec972d7034e094b7e4b340864c4202d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeea70cd5c56d55ea75f84564e8a55358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72485e790c873ab6a4d80e28b9f34b1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583862c71b653aed49773da04d9368060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0bae1c59ba86bc26e2cd8b17c885661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e13879e485950fc49de560f5f4981e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b389230917a7eae31a83ba315499563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeef6d35d25bb8aa31a0aa36cdd9dcb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24c5d514195583d727aeb01bd9bbf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c251e0bb05a0845460b528d405f7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3d85366f847d5593d1ea0e9bfebd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da1ec8f626a1165f7b4d19cbc6a56e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6b03111cb0563c1bb024197ddf10869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f2ddf823d853711fec0339df14d7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc049f026090cc5cf3f88bf0aa9da771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9b89f2be3ecf743942edeffbccbec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85552df72781beb8163adfcbdd061673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314aa3031e3751821a3c113180df89a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3f9fa076104e370850f20a8b008eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecff61d688a1f3704a129010ae21cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56805efe95669c24f7f7cb9e5e07c0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47a69ef7a90a7bb2085c7cab339ca378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c017f732ef6be4853d8f23fb29ac1cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9f21f297aefccc53b4c696a1af95c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7394571c5c41974b4fb0554a5e9c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602ea134f72c5fddf6cede11014230982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e10b373f8232ed29a7f3e24e51daf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b29a8a62fb19df105e346d4be4e2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3376336704f791f80097f79cdeec3de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942d11423f67db67848556115fb012886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c5ba829d986e25d91adeb0a1c9e7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f81377dc607b5ee9c23c06d8096a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabe5a98176aa04c1381d7484dffd3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba03ea99eae9e26537d44332458f5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2744f6bdb5888d59e9f3c06e4b5faa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2162066403653bb70ea534e9aa3e0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99b8d6dde8acb5d82f5caa029dcdb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775992a639918ca276c4f358bc89859894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22169231edbb756829345ef496bb87e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d02cbae059d122804af5c5990bfab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0813fec19c349ccdd326988e085ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a27c04519bd521cf843a184fc397698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334eb1448db9906c064dda4a6f9e4c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8697969690621443fa8556d07e8da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b29d4a25f0e2196cee5993bc05031a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f1b689d4be757b46a108cc5b63f65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9ec8b33bedee4e5f55da27113c3c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065d12963b8418d5c0bf707a005a7f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67475318b0f1d430f99158a7fdcb7895105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e049bbe744498dfbe8267b03aaf9ad9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b1e705f0377a6d14fb111cee9e8f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70231cadd05324f9c3bf5e5b82d9a3ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583c40ea9c5be78c2dda69439740343109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef06a189d895899f8be06a508196c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a86ecd8abfaf49b0eb9477bb0fa192111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec61090ecbe02657ce9936117ba254112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcd77b7d2bb5c1ef72863ac310c857113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0502506150525aa2cfbc0b3e9ff47cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812c6d482dbad71f6cb0c3f2ffa4393115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ead6f90c4136ca8f42a5f53d366767116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4c4a13f358ae527d7be1961d3105b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e2c30e1f71741817355db4ed6b908118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcbe26f513610598ec75a45351d5b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d080f3c7748ba4d005ff3e2fbd53ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64c17407c2f1a552818661e08a8b58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7354d8afdee22e480cf242d9460f7a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986778d6737e0611e2a1f60f161945de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d062e7ddaf1d43205bb644954cfa1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcd56700d5cd5402806ab40d919a4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c7db3f3367b628939230ac31a6e09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742e793e075a1651fe82d277c54c9cf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ef93c4bac5cd24f062251f24f6e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86537e234568db684dee72995aec4cd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7d86f018e2b7f98e31ea86751a1cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc7705aacbb715284f9bb296e3d614131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbc2842bcea270686c7e84a9910a10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f96fe9322d01e2f77d4e5f38e37ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fea65dc67181d00d040a16738d989134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d56f44dc2a727284e46b040f4b560135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae574289a43a8c6e0fc206b75eda15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794bdf19d5d23c9f2d7635bf13ceac2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4116ab1a2c3d062ed0278dbc3396b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee081f0736b8b8d2439c5b35a76ffb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04989f75493e47d0ee6cfedb1ad5f28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62432d571d471cc6c998089134f2a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e4512d39b17dbb6fe9f312bfc44a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba6a0e256020221a5526c81d3baf94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329283bd009931421825ee78b7710fdc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7da72a958ee0382ffeccc27b73418145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0093c24f9a90e31cfe766c1118626146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bde07580008c941f1d490caf1f3257147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6ab22804d65e7d919c4750be0134d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea2ae7eeea570463c73b5ecb0795f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea7310798cdb7de3b768ecd20fdea7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1208718366f191d2a1753312baad510151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297ce7c03121e0919a7dbc9aacfa1f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a28f19d6ec776d7f8c518140db06b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5919b2ee48ad968a793b2f7854c24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225724a80f4f1b995c0a018f5dfaf2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5560929d0728107b54c6713984fc9ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367f0091f75c97811e0dada524a68dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78044e93e96a3d3e6f8a17386651f2f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10385103c80ee00ce8d380c45cbccae5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875af01e978780cba45eba503c0be2db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6800ff9b6ef37931ce6da9266a4ccf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce663385251a6942db29971d38769d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44ff5f655ca9e159f13884e8991b28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5414b2c4b477945ce2d7e7d979b4ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4046ac2eb4d362a435632d171766d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ce93e3c7423692c7aaf883e744f37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99448441ac4bcc12b7ff445cef4fbbd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6c2524a26321e2851e4440bf03378168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb49b83034ca5f1a792e3c5c4d8475169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71de5c064cac6c58c57a5f40708310170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26fdb562257a3a30e3b920eb5c9e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1b05d2e5012bc770e509c028476d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7bb0060cd181cd326b2e182d0c3f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df74d03b0dababd4b3c4c665174ea7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44997af05b7296fdef4767f0ccf3306e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee59fb61692f48092b3decf0503ade176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d313691af45d5e1ac03b51b84fd81e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82b5b8b86c64221f9d7183f7437287178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710395afa08d68e25f3b16f0da07df75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95422a20afe6adc57da3720e7b4e75d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6c68f93fb27cc371aeaca20a05653181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f15cc035d8056b3aaa2c075d28436b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddbf6c234cca1daee52394acaa8372183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d5869cbfbaa1b0731ba2ed436a6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8894fd5a878cd31b861dfed2dfe08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ac7734b3434d19c56607c4f6ac34c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56547d1f95732bc5242e35d9c298a79f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb71097c9ccc7acc94c7a078b59e4f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495aab8fa0eaa9815b14afbf816376f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67771713bc5e915d355ce45e541b85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b838c4cc8dabfe46cea50e5346daaf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507f4cea19abe95bf1590d7b93f6d2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272943d5d2c7552f85336dce55fb67c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bbeea5c865029961110fcd46a468e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc53155d4cb0936d17d516c670969c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef272d158f43a3d7faf501efdf750136196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fba992df66ba18c83051f084867bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dfd144c5b88623e41ddbf3ba0f101198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91807b266b9c72c4f3a76d150dd3bf64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac9b28495692a46ff8a52f32aa2a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750770262cc8395efaf435d0e539f69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750554b74cf6d4150d8c700708ef761202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d76957d51c18de03f9038dc134b8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980c1b9a353b105fa45c6f4ec4737f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99704fe008e40e975a485669f832b8e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c805eabf2c9ae41cf3ff2b7244be1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f34ccd933134f986250b0cfdfcc1cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2e1fbcb2a5a4ac6fbfcecd6e33518208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c460b395e3522b34fe50e36afa42fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be4110d42b653165afe79c444a597a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6cd2afffd3a53c2206acf2c423c1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8189ad368d715837146b0882b67ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46ea94cdae67b8684d83c2d08fc255213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6a147a3d8b8e7066dedbaae075bf8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab58ff3affcc31994ea1c1a2c9497215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6302d98449ea64f8491d8e502ed827216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42b441bbb2b600d457047b0c2fe5a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542046b2d8742a92ec30379489d7fe1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568cf5fdafcea193f2059b0f5e106ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e51c80c61d97bacb15daedc75ab1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940deb2b7786b80f08abac08fd411d79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468c1c41835db357220f1d7d010c1b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad54590cef83f6906b56ca3bbf1fb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43255a3ddcf2be975b7f431cf8ac54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452e1c357d0d9ad631587b1a8c5fe1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c00eec1a51a8708b88711f983d3fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f73562534e0ce0588cafcfcb5a24c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc02e829cf624ff5a796e6b74af669228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd91743c567ed4894d988ef7f15a98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bf23a365c65dbb9dde4699a5556ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80547ba4c347cef28dc5be9276ec9b23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7753066c6bdf6b6e81b66336a63f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644bcf2d87cde663e6830727923602c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3e6b9ad4c296514ffe12b1aa9af8b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33aa6a872c7d41c651c32261bfa6fbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf08de0afac179d4f4c5faccb82942236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9440d48c8f193ceec723690564c5138237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211018d2c1e084459f45610661def48a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee9f27f6b1913acc457277d52fa3fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec0ea14b5de816856d02a2e641302f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44632d739967994218a4b66aebdd864e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cac179665046b0178456ab82c0ff49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb1de40f7d5d57be4129a80e2db2bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8eab619484603b6e67d7240ad3ecf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3ed984643207e35193a3ccb5c0be4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85315e28cd6947a7b8d1407469673dad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abd812d5bf2837778b96d24d58a7e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c34f696eeca247afa58d9d08cd4d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbe65207c08d9d34c35d2c26cd5afb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203c24afae752791f7fcd9974d01fbc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e763efe8f9d709b132117c5a883698b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc828b0574f0e8149699930eea50b94a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca58a95c3c36e0cbad714f7f5c5495253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcefc8db8f56a9ba6680f8f3bf8a1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac119babb1456da65a7575c8784fff0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1c2ed928162d7af48ee67cbcbc97f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca916003e2ccd0ccd17d9ab19a1f58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee07c298c651ee5f8149428e8155e67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa9268b778469e7c045f7ad02dc21f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5a5887c59dc013f0ec3416eb6947a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea9f6e5bea79148455d7fb9408cb4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2bdfab4ab33c135efd8e73c55c3f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25970da949108cd7c19481a67ff9c472263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba827c681e0828a33090b7719b5846264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fef653f6a8cd8c3d5366c652844360265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6559099d0c7c7456100e711a3e2bcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eff3c04b19e9b6b3a0622c570c5c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0135de84f02885ba3267166d8e5a59d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb440c3d8af30056686a6325a0eaac2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867616a4cbcf2712fbb1ac2cbfdb33a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeffb2ee9068a7527e36e10747ed8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95c49441cffe18db9e783b1ec10088272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f678dcf77a097f03148ffcb7e01af5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed75adf1a5fcd6c49aa947c2152bf81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d51c94d30f54488fa937a48414476275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b28a64a93a4aba285a73b75e8f994d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b44ae4b88f7c9041f8638f59113a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5396c9374d2ee2b6d0194d935196ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2eaa07170c93fe22a6b11f0a1655f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b9f57af9bbe0e20a825228da445e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a87e09b644d27efe8ac481251c92a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c8828a1893bd3914c9a52fb4f002282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b679dbd0bf340347479dd953e745f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651323fdce1225af7dd318fc27ef80af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d4bda8be4f8876cbde3fc9270f88d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12074dfe439d240ad9e7d9289532035286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a3a50a145b57cd68a2c10e8d79c1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d5bd9a6f9b3fe58b3c9991d2fe53a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d62d149aef6788213beb4b9f2ba0a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a86d68929dfe93e81f6f01cdd22ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b7c1efc038c798690c0311a0de4e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9173466da585ed1cb618460ea31f056292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba50fef73a40f605b1b2df3d24e254f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01261fea027641bff09ce80f468c99d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1db55af63fc004c94e0f8260af2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3b5f6ec555ff2d18a14e908c26dc7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e5c204dc0937f70fb5740bc25f932297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76ac2bec4940df8040464958f1f2e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb781f120687058cd2d2744762d7fe1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3702f691d8f51fd05644eae9d38e4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0d093a9153f6ed89c70b04dc5b6bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85525f01ae5ab3c9740c33aef201511302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cea27fe26c9ebb829fc9f74c9824bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fb34c68f5f33132268304d18cf8d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae1a8a65270de253eca1e36a86f13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b54552148376120ccfa977a85a9a90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06441832c26c49ccc6ac0f62c7b0e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d15d4ab54ff09691490bd5f62197c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e430f54036ce9c491641b1ebf01acc6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a27c5001b91eb0252abb102b1ee9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14a35ffd2d7194994946f2aa325812311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575149540965d304015f4dc822b0389312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ac73f82c679eee0415a2aacfc7b9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178202373a88fbc744056aa2cd54a60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0606ee7480bda5d25f266ad2c7f6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c753cc23ec8ad44ebe52a58cf4cafca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd0e38e3022c134d228825d4a479eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115aa21a1d89d783a9783b1d67b13cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156d0c59585c9903a1ad670320f7911319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e8dd061333cf0aab1920bd466ca74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cc850f2626f6f01197d4bc202bff1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636400d5401854f356bb3dd3d584f18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da38ab87bd4e62ef2ff43f51191ff1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de07ae5f4c23541d1fac448c589b447324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e1fe2b9241341c030a305bfd8736325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846159c18bd93b43f3ccda2b3761da5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03060cca94d087aad2464a267c2977c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae28387362a0bfecf51e604754236e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dce4a7bb50de3a6a5a3cfe011f376f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16be47b28e214bba55456bb1e12aafa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98c490bb1e9b90db35d1f4ffe7b16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254522db7fd1713bca2fb8abd27a9b19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394fe28657b977017035535ba0c78c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1019cda758ba4432df956e9e18f473334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcc56d4f7df04828b53b8f7f9e3e48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898cb35583afb21db769a8fffbc5c86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335755375ecc10d02defb96eeccd9d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beca214999501fc5300865db475d2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac237517e4616ecc850e68ffae4cc80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ec76fe222d4646e3ad2a1a960e9c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfbfa4611d87d7a8d5a3488588676d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e0d754dc12fe35f30d27ca2df93e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa145ca3b016f27e05e6066fb993eeb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea73c4a1992dbb9c13f064eb8b53c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45f443c5534593327849f4952f6e6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434b3dff0700afc039471e2bad92f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75593408cfa34d510af4c4a563edae40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee759390e09781034e30a50a75cdff34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b94921a598eb45e1f2c988ab98402c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad17f3500c7af2ddc48a476ca662ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4bf24f96b5dfdca520c6fed974115351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aa154ed2cf8f2e61fd0efdb745b26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2ce5f645a659cac09b7a611484555353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9180e806f2f2044bc93bf43d391f82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417624ac6cad6c7504e09ee2a74d7bc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67743cd51a9cd61e17a807c66fa2ee76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3e872ed13a7d7a46ae3c658eb5694357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f617a59d465a1b21f43a773bd69a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1cd77b049adda6052bc7b9626c1c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea291f52c8d4a5870e49d390189626ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466b56931a76fc7387303274e729cb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4672b8b818c43ac7888f6df5c3bbed1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa52542f95f3c33e3a2dfde6b331663363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1bc91d32e9453e798ed7ac831ca27364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaec6e5bbe30381244925c97f4bf96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63919e3951deba99043bab4ff73ff3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42df8fcdce1328a9761e62396552de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8dc39f7b54ff1ecdab8b38c9ec8e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56007cf2fca054791acd33ec893746369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf8590367c3669351a8b5376d6f5ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c23d62cd3513c17659d3764f495710371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6a4ed67ea9d3c820b0b65c03b9645372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe7660f90b44919974c4d87ef75ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e834907267b9aaba6fb33f5fd74b9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ec5af84f9b59e788a439b9494aa51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6947e399ff63f76f1b6bf73cb07c9a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e48d5560e155d4c94520666932cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725419db300176d300bdecef5b38fbd0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9482724c66ebca52c5460e81480537d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f50532eb64a2ecee7bc6c834d7bb0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab144d9a3e5663551b68cc9139de9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b6e4a937cafbfe967f46cb269de7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53135877ae6b6e32ab344aff9083db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25936edaa77a6ec438c5b7d427393bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722683ef5e83accfd6dc93d173dc7924385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516c51815f6df5c78aae31994db45d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c6acdcef1e2fcf382242f09227358387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff0a6cb868f1c2e8df65ab5ad9b003388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcffff9921b6fbce98f8f91c2eaaf6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3c4411912692fdf39931fbad0e3fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f35d76abca7024647d040ccd5f27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179236e3a3829e04aa8f6119873dda00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249ddfb02e11d0ca7c9ff960c72269393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d4cad284edd50bf25fe698628d76a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5abe6b5e2b4c946cc82c7c9798b90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baa874f65c59c83850f6e69043c54b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d571a74c068d481d9d96f63784770c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9644c1c642a8ec6af650833281270398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfbb8819b3850d1d4885a1f94fc26b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259421ab8edb330107e744829b1a96c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe98951f1da4923de3a603c49fdd280401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a879f01ab6d5d8caaa421897f68116d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845a8a272247c2a357ebeb5a8f2df7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c2c1d20a688c560debddd1a355bce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860d7552d5c74381b67af82a118358d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e102c2c9fa1f513210daf2b84f9735406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c1bc60cb542b9221a478d0e9c0c00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aef9976b8bb78a390df03d9612c999408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360e3937034499874d79b0e70f99708409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cbdc32c404b0354f601d1a990a130410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2322b317fee0628c8a01a70645c9c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c43c750e98c8f0ec124ded7191e7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f3641c4aecba55c6e138b06e406d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e786fdeeab2a24e90c0bb988cb84e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8e7e773b2874c29197da160337075415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d386cde04010d8312439460db1621416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e093bdc5fa2f3101ca7336ad19871cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7937c505833048e3a13d3c05189c9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e80757cf082f72a2921dd127b9215419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13266ebd6d5974c4e15ddf8e215689fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e43254f916b1855080752e48459774421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd1ebf4e32eb5a29d9ad5dccf72cdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f56541814420e7f9e7aad70cc0117423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dc218eeef1d3be461e5a81d7af2fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43606fd0177442daaadf878f13a4d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa74c722e373eab880ffc6fe9376efe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd43a1550910138cab50f7c78313ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b6f038566b6d61a7e28d9d497d7c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1b39958beca09260b95165f7719ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8727de22e64d13f0c69ffd22cdbb414430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5aea2ad6a1589fb855b8df187b919431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7037232e7fac87c0d63d0435bd0c69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7aae9b176c1974074d98e4c00c0f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4646e079df1f7d732c17cfc171e2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e319dc2f78f739fbbabae1e09550560435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a629a4ae733eec71ec1598c097a4b76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeb5a675eaa134da9c152e8e2b7828437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a972c74ee87d82b30a1378e410692f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6167fec86bab5a7e461adc4ec89e99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366d37c0602669e520748b475614ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2fa796e443477d3a5a1eeb8ccc8a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769649b13770439ba80a4918f9bf547442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a1fd9a7b0a4e33147023bc6ce541e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7a36ecd4bdceaa46c686469d14b22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f18656fd9066c2d8da5ee9be5f1c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db40311527763e87a27fda97aa14ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb2fcd6b1acd5ebdb233ac6cec4363447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733168c6ea9d26161b06d8e7cb337d3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f832978e036dfb4beb3984c891276b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc82f7dddad0b754fc0666ade96bcb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812c082a8583dc472df86c377e23310451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe80acd89fd9c7cca46296ab39c924452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5043cf1e99232e37d34c346bb50b95e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a6b7a23c2c84c1b381cc5f1e4a98a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c684e16164f75dfbff7c7b09fc388455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f5a5788e91462a4f8a531bf80a2bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2a8146207a97fb6951a8459444ec7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838814b9d2f319645f7e184df587920458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619cbc595fd5cdcc9953b3ae5d048ab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6538ea60c315b7569e5d4b30f6c20ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8326b45d7e95bf8b1694cf4c7cfd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b63a0956ec1d52cb72ca961ed58d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae8d73fb9da409f03673eecdaa7222463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f72c5276f4fc913affa04198cccb74464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03425a289dcda9beee08862ce5e65fa3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35c5bd4c200e8ea202b4b3dea17693466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6a9424de39a68db8019e010b08498467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07029c0d5e6c615f4601515e2e8189468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198fdf3ccfad2b0e2583060feeeda83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd6e649ce16fdce30b5c32ba136469470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74227ba612856cd39ed3a100d5fd6b50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e6637ccb7367969f8d9200bb1c576472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3059bb8942d3402ff7965307b7acf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a38ffcc9dc84eae7ed0f9c2bb2c7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed16bd2cb8ae075421a847aba6ebcd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eda1988896fb48548082db97051caf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffb4c1f440125ca38320583962c239477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc118398b070316ba885feed681e466478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab0d3ec795d7a8548fb67416a2d159479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c62a1613a74784bf6ab059be33738480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457998a9ced5ff549585846247d7d716481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37a4b73cc1a9bc3d6adbbf35c6fb76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a136bf6c489354a53bd3bbd8e49785a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d08229857dce28983bf3a9df21cd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db53958bb2b7325a697a59a7fd6577485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a941f0132653f0bac6fd8f2438b8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1b6622870d16c1e974147d58043b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3857d025aa5af8ae4d93ed13fcf53f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0cc82eef37659527f61e42fd6aa33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14173b9e0524734b28557ca61f5e81a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221eb976235c4da82525fe1ae065250491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d31cfb509c34de52db22454146426492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1772a8d09476fafb090ad62f5d5fca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a23a92c69eacda6c68e2f05227dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85931e03de563789e34a76ca9f8cf92f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba72418b3c26178c7f31caeb2c9b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308ee9ed79bc4d48d8b39c7e6b7ec77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b64143bd58e45fabf479004c12fa5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791f1fdf07bffa1663acafe773a1cfe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacac510767243be544a783e26f8cc70500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8899d12e8798bac00bb842db066f05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6cb4409b90cae4cf2eb1bf1634f8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd702f52ad229d96599ffef37fca94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c2ec09d6fbec3502f00d93e456ad1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28122417b28b1a47841c5e0173aa0147505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429df45271e525c92fe057aad3085b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5255594f2819b18901056cd08f8cd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aff6d00c62e79e26631966174ae64c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78803d94e1bb1ffba121c060f4810036509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe948c3538bb7b9dec04854f2d0641d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88e78122e74f5d7b65e4cee61466b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e836999ff56c888dc8d43aed45379ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297cb0d45736dbd9b85f0144f181973513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b22e9dc5935fb59e417c7b9974dd85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a111c023480d4b28aecadb01f10383d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c18002d0fa4cade7b0c91083852ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee28bb557d56aa183ed29be494626d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb02c0369d999cadb2339975dd3a6be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4efb476cbf99c4ada4f0e0c504b2bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb04312ac931446f61b6a7245e79a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f44f84bbcee7dfab3f44950f059ad3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcfe355fb08dbd6afe58cd2913bdbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67bfed7b92abc0d061181d08071684523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa9130986a2e1e2dc70908daaa8a3f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a67b8bcacfa146fb5a2c4ebbdb1c1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071c40fc2ec48d358a54da2dcdb103f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed5b79fef806484de00bb223702f94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feaa39c1908003c829e3a39adc8d437528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a6e47bdf54ee391c4649b240e4d8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3263e36cc1071c21dc9a8244f3d652530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682a2581426e0df9e9cee4467beac40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fc9a0cf6330724b655e06e2aa8a00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bad96b7d2e7b88ec04575fa092584533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25c04c682750eb26ffb1f3b2872405534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4d6272dac57b2ee46f008528dcf38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8867d7178eedb57a08be70c26ed6c28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370803699b99a7d789fcd283fcab9671537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c748391ba6e3b623fb9b3f762f88b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a80a35c8bc85e5c0e0e8e9c5b1ab34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92989212c04b26a7d1af7a6c5da3f55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d61e9ce667fb38ab2d4842d35427541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6c343a026ee1259a11845c64384c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b14bb52728507017cd2ac819c2eaa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536199a99eb00fb3e840f7ff27c1954544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03060e0d5c8ace3bb9a82852691281e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcee853dabeb5d835d6ccc57165f27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f93def87ae0b3479a72c91f071f90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064a504d6eecee8b24f0d3cc3100e17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b626c138e85b9442cfd00bea16711a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9068436009234b40c1d8da26e32c30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed08d54e983729777912fa12c9297f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b61532eff297652b61526d81f3af65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51c24a62c4e9eaf8c090e326aed8fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4b1e77e0b934b7d0c884a3dfd2cee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715abc82a06a82a4f50f2504c1197ea1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277ee2716c8b6bb4478f6608e02b022556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35877a376387121598efd79c2468e07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e353beaee699f5fd932304319f6613558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca141c2933b3df6a0b504b860cae00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8badd462d540dc3eab3a8d30fc11dde560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325544a9a3134a8e4b8c525ef3b4a95b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2db8b5302840bfe418b527ac1f0b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a04fc6d02db2348c605ba6048224563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ee5b392fa3be70ef79b3d54123827564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512a54148fc30d342fe9a0e6638796e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87266ce99a2b7b34c9c872f8bc64790e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244074c13235430933cae13b15f80e07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521de970536a4613afbe4a9a8f94e27a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31bb0c86d0ab9faa8dc9e63ee025b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288eb9c1913db2d3013852963612299570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234ee70b941875ad742f1c839c52ca5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9bc174cd4aa008f4626cef1e77dae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e50fbd2da22e4ca61fc7d079cb9413573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768614ead05df037bb8d2eafa3b999f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd54f7ffa5524912dc9d4fb42fd3cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c119fcb306d778e5311b07be07808576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c048e923c8d7973683861d362eadf78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a36c926d12807eb8a8f4393136485578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc651ed3ab434bb28864bd05c6bb83e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4712828d3015e59978034009dd5644580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415114a67f333c306dea2349f3490884581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32bc5664ad77fd71429bc3dd72abdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb29963972f737c44b356d14b7505d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc042e1c53a3d600d73ea00e90bef4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1528232831ff10d67c6dfc096e307585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947b56177027f4424bb745979ec097e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65237685617ea4c4f4aed11b9492a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ed1479d3bd4eb22dff4f4199d577f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88e2aa9c5b972f00b1518b023489bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad11e0d3eeb1ac55e1ffc8ad793640590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334a70b6f0d27917d714e35149304b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e837bc78cb099295e4100b1e52d37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72012a147ed5f379290b5aa2c77b9243593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8478b7c91f2b5bb27b9b6a96885a3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5017d6c038d85adac98358268ab2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d470bc64af071dc3df8fdfa6e5b37be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ede56a17de300fe63f202d6c6f55cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ef6ad0c8970a550cdc4478d3c7182598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283fe9b7adbdd1808af745bf0c6b428599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ea887814f811f059e0a0ec0d44c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aa65c936acca7606a9037a1a1c1ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dfe7524b753825b0efeef04040638602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f19cbda6a135b8c61e7668ee27b23a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12dddf194aa5858e55423ff5fa12a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195dd39f3116f2f62bb0a19e74fd789605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf148ea8a0c4129a578f91c72c3b51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692cae0650f66a1a07a8f4e2b1b01a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc152164b6b38f324fda9f618dcb9e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd66fff07cecd2e5bdd9ec050c4fbdf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de719668bdd2936667c6e8968f624d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c86c4bc11d843c99d6a680da145793611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb640377f5d1fd688bb4f850fca1d0e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d9a689b3d359c7b4954bef93556d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbcce4fbbc84744ab17b044b1e5a2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd3936051eb14fcda6c951d724599c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b28f1d9587384558815b925a66b7d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b5ea2232ea38f76f152df5deee4e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810c890dd8ac07cb021be609f084fec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfdca68c0dfb17efe410894770b7e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea4d7f0606a06e1765d20e32cb469620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50271013fb3d1b43b8543c3dd3ca502c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb4d8b77639ef5abe66920340ccc58622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949767d5aafeefaa092c856f53249dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58078297b493453e6490e7588f68c61624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5f4be46925dd771eb894262bfed5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64113ee1cefcb03047a858fd93b32e53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d6cc602b56742a1a3a90f100c69fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3564cebc88868e0d28aaa70bcc56c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca0ca2df00ce3cfde5a6b96cdfd36c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32b1d0ce888225a5a950c18e669987630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67125a8fc21dbf252528408deea72c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368df3956dac4a4bcb963fa181d55f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b34ceceba25b1dcff8e632c996fd90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b49f1c3f1f4624f66f900cf6ede02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953b10de43be0904d91a17b0d482134635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e155b315767b63064066f209e82f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa49e7cce0d3fe83b7a5864a51fc6f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f64f22f43d819bae6e294999d775c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2160a7a24879b78d85c71cadb36a73a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082988ee1c74414f7dcf165f3cbe3d7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357baa713999f2ce019096b5b553962641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9ec07d3081065a04f560573ff115642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c93b13a42110168c60f2b31a62059643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb241bb8e6ef555c15ccc51626973ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d65d99ee34a0fac8cd5b4b4f1f1324645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8169b000bfd8fde1f1413032d8798646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baac702ed0c1617cd2c4cfa091b415647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b3424846a80e68e27467f1623df6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4478720c2f6837b51200eeb1a66186649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d13e5601016c88e72534e8544e26a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eab5207705790a5ebda0a3ff5b3d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca79c2a9b3798287f9b18d87273efc5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8565047b01487920707cbb5e09d39d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75384e5d032d1f061790f0a0a8e19e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb0ab2c3be438ceb7b5a4be17c5b76655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f8366b4310b700506573a9bf29610656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8204a8f519f86ca450ba005d77092657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75477a02fc4176c98c1d1a400c92425e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca2ab8a23c88211a54189864d010fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410437db527932271ceb97c3528f3692660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8e646aa618c7e7c0af7cfa8366d36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082ce264cd6ab78e65089b987267f4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973013bbc2eef1507da8c3c5ad3694fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b9b401d78588a70c41e2c0adfbaee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55e20bcafeccfb3e1e78ba0448ae25665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feae718c5f6ec7ef928dc15c7ce2204666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfe7ac305f60fabeeda67e6dab8a4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea5d9cb82537d68ca13910578a7bd3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc52b606e00327ff074e3dc6f317bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86733fd04f20d8cd1879f479acb73a62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec58fc66bd00eb7864e005828782b82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d71d19896d231d37af35daea127c0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90251e01ade3bb0b091969b7bd3f3482673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113bfe79c88aa3137849c3af13055ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8ee566fae2874d896ae3da17975f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e1fc890975f879a35d1c84780e0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c65ea1c0d746486e918d994ad9a9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded88fd044dd1db3f939b23c1f594a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b72fa6e11c90c2ece3cd4bb78d8db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bc18af6f9bac42b090980649dfd55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e6f01c3a5eaeaa4cb7a4821c9d4de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a60c2cd91c5c3e0e8c21225380c70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ac11796894c581ae7f11e56d4a34e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2338dbfb08b02557ca0b4e9d3a5de1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f4da035a19b51166e0ccc2a4ae41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64a308f52802eee5bfeed121a412cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859894b50661728c095f6476a9aaa72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe87f8f3ff731878b6d2f686254cf8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c2a563554bfa54ba8b2dab661a5c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b220bebf7b73f49acda3f86dbd7eff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2f70767be3cc5002900515aa6e5ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2421ad0d9acd12b865989dae58d405f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca98f22839f64b3beeaded186e9150f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc41901bfa81fd1ddfe1e4964b8b80f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089272424489b821858c3984f4c95d13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318f11594b1c0acb50c4399648b1cf9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570669f0c5ba2725d0088eca918d469697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203358f892ecdf63eef55ce06d4ca41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c192db479fd9013eb8f389336c879a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d76187fad6323220068e25510a6a8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444a610707fc8211292514b06236233701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a7e13fe5131d4dfd9d9987c2baac3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29973209cc6922b76be55a260784c37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fa588f518a03b8c85c7fa209f5936704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162e01a6560befdd940805059b175fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627eade5b256b84d6393aeb74b3375e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5b6d7dae4f273b6437ccac8fb2166707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bc4b669bc55ac181e693acfc266c9708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa69c33faa50ebe1789ed6bcda56e151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7670296b19f9fe56d6bdf2b1f4230f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a98dfade6c2217474085924a055af23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3414e964a47b3a9b25083135b84ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff74301089c0cd7277fc64a80e1b9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9012973582b288d5272aaddb562a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a773d27350bdf0bdf0161182103757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd67bfd695d75e75498ffaefc6aaee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17043320de1431c388198861b3ea810b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f221e9c00d282560d571220a2d227b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b5007f82040972e3716cefcc8b54511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaeb106daf4945ee313b72602e0a1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf49966c7f28578215249c79d3c67013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f050474648d023ab917d98061dad96514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f84a0c2d32f1150e8a6dad8258a9aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755502da56be3cc0a632a8869b35e90c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5c4817b8f245e7452dcdd58c2280c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f0acd0b76cede332afa14aa7f7c7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd848127bb6c550c7a26728e8160d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984189a5ac438f71b0ba7b1a0c6192ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960cddb635807bcdc58e55f6529548221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8587bb5d870b363e0cf10a0e014b0fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018959f376a7a56329ec1906abbe5df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a740caf52d97a3f9f463ddab8d64d4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bced472a0f7bb9afdc6d53332ee401725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cc7ef0b69a08307fe2035ccff5db126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6737a367e9e86bf1edbc59a570e57727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec720285253728e0c3796884f1276f8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e2aa2bcecab4bcad729ef7882e65829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acee15629b7196782cc1e0abc9f4e3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674f3f08eb2d2752f0ff9db8c3938ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd937628e1bab9c3c07f4b1f3fd02a1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43004e1b202a031fecea435c341018033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529d07b2abe7cdc16f7c28578b42efc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76d9ff65c104f8e583425420acbeda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b074dea463b7f168f911461fc334c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25973b955ca46594d0cecd3ddf2478b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b3399e821b747b036f4bb57518a9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749b8c7ab8d5945e11309babb30145039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402bac83a82c2cec24b4c41e1ccb4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7864afcffb0b20adb2d02123c645cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ac0d65b9797c6e15832870468065c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60584e41e76a4c83caac7cb6632b8e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cde9a9043ef7ba02c29e2b30b04bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ed4592d2b52bb4ea80f5b41afec1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481d2e51b22817a3d46961c63b7f4c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9bb7a8e860cc13160ad2d0b39da2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29931f54a053efd77bbab1e721b52448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90064cae714909e8f11c5e0c67f02b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa70f4e57a19df7f36c181534c854050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff271271138f32e3f6ea6817f6e593c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e96637b54b60a59d772ce07b8587652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70486f8fac1d155cf45aa7a1ada88f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19bb59ae8c8da11e66f322ba222c5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431796069f202698fc33bf5f3d19c7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c8ef425148287603af730d394d35a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a9fe9e9c07c69d8fcaf3f0da654a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9850430bf15c6e16ad7ea840138190d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cf99308590aeaa42af05cca8d58e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536026e09cd7a39404447d8c31b55d0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced16c300bb11a74fa423b7f7cc9a3f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aad568e8d96e937810aa824990bef762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ecfe2b6d9edc2859bacf43f2b44c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43163330700cfb68713e492f6737c25764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a8d2f502102de56843f886228e06065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4ce974f85dfe869a9aecb15d6168a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50774a3400b9bd26846ab99d3e7edd2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea40f67119c54b538756c6ee2a406168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63356ea2f0798462e95a849068d718969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db943db1bd76ccb8f32ba1941d6b0cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8378021101f72b32993f424745eaf871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7722c57c231d1e1f1a318ae4b065c7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb3e24a8cbf16da90f531d8bd9004873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a0c52f060397548163ed72daeb84e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b7e13cda2a97278e8f975dad3c67775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a820dea2d3cabc30ab430abbfea65776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0a0d73458a9ab7c16f7ff3683317077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5587dfcaaf1f919cad0a00b53673bee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cbf804ba22388e16fd7d9c5e9ec2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b41766e69b0a1168851bc34d4619680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034fc0a54b9d1bbe1cb0ace4f085e3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9436a8ea2b899b6dcca0e14d6326b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d3df47fbca4f4b208343edb324b9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b479e73e317811e8987af06a03e6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8b2179ccf6ffb1b29fe2f2a5713a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b76116f899cf35d34a76c125f46e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0103c0bb73ac385cc05bc31141504587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046eff6925c7c9c1541db1ce096ba8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf36f1ec445d595e84e4820361e379189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009c3b83a9e1512dc39844ebfa8157890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e1f0436900f97085bcc9ed11ba22591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad23daa12cfc2df06bb73ee7b1c3f0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03506de2a20b307b0ae7ee94f964a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f2b17f675f7058a575210057ba4d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca661411ffe480a4139aea41881a4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ea79ab7a85cc2699537d060c9ae1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f892f7356d7bb1eb8813ed3898aeee097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c08514caedfa1d598e6b18b2e695d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe51c53ef1f08d377634109e35134799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1ef5da157c4e8d9a811b1d9b904e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d929c5cc20f75ed47a5e853a01df4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c508f0abaafad76b08f95901aa97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4ae976f7bad7bde3b3769902c9b2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a78e1fd5b48aa400137a82959f7900104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976abfe411e17c4a635fd05c8d23d705105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d164a9120ac0e9460e0ee83210e0b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1e6f347e182c33bb4551cd6fd7d4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1eee049747f578c1f35840e8ddea4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3651acce6e6fda35342627996fcb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7caa02c83361b1354adb4f082a04f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e783b9a8e9dffba8d6b444e87dcddc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c241ddbf168ae6034e0df5ee5b7f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec7c0277058874535f6b2593e9bbb3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459be514ef00cb0153d8364c0a4e0c0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cbe347236354f3339ed20ef50a1cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949712ae22be1f4a56230418b47c384116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c1c478201997b4549fdef9bf1cc29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85860dfc9a173b5e44962969df621590118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f70e6443f2f01508b9f29a6dfdc1d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1c3ef1f6312ce4854eb20bef507d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdba7f1a70b5ca4f715e1a2b1dc07c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92bb0a4fab2fe9695ad9730e84c93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52681d77b37ce830259c9bc8daf0eeb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73966134b04744e8cd62950b582afa24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea93b7cf0897060ae69f5dd80d9243125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c14ae734d57c6904f0f196b59eb8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b779890d7120c0300ad3f2eb3e1d96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb577187898eb98f829a00bb30c780128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468730384c91db9628f78b12e3dd9850129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26ef4e8ba436286ac064bb93443042130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec96c2851332dedde57d70d5b39b11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6d09b9794c837e4164c86313b3a49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228442045398b88292289042c45a54b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5985e1292bdc846705bf315fc9dc20d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b020bfb051cbc61ae14680cc317fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc8b53e21541f7cc0b034e0314d93c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227a7f5169eb3d82e572ba4ba921223137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca07f3408cc79073b770fd2f99aa910138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5ae331423dea65134056f8ee97777139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c658d95843c42a0d3737b0d300d1621140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3b557b8b73ffd2868c7590f726a4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e22237c2dea03d879c1162b5b23558142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930643fd2b28a019b569cba59058a290143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16553589df06ae3c61d02b7aea7bfb47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af79292421845be4c1f651d1139d252145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7afe858e5ac83c3422cc9df375374146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15758a024c37a6dd97ca6092d87014a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772841264d3c78140ed75140c4a176d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7487f92b4a8f4a1ac51b10a260f585149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8fc280ad3ef44197d0562d01d6776150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b164ef6d8fb9e1dff666884837152e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11039e7bd42964207df6b5c54ab80df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f66751d5f686e08d8a69976364518153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f43f15ba6e6166c519cd06993d57f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f1300aaae819c5b58d0d7adc7ca9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214e46f3a5ae38cd7e957bc95b95405156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ed2319391675a02dcb1ebfeeda8b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e562dd867e3ef0a154036951d9715c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ada14a9188c06c3a844015a359b84c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7db0915764929a1bf96dc5001d158d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea9f6ffb92f33120c06f4894ad5772161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a538681c677612a0b4665a8dd620a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a84ac37ce48cc0d6c831f6810cc48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a22fea5028da011e37c372abe6a5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f654b87034ab50a122ef88857ac15c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2a3105153cf7dd15b8451f37c3d0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0363c5a7b6158780b0778c3b1ffea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5cdfdad19560dc6d1912fae7aa0c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9175dbf665397638495379139b47e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6985f3dd98b69acd1a03ec1950e1411170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573188578230a12334f48cbe2b938d2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f7953430d203923263ff5513fd739172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fad29fd7895cd4987495da5219448173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3489e1a2d9eb82ab55835c1d943defd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47260d8f76e618f547dfdd6b0142635175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e4e76347617a4b5e57ee9f7b2af94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37cbd59f04a60f3a15e01e2c8a3c00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb375dfeb70a6675ad51d615054273178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b36a37f6be08afaf86ad6dbffec13a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77974cb556cc4e82fbebc98b39d76b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3278adc122bc0029650691d9a4dfb73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9acf23e782b611db1f23ca3e0738b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e895c288fa7b1ced060cd845d680d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a89da6cd0d0cca2bf54d08ac686c4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7bc55543edc6a12965ac2fa99df40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f3549681ec8fa4da0682b744ea9f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae5ab3298e01eeee0a54db1366c604187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5574160bc5e7d579f951dfe13a2f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698016921b0fee95dbb9482dea9a29b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d075854425d29266804f742935c0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635f5510a7976ad94045d7f8a3f1129191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c8c8bb4bfa164f18d63bf3b3061bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665b9e2df63803f81992c9d56da233b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6096955469814e04037a6c80e268b80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f9a3cb218e260eb71ed8d3087d738195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cbffc796b12bb645e7479c8c568f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe818e551bc661976b9e16ebcec6218e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821c8bc4bb84d6d3d4efa0ee695c183198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e40e6cb7039981b737aa882a91685199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bfd20e9fb8959c5dd833922ef37f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b0d263ad6764d7ac9da43fc87b9a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5561bb0168237fb6624f629d5208c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac079c80a02fbf1e35396c39a3e22fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8b7dfdacad3960b3b904b7b5001f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3149e2bfa58f2e6f04bef1b0a8de18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97587fdea08bfeaaac9179b8901886e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acff75eed0c7c3208764325ef0b527207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8091a6947663608a62c34f0006821bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7955e48902778730f80e0a66b2bcdd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848fddae538bcbfa059d50bacdcf844210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db9f0576fc0b36992cf47710a4a4e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634653f030bd2120f7eb31205fbee137212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347e95ba3f2c51cdb80a4e56e3142f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24ff9c8c5a24c1c8bfb7eb994c08a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee43b74de2b387c871600a9fed1b4cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73be9aa65fb67a240994056c4efcaa1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0cf7380b48dda78e1b1b123cc1fbf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ad7e2c5523bc0c179dd852e7b9b67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d5622e2b4dcdbc444473d1fb7d46d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7be4591cd5731a73e2b9ae7db3dcf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fac86ed3784f36ca5c7143dd4781e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06d68fa8ae51efb6c30f7dcf069c00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e5efc67820ababd030fca4066003c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e54ee46a3a958fb6f72c493adce49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28a98321ca6e5b29a29dd71b47539f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bca476bd8e8a0a28ad1948cc354c4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31bc080f18ca0757e5cd1dfe5dbc0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d9ebb2a84f234249b6bdbe4d2d4e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a7d1db08b4134aa227f9c176a71df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee20971bd87cc96f2e7a95b3d6cc20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabdb715606fc75a1991480acd10de1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62025ccf8be7cca4f0fb40abe75ab7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4b73a421a7194396f8c7c5d72f398233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822a4ad74d7cec7179038dd76d35291234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699de75ec55c039220c7d52c741edbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc2833e46bfec8145889483d5e7010236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914bdf00141cb992c5a717dcfa040a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af98d77eddceb0d13bc4c833cf268c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62f596fcd30f8d845cd7266bf69a65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ff3d2d1520859c7e7a14d911b3210240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f8c90985de56e00c65b97646244fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700cc607ebf634fb9d75d2c7805ca9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7421157872f26097d7dc3e0cdcfd52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5296350cf4171a895fedb820d58dd5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989caf37191b08f2c103c060d10a32e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aaf808c07b1b7400dca61bb2bd5aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d49d03fb53db956ef1e1afa658302247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf439e64faaeb9f7101ad084183c24e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0bdc6902e1f634bf684ba053bf4df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8ed38f6437c54d58fb94442fe1987250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261e1b306b9ab6b96ab6b19885bf001251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408979335948f6e9ce1c33d17124e375252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f4308bad587fa2090fca0b04399d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19849769aa415070a2825f38ca91f4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbb7e003b9f1dbf8174e5b9ccb3e94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de6712203e87bb5f47c00a53b9f79c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcacc401e400c45bb660e3941c5bc63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df07097335151ba8c803ca670052bf8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a58118fafd279c5c0d0dcd859dc41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c98af7345e6f621c98fae50ea66bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebda30b1db5de164831dee7bbbb1df8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41eae5bf2b1aa22d219492f154791f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404503ee297f725c10891aeb17cb8fa5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b05232727709920d27093d2d80f107264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5c2f5f1ca0820fb83a7e2d79cb78a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2c0eea1be03725cbdc3c369387983266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a2e70f44f829e75be2924e4007d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95160072975f7af5a0df4178eee858bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad041beee12d2e6b6142b544f24afd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21e6c2fda36b1f2cd43957f2c46a56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7dc849f5db3756bc10a13991880b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f21efb2b3a67a824758fefc7edb04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527cda8594cf95bcfb5f7875a6f5274273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89272691d7b5c651dce9cf4de9049ab0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6f89e4682dc9bea4e039c8de44b58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2536e8868e984fa7809a9d00aa5b9cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e641cf115fd34de05d617b251f545277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd19b8bf495af8a5d4c6c7eef477cc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a3863ebcbbd3044cfc25f66fdbfe0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070927bdc1a9ff0b325ac9c10a0e4ea9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3cb016c6b95db82e01c20619f4dce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702abe55439d0f6eac5ad34c84d2fab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50563429e8d8cceecc6be105c54475df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dbb6dfe7338f693fd783f47b13ab6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a196766b0860fe1d71af825e67de0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998baf5b5b4ef8324b8f978b1a66175286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c068c5253364d4d9f5a588d56c4247287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e6e9111dfd86539a9a40e0905258d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc7eff872d75bb105a92c5811b2964289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96a6f0a50390ff5485d99a2e25e529290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1c5e41be86ec15315278be07f7786291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c7bb2455ebde7ebb81cc545ad35a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f1c399b783b4387b99b7dff2e2314293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56daa2de19b23f0eade5da13c4685d5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76ad1a2585fcec6b96c018a167fe7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc1146e6ae6b2accc5022bf843100d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d878b942dafb0318737ec12a3ce24e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30318499f54318e76d95574935e1cc8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82dfaae9746fcbe8e4d515713c7322299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca3ec2551cac550e0c0c142aecae22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909f61d877cfbd8cb754f0f05ea162d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e7517b4129cfc382d4062e7aec0aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b35e7fd4947e43dc989aed787c046f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0910833b570e328151f178bb30999304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fc804b042f6ba729ee01d9e9087e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea3a76998461a9ee20dede03b8c426306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a5b253f67e208ecd36ba2999d19bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a312966c98cb906f3f0a8a8fa0d96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0664cfa5606eb2f02be45d250809e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e13324f3d7c7877e0dd9be2dcc39a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95820a007e76813059fbd0fd73c676aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c65c58c080595fbf6e045f43a64602312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e92582b4d8c9f41727db13f93da88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da3e2e156a555601924ebdbaf8cd65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5bff93537aea3f096eca634bfb3f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f7b8dc2da02cf82ab3467da6d4d1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e6ea1f528f6f0ded412f656083b37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd112159c0a4f405a2f7edf0cca466eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714e20507f52df5148e683140ec3d45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf1dcb947892c6f6eb64ac271086dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391c9bc0dfc6dc585152c4cbe686102321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ea4a2b09436a6e742d1f102462be2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43eb1d62636cc50e43a3faa75f4a75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e40cdadce29e9b688c5ff334009385324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4335d7e1efbcf3a149078baeac872f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d45ed86c44305e81e5eb32ced04c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0843fe87bacef8ddb3c417b3cf616e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe980b2b42c6864e9483c7812ac6a714328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310b97418219dbe2f4af8bd6e6369e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e0fb77db7c482926039813530b79f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079b61494898c4482e3d412187cffa9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efeb008d9783e7fb29b038779a2c1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec25842003cadffdafb2b4201e7842333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d9e0e586fc8a8262cbd61b320fe6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b875af277c49efc1ae33ec8df00ecfb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2c59c84a9da989caff8dd11bc0f25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2350c384bfdea1fb4dc389313611b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c87231cd5b6ba956a8d65fb897e174338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c13df53d48fcee068e510db452784339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7da4d8cc9b252a493984b1c21e447340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3501ebbca1d89c6afe61ad5655d8e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa03b01510fe178e1cb41cb6a169c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aa0a8134d77050fed31b54ab92240343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c057116b01223b9093381b993617344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17523f47aaf988ddc3099fc7ee2472345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ce6bf8816d38a1a2632ce1b30c92f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299efe3189cbf4ef08a9276e2f6b9cb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b60e117b620cdf4377dd033a514b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57a13a81809922fae5bb2a7106734e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8aca003d118498f2a1126973e880b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e178f8c3dc7b5023d6c3a329f76151351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aa78595e41fe5f2304a8c65861623352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7dfe671f71eaaefc305bcd8a143f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237acb9a701293356f8c8321e94cf6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985b708292c8a4684861ae9a1d6306a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dcf182fc9940f608ad29197d728ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb3aed63d14168da1cb1ec7491bfc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5df48f9989dd07d898b55e089321d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db606ebe48d0a5973f6bb8406771c1d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21af3581adb6a2e47143e3552f76e32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5553862b208e412c5b8e68f070ad47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd330c503aaa7eaf3caf67b74bc959ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2d3ffb17a13db4f8bbeebbea3a6a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffdf90c65981ba7927eb4be3ea2a13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f486c26f1641b1108964be1faeb974c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f23dea1cffed740e469b052087a0e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c1e54f3cae37c052fbbeea02480f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d815d92567f8aadb326ed9de2ec252368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae6184cb1554200c8669f39445d603369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120feda18e99b0a320bddd4e74a439c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9dc0ae1c010d7a84651fea1ce3c86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a84442d1d167b0cc98cb5d3480a9dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0b03dbf01ff552221c64228f56e47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208236d35d293c70bb0afc8c700db5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b56c2fe5f7b5dd8e8eebd094000b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c08be89543be2e980e288aa2814888376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50389bbc3bde6b83644ec820c0624a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759ab5e343155f2ca9317491f1404ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e5b3623b8c0141d81d533621f11eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd8f2f9a39805c68be61a85b7534bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27434f8c779ecb4b757a9a6e5b25c9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccc9b4f50b97366caac0a92387063e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e1f8a4e471529b0c80a6394ff0cb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdafa3e7eec509b28e6856125479abb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e53c5cea3f341017082d86ee3831f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a874ac1ea5828ab7bd274c2a3e21a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319270f7e08628878bf29efc98b6126b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ec14bead548ba460c3545f1acba7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be6a456315e2874ff09137870de51d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aebcd600266f75038b6ccb023a361390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc020a8f9d5210f444bf265e19c4db3f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315bec3a0a2d95ee99d39ce73b37c78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0e94c50a025c5fceb34b391b193b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876894cd6d392fab472498387ef7f9af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e2a38c3759556f588a38f60796261395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627a8d0be5ce48844923bf73cf59680396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152c6a7a599b7d0a36ddedee397198b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60167a049a35f9b0af6d7773931a25b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5650ce3cfc88f5e35bdbc53320d78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c948fc67f7a67aad62f6327554c061400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a6bd837a6518560f880f3b6cc57bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4735fa3ebf261b3e433f8f47a83797e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018c838df5d501bdb258d0cb65918e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586812e471324b90a03130a4a1e0782404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bff1595d4dcdf816a2ffb2f5510bcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b0512bf25375f334cade3005e5d6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb0f42876813b90c7bff031680cf0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9436ff039d13f16104e2a1761edf3b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce638192095b2a61886be72db0feed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f5505bc4fabc8aa1156e9ce6748c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5366284946909940acf6f65b24be2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde798154dd3efde69fe1268a4a8b25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d180c044fbf7e97340a9170865857413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e9993fc78b641fbe73890ac5a398f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990174a29c1efab0b302dfa592965d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bb246589c975a51dc3556dcd3ef9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b93df5db6f2b4fb49cbc08a3e06fe8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28638e7c2527327636c613326350aaf5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958d17c2621ba7db96cb8d55156d3c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be9f5fb8ac618b960eb883ebfdbf19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeb3aa9edcd84573aad9c7850127dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f84a1838e71a7774beb1457faa8a78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaeafbea608d782f76988d5bc3035e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff4821ab4f19c6ecf3f9cee4c6c0f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3546e07d165d07941b7f7e184cfb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd5075a83c12558877ec858789b950426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402e41fceaf3b8d7e1a1ae9d4e21bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3636221efbda3a29229be266c6d06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23b2709e50f12c178ec461ebc8b8b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5e02c1b74f9a11b6479bb91e19957430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16b5743ab3a99e1b86d863a59cfa7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a58d07f74827e11db730285eeb2da7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07496e1bd777817bf179a8c89ad125433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952d71878137b0f5cef5d8309e9098c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaf077734773c7fa3b7592eccd76c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65edfb90a0bae561047b43a4317587b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20591b368307d681a9a59be0ad6f2e75437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54ae1d2f4c1601998ffec39c83d80e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b1a3bc1e62aabb8e9918d6c3f50b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3156544723ad0c696e5881483b4f1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921c641a96909132545e7cd2481689f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3a12e17e3e74b95053006182ad5ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b215d73ff13ae01759e0cfdae9ed97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1344f76b7cfa7c9e0fa6e05ae12b681444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1f9e4bc66a45c2d587088d90700fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991ee42dcee657a5ac3247125611cf4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aea97a4a6fb31538aae687c723aced447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8821c153b832363c96cedce218bbabe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633511d3609b691b438f2ea23a191466449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd023ef758574955dc7576fdd50446450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725f723d9e506e50f3fca2abd55ae5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad4a52c9f14035c76ed669e38d2602452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1ab464f686addae75d4119ceab7bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815d01aadb612b32f195a0fad7bacff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e73504d3df75ac187f48d0851350e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d7fc5901387d4588f6d8433fbc1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca973e984d0c8f90b1d5f6a319dd9fca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c61031b6e557c45ca0886042d0d03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cab59aac56081607ae24dea850d9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e86147e9dcb3d7feb742f6ccafdd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f854d5c0101dd32b08bd165c205f5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f273b46d36eb1bcb9e359c3bdad26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c8c9ec1a5d51329d08c8bd9f4b8c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae44c9ec416f85e69d0b0eb6f765db3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78ce1ecd29be150378d3bfcb83fb86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7764781b5efb1acad83cbc1255f25f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ed4b020deb8237f606f62b8142fb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b45858bac2da900988e64ce76a7d51468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936805f3fa77866ce37f4740b8aeaf65469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76909d34c2e7b99c86c1008d6e643a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7420cb67d3437b15ff4983447f13599471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518334c858eccc0fd4cdb35e4f5c7a33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce4db39017f6b4acd049bc15e56f3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e1960c406081af8b75f6d4b66a4bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d756b70c2ee482266fed31da721c96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e99491d7967bc36fe4daea4ac1df37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298068f45a12eac8caca6df7fdac7f15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b264716c1a9c489bfc8b17f768a11478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860d77c64a2362c21d731a0c0d65a10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11022a82f511ba176449fa99ad67a6d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee478fa19f8d6d0a051f054f3e6839481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa436c35855809606ab14440ef30c968482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced12f2ec46d8a182b66b42b523a29a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cf5dbf6a798f53a010e04827e5d6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1792646eabcec467a3ec29aaa95178c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e2492daf59a474959dca36a422399486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232efc938580c814a31f99dd6c353f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a4418647f6d15693483d1883f07ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e42e33e4ec58b4c1223064713a15e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df860e004cf34c70b8454b6b83c3699490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e4f33da21b17b414f76b993809977491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ea37e66e86ef80494fd3331f303d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beea16523198d2816e86ad6aabbc858493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d63fc5a0d8ca0e82a443484a1ed34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8655cd36246f20c50a0a49b62e7da0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f4af304ba025ac54479683e488b20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178ef09866793cc2736a6ff93041a52497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742f61ee843afed12480bb6d0d09016498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686e9eff462317a7df242450f15056f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec9b38c3528d2931589e46f109839c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697ffbec808abbf8f561fe67681eb5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af68710ecacabb91078a0f3367832fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d5a138536dccaebd5efd748659e55503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db675684b4d47b1e69bb13a962f356fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581a8f72415722b782150b0427cfd8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a428ad2876f3b761001f76b63f995aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61a441bc151eb1f25fe41b6a23e68b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a962c731b870d8e115c8dd156db6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ab1e9ad8a15bddb0c1be4bf7ea198509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff190a4be8517d3dc480946d209f8b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644a9794d8e9babb3bcc25a6226f3b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfb9e1d1a9e088c78bc153f01ed1e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c400a62e59324a501d3f94ef51523b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38fb4174ad63beb56d84df404883df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb867843cb5e1e8c42a2143115fece515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038dfb3e73f923de9b8a6679db55bcf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f448debf136553f3806a7a6e0e3848517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952770fa68083a68369a5f9eddace387518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ab279af2c78f80e23dc0e55c2478e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399664c38eb15f8b55327ad1bc3047ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8a7b0ac04d14e9479a95dd75c036d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a88deabd2d71bca13650aba2abe5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21c3f38be9620f8f0f1293327e5d0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f886c4b775a1b317d1a99e91ba209524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2f665e02c9a50f0016f5204a5b80c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d1f6a6ff726a76ee5f39a0ae770a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dd8008307da9b30cb5b2e6d420129527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1cb00d1d6d055113cc38c627ad23e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35efa758518379dbe925b12f7f9af5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c30efdf12829c46b410e2e817034c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f47f01c66f0e5bc0debc29936b9567531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a682c5d744404ea96c10cbdf3455ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b67f1a65e3fe19b4dfc3908fd92def533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4973ca1246d4f645bf917b36bcdf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f286d197299b00ae5269698f3d4e08535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d7eb7f91a8c27f693ddabf105fa7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae42123e97570c58c620ced5833588537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48cc1c497f51753c1cb91057ef0834538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15569274839348c675e5a4041d0a90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342ae21cddbbabc2e1092deb55efadb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0aa1dc72e639d0a2e5d51da915c17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750158c4d5d8c4f0cf4ef309693f1877542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c04122e9136111bb5c3583c73e5080543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1011289ed248f8adbc002eead2fa8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1948dca51fc4e0622b7591e7903820b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b339b38b0b10e99a8523288c62cc3e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3bbdbcf79c40d3e774ba99cb46cfb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314bc7fb20c44b44117017920099ffb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94ef950e550fbd5a5a41cc5271d6cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eefe3a8868784582370e033dbbcd2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b895fb427fcbf78c3c7630a0dba92ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac9eb5d3892dfa36ed55d54372fc62552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaae8787065456b0579e856f3051d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd9c76d3d0ffdbfbdb931ace03adb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237189f9f4f6c586df4d3a6fef901fab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9138a226418cdee420e7e24f6ccb8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760711481ed8b60e4262e303c15fcbf7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870c5b9fdba8d0e99b566ff783973de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c00ceb76b0b24017da568f44d69fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d292bb74e071460516d244f19d7bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff38fffe094c5fcd21866fcff9f7c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddc482b15c1dcf7e6ba6d3f1cc0809562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b764655ad0410bf8551a26a2c9837563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9c4749944acfc7b9bcecc2b2cc90c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba93198a0101a2422929dd4fdc2ecf6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef8b4990b428a5f297a83c8b56b866566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7a860d888c65031a9deedc6ca7920567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6bac43670f5283f4f262d59982b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2421a4e8b53346d1145482baa349c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b0929021c54fc98a71020d2a99f6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3052b3f0448b9a2681618b9469a1f5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe111b8e803a953955429e15fd0dc7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13cab8fca946ca0749951254e9b085573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76455867acbd27d07c1bacb5e8f78c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9587aaa554f18f92f872300787d23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cca279b191f6608e6ec9115c97be14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40635803437324c47543f1a0dd0c79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce03a415deb43475b34b24c1d94866578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e3950f6f7a473c6798099d4aec0b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f65f50ecd8a7497c137031da1b423d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fc773db61dd6e1aaa06175809889b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc0260a719c14f258c6a7af571c210582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b5b48dae4b1adc6027f2e65f2871b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b474db19d94e2c25b20e0d0c280efd0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f600342b608b5ef4a18df61a2666906585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201453644dbb1f47c9ddc4bdfae5872586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1e9ffe745cf8734a254198e6983e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12b29fd499c3258f7cb9bcc6d37548588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f02f64a8695ef2c2650ade7e6eb76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799d92d1525adeafa7ca9cddb125626590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e04c25b61ac83000d0a0d514bf468591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a017362a1c76c0b67f6438afe345b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7466ad14be6be1f5a92fceda3b394593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7107168ba207768f1d360270e44d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d24738fc98e59a24a4b3531380c624595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561e79dc9a8d5db0455a676fd21c526596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2986ef24e50b7dfc4e244194f850c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91949719c0733ac2737e9dae1cf7029a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772ce8981ec644818c0ca340f61f003599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf4a6ea81d4353184948aeebd25bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba3f448a1d91ca75a5e959e7d3c673601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944332f83dd4c2bffc4a3c36c48d518602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1708cb24731ba8d51c680e91a6d041603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c87c18ea367d45183203e46c71c4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cca6ff90ec4e820095faf2592e745605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4618c4dedc1e77967ed3eb42718ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0ac78c8587bc5d6479b9073913fcf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6a32e79863b13ab626793f107762d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0633eefb7a1a14edc6bbadc6e526ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b3214a06cec997660d8436f4a13c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaeaef231c1ba6e1c271ebfbd2bd8b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de7c129cd0aa5d4a89953a0096be6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3cb677cac2148aeaf60d63945a43d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf52009a17dcfee239be4faedfc31b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012923ddb18e164f4a9c57be80fa6ab2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62355c8edc177fb604c68734f0ac2860616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca073a07ed469d327b0680114e21073617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aa94f9a618f536f7eef8f48392a33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b73da61be1e1fe4a540cc7170b0a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dcf4fb6a53c22714916c114155bbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47faa1e52deab1ad96c2d28d71816cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05d425515ee23499571847dd13b70e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919a7547d5a0582fce53ca39c8c9392623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1673e87e86be8a7a009c42338b8599624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbf70b6c3cc0348dd6befafe63b593625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc8b63800798227dbf4cbb1e27f669626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fffb8f89c3a8bc6a2878fb4ad79bbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab880616629dd9c0b35990b4e41d04c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd192edfc88b6e500582b0fec5e28e7e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a6d9963c7c59faf71ec2c6e8fb5c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44b7f259c360024b1b23290ad63c1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cf2aa78c0cfe10f5a2c0ad2e82f69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd2fa3069b7f0b201c48a427dc703f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07e09e3826114579dd1e805f78da42634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7695d129baf20193153654466064ac0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fb47987f53cbea1925ebbad884c30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5df26293e963a7539bffee705b6b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a540e1b0046889c4b6bf6f7abbca6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d23fc028b5860553d32f35b8ccd702639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323a1fa851f7cc0ba2a98376481487d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c2219da923960b52d38047c6fae2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116f2be15231c9baaf783edb5cf975f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0e0955f7fd8b33dd39441d2be9dd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fa54b89a9e2057aed5b221a810e4f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b242ad3f4e4435ee0371b9cfc659cb9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8299cbba819cc0e8aa1f991a8fc27646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578200b93c93ed5f0d2b305c7bb36ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc165e456bf53d092fd11f52e2ab7afa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e116554bfcf9fc51fb14fefb79727af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919098a83f5c89c2c707ec58a7a85f99650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a43c2dc6f8736eb8e2c0276df713b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4aa347d1c67e240ee006bf23a7c92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229c8d0e0a312273ad1cf93de918c82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb0c9b966b3779ea1172efca9fa450654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b392a0d61cfedbecfbea20b01b0a48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e24d791a80ecbe810dc4bcff9b79a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196ecec0e4f2c6bdec2bc114571ca47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c04d5d333849eb29bc8c03e054e79d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aed92373ecac3f9a5e1ca2a72f0acf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf29d8aca1c1ce7abf47529cf3d4dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f94e764223d0c0b85f1e7921165b17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d0171f13b5dc395b86dfefa9a73b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d5abb5850adec1e4128e97fdf9dd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a301aa3528fb29797c294fbed998664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9268898562dd29c52c3832f9470d2f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabca66662b98584e86ca99d6354a6f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38cbc8d4b1f5b5a5dcf162d8c872fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbea70e3a279bf0ed545bf2cea5119c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a304f521084e016012db385ccafd02669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42f29da1cdf8959fddc8322bef2e29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082c8653f5ab067d05bf9c8c31ba9fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5e6d10310043977a239e9650dcb82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b42de6336c905ca6a09c8c3c62a354673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4eb133fa74f7c773f5b8f016120de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257196db4e8a5452cde230ab6d15b08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8daff0cd8fea2109ad647a003a1f00676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9423ca51c6af9932b21a48f8b4c05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4da79f7752e5942d6c2002391874c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72e262587cc355f429101242601920679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60414bd9af663643636b0a73cffb98b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>