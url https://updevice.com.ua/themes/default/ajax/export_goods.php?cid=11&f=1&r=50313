--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467d0787a48013171c82e67051c5db61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7754e88fbe96a721e3cf9b15b05c5c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce2c0e3ed44965a1901d320b173da83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a828184463b9ec754557092927094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b5da83153800b67f66a71a52a03975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71272ccf16effc4d7e4452d5a1a43b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ede4cd6c25b4d34dfd3088b46e5d627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f569390084857602912040082e2518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad6935105e08a0a2d2a90e090cb2689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921ae192baa63d7e37e83f6a340047510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cf4b25c8250fb53397266539f998411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7160401085a318763707a60412f0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6453a139e028ced0f57968de375b2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946f8b1e7b634c14b40ebbe8f7760e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c4e6985c538f9b051e5ba31c90be115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc5690c4ef1ffaff6b01dc05fe947d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ba16f876c12b4d70a8ea8a96dd22e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d911fa9bbc82c7be1d9dbc848e0a00b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67230ee5b1db4abd33a88946207bb51b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28019b2a95d7cfe0ff465ff5280acc2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c148c82970ddd6739cbf6eb0662de9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb070b42aa763bd57afda6dd655c93b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affac1c43a4c9c8e19b9734714e15bd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fc63532df7bf7788ec019f5b28aec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdac87f148931c5c88cf96142c65f5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed882488c1cbaa1cea5f207d10610c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f62764df3e8a6e7d89021db28d0bb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3abe267e51d1a0ce09f38da33912e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b15360407fbfd8a7fe6897f330746229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12051a236e4552f43ad594c98b12d63330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120df6e10973f8be36cc0cd86858bec731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9ec601fdeed3f17bff9652e34034f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03e1dfde714d540995058de622c8b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81efd6f7eff62609fe9e7e0bf8550034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f519c429d542baf8ddd5becf1be6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1c5bd54a3a9035bf66dbd44f3916136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fbaa274ed895d4c526f71a333743937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e40db4f5fac9409adb9724684f063738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad58ce8cd973ed1e1f304dbaaec19639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d153605af6b94ebbb1307cc65731340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfb0b45cfb8e3d75a7833b16b9f72e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f60f3ce71fa69e2e18504100d9227d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fd120a29bc05ae7a90119f84df88043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e815cc810ee1187014defcd49b20f4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927cdf1c93853be965f347229a872c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b433326fd7199df7c08fa1eef46c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8de973c4e2bb223d4edc32771e5dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d687069958e5917d4212ee752874a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a73cc031e06b66edc700fb857b76549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5204e7ffc41de5fa8c894b2af29ba9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d9c79ac18340706af288a2c6ec77851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ea253603ddf192a123cab8bf533a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cf6d5cbd49b33c2793e1044749fa553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7efbe8d95a971771f59af6a7e80ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9bc4e9ed2fffedb82faa49275500e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cef9c5f270452f49d2db9bc3bfd74456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db439c418e34d536e840e33851426d9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e998ec1dbfeb1d8f57ab9c43efd42f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442d867d861ae534db06c11347e746859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89981830dd05ff929b3b149b816b5ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d931541b2ab59bc67806c86a50cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f415b30aa1ae85e80bdb8853c8ef462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f0a34b5b9fd28d9d82fa12af0e1fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec6a199527b3e37aed9695bb8decbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d01dc96e8f96aa875decff959b9b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e6862f9ca89d99ac594959243896c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda7550baaafe7d39a63d0609ef66f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46947d8e3e261f69b97e956629547768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0142f5b5fffe618e7bf1583227b5ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2e9d8fb62c3688d2ee0d820687c9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55751c92d3809ebffa63c113d7a1027b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4544257fa7083f08d7b98ca3302b9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c570572238deca36310b15dd15fc0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b1943f02e65af72bdd62bf58ab5c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33db9c5fe9e5cecc00c89d32a7dc4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00370f236d5338725ed291416f629e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e702de57f1822fffe8207eb0cf2f3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22938283b52f506a2dfd0f264f72cce378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44d14a61153e445143c9b9c2aee0dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026cf4d97b69c39345f0c6e2eb4554380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d25dddb0300590ee5f842742193e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e283271748392836aa5317e98f0e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bb3a584213539e548b43462ade95e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff3ac46e381ac52283b5373d40b3ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383664e49fcbf787300acc8b1e3002585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465314b5bb06387b10a1b6033783e9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1c59e711479928ce84101c544be5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1ae196f5a41ee3a4cf20ebb49007888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a174ca7567eb1300e2c2a82b5f0730589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352d58999e16d7faf4d482d0b83997990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14e461d960c71b18c2ea77f9181f0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848b4fb4f45a63f06443007937cd95b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b55e829a8f374fd9eac82e68e2eae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bd4d34a7e481e9ce096dc3f7cdf9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041adebfc0810353cf2be26b7970d7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511189bf0dce2e194ac12e433586a3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd907d8ea1dc736d8cebd07954de0e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec3ac8907fb2925c05720e182a6b7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63bd0ef126205b21a94b6a37aa92dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637d096a521bd2efb94ee959fd9a7e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43024498b122fcb13f875a171cd7b5ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b5b3c67575143606aa163dfdf912f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f29ad57422f2138926ed8e33cb947f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb170aa83bd35da40ac5a2d89e8b470104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4e04746fa324cc38dbcbe5faaaeb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95d580b9ceb7efcc8c0a09f388c1b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d5bb1ba67d104e890086d9e9ba8ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c90bd6dfe9f2e2107061ec157ad26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76f5c8af723a44353b4f6bdc891d5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be795d90a538a65f17d45e41f39dbf67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ef147d8970f00dcc1797797f546b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ef4d7241a9f05527ceae40245ab8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a94f7eb6b2c01f1cade4a57e31431113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421c58deb0dea5c864391f3972ed3bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caf4dc9505cd7c5aa2a9c03504478e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ab00236af3e800a978bebddce9616116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0384f8f5385cf6dd17ad632cfacf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a5012f49f30636b85c1e9aa59c736118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a21199e5d887134b618e5c5224e06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019a4458343493985a8d9274ec5ef4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736038fd057c5f763fb09358c1ca4e79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640155d584af1b16142e41d88631b04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f86cbf112b01a2fb1cafff55843ffe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d8325bd8ca04376d9d333fcbc91c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b5d969bf8fbb3dbe9f250b5d8e941125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef7d396fc22f5f074cb22f128860c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440928ee1e83d95715fa7a1648348f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8caf4a816601342dabc770dc9d308d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d8beea062235e5ac6d4f3a9c2de94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce464bc8953804707969d70f16d5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157112871c13a77741b087f6f702d7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54628b885d0cadd54dcf5b7097c29a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304d9282e30ef6b0d3b618fd7e7eb43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca7183fad7654d614b7fd54329d03b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9c61c928c2b85a0204771e41c8e64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da8a2af21bf8dd32860790d47bd8fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae3f88f51955575ca3b42ab064427f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729133d231f5c73abe518cff8e8ffd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565cac5c3d8024ad64e53bd83f5df7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b40d63dd42e42c0218a2d53525834140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d866061d9b8c7b696b5a8664225f30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7714dd1258402f632274d74a95d8cf9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440a7b76ae1bf6ac88bf510dc570053143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd797af33ba620136a35259b1c5b3861144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb9ccd5862ef96989ef6722863a8f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafb448028c3a20f9beab88d0fb1be7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af044e658447a87f46429e0cdf1af3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3656375c823436dad6b8a2d6464ebd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a492f65aab4a64ddd015401f37cb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41317c59b4399592bf75c48c32732d6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36ac6b80aea1b28cc81afb4ba6edf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af5f77fd20304cfc65b1f5668672d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a36f08e23a36e05b56debee755f6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516b58d554c195631890fe897efbd91154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece44d5dc8e0f45b621ea72594791844155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129575dfd118c9d6b66555f0aa8032b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f3f2d9aa97931893a545eee494c4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182f27fbe8ceef930d180c206e391f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0af04fd303082a982999b331afe62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb770b374d3342a829b8e69f300027c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef7430f9664f5b27f67edb545ece64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294d91d7549023b4c33d9540fdd295e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504abb7ccb264f86be55890cc28d106163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0b8d12a11d89b26f4b6fd327c4192164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240f7aab2dc1ca0adedbbb455ac16a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e3aeb5db9f26c46deaee0649a353b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155939dd12fba52e26e8a0f0ab0632cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a2dee793344eb642620fed54cc8ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e63392a8bc0e0f9e6bb8652841035169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b73d26e236fd3e1ae51a40ad7411fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41790e3e662e5e0b9994a7d3eabddc03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83228b4bb51f3fc649728ec550d65c7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1399de14d2ab2d2b723a521740f23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ba88670f10fcbfc4cad3730e0be9e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b50a8186b890847c3cd1403fa8032175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abd3094d5dbb6f70bb171e2dd550f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425db20938f32f95d5f44a8148b16a0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99129c2573e57ac7ef9f1a7f4ad52a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d3df9b50dba6b06715b2aeb00bdfb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc601a0458d4715bffca24af59da604180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09f1cbeb5c2231c393b5fd73269ce6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa5a586f15bdb805c153280d45a9b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae08bbac9e07b51a3e885e491e66411183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b7a5554dbd2ce08b821547d041672184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be182ed1c42791186debc1edbf3608185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaa9f12354b8718f6a49b5e8737f73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19fb411e1321421d60ab7e0eabfdb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b4a5acdc221f76bb853be6399db18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e118cbab7e42266a30f44491d8347189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b50207fa6f6bcbfaf393c08c389f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6826185a01432a6641b76a9751ac9f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00ac6f4f7a4b6dddf4d6d73ddafcf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee334f9d9a629ed0d3984fd0515a53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656e64483b337b788c15aa42f94d14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670a3819fd26510f004953cdd685af3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568d842c473c5d721b26640fb2abf54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b92c03dcb3509a1c7cbbebbd1a7c82197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7754fa54f5662b5112011a7bf6253b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ab17704bd03c42e3c726d449a18cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a9fe69d18c32550138df0c0e7217200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8b7233d91465b28d266cda7593dfc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a36403c10f7ad4058fe2e1addd6b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e68d5a0ed640a437c3b310afa6c2bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bb1e97caf07b8c7de8913669711ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74335ea1d1411299c8f7f7fb00f62ad2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea0f5309c8836a65f9e2024a5b8fd1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabeef836a0549a01e47c2f5845b8c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55374359a13c23c927a8e5b5b73861208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de9dfbbae47f30287aaad77a003f4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadc9c7da7a819bf0d952ffe4ec963d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14bb9e55bb5f496c08f3b224eb8d2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e10d2ae640f2e886c2e395b4ad030c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91442a41a095b460dae648b82ab48319213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1040acc02c1ac487500bfa87f64217f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169535cb5641c45090aad4bf7e0fd84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba3ab3ad2ff512cc657dabe2d686f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8438810fffae5d28a2ca9d263f5f60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0aeb8ec199911173c29e779790165218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb340f0d416b0427cd23d32190e840219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4e515a8ebddacaa67dea49d4b6144220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788b0754daff2fac2418c0135942938221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979597f55e8677897b8ce93c51e5f6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf800391f4d4b45e723876e0080bbe5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36b87f2b857ee0918b7722a4e7cef0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4e1e84fa29be20e467fb0f9e69548225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e6963eb1777556ec0cdc4a974e333226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa054eba2d92b293472287e68c6582e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf40c41d7347d277e26eb70b9e33187228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acfd0f28aa70d05c9527052245c9f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f91a6f665c1450f72be3a8356be412230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a97c38bc409e2a64d373dcd74b47b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641e0c9ac717a896d8b5b8d04d294da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045316c709f1ebe1184caee7921e0708233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aa7fffbc65bf49232a99ce95e3b73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19e74101838a886b8449789cec1a6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc58059d5c5c4626749fe462561730b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584655a00d74b664113cbf63262fb264237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adde2c6e3c33a2fc959698af245321d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca044972cad67e247d1d62b72c788908239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24fd6b0ac850db702de6f893233e16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12d90fd5665d3e11e9c23756953bb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae13bd84f2b697ff75cf4c87a37fee6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db568d1f822783c1657dcb2a9b299c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09ee393ac729fe809b77b6a6242b5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5e3512784c016a9d8ad61078a5c21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f38a4d1b9e1cf7202dd47e9e7a6db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12416fda78653fe3d22bbe6b4cf3067247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178b65a2f4c99b88a6c7b7b9ed34ef2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cecf59df06ae8cf19b48975928ff3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d9734cb0d0d6be1c8583c9e4e5662250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12453cb6478b9a15c19fbd08b854113e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e622445e323d30f482b9e720e99ff89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c844b6e9b276cd7237b907b6345977253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19398d7c02ba322d00aaa64a2858546e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8b8b73feda99c4f1f497e334bfbbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63575f8344af2788c83154fe950e4b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4dcefc0fae259814071d0de606f98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e82c3d6a74bafd05df77a4210bfb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd298109ec7f87e7a27b18b1cbd7b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910dc49d2fc91b9cab049d35267497c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c22c70d9f3ba37ab1d975753fa9626261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a0d372c2ade2e35138a2a1f025fbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a198f5d1b02f42330986d3ff21b97bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c60688b9794c9791b1a036d3734c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40958a1cf6f6dec88200ad51ae79fd92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc448e810d2b37967ff1a02ac4ca5da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef541e6de6880bd173bcbfa01191754e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9d39ecb5d785a28fbf10ab582fa86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007daa79062a9d21ddef1d09248a916269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db696f7902b027d4068e232995aa4edb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa3e3ea2d2d3726744f909eecbacc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ef7caaf09069c2d688934204fd7e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05b6f4a31cefa52ca811f7ecc430f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29998088c65ccb1d31ac13fe3828f4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089aedf37ef8f75a1c29794e9410b6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2058af563efae76e16211a7fb2cc45276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917ab50a9aab18f4af0cd762b548f00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dec824463d144cd8a356bdaddd4e59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec3e4bb1d004b309829942a12801c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e6a23e6df008b22d70717038407fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7f55b540e3e95955ec5e1dc353b35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc839b328324f63a4a4a303abc206923282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9dff515fe22c35c1ba9da6d5e87e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3efebd0eb4c6e65bd0aebafed618d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb50acce6d344d0314d690ef776696285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552952447c00336330e26dc1ed54fa20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec500145a6f926f45acebbb99eae742287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c661228970a22a231755da946ba60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a37a294e36d4aaa981798ad566f47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c63f69bee8a93a187d75eebecc376290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4116b2527e65d3d135f7b922fe24ce0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772b9c35eb8ac50033d7e387cc785b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd32893296d04b77c572a83bc42d575293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d2132df0e2fcb6a176eddbde3743f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a69594f32a147801e609aa8b4e17a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd1435cb1165be60d064abcfe6dc87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc3852801da75f22d7eeb8480a9578297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01b238eb9d071f22cd03f3fce99bf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f916c1d46ab2bd763a1bfe173a4116299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab31ae890863dce87656ce7d0616145300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902ca9da6489c8a4e93f9a436dd3e1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a349ab17edeb7ab85e80387522d25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace4bdaee30b6f02bc469cf33aa9f56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cf23ac5ab245ecdee1b494b3da8be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a3cbc00772bdbfdb65e0bcf0b0ca5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac231cd04186a792534c8168311515c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c38da0e456eb02966162dc5b56bd09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af507dcb8120c79a0cd763688a150e51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116734bba341a01b258efad90591fc1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2eea41e096a01216034108056fdc3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c9bb9c184a5d247bca39910c30060311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fed4702526b134d0b2ddc1042c95c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb17c07e14c6a76e6c5868197afd2a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a64867b9f14f954fda2feeb139161314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b337206cdc6cdefba8f40afbf22b2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9b9a3f3127fb64e052658ece48b3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142fb6fb93a787b32ffdb3d5193f366317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff8cad711a3fe9bf6731ff0e2c1f4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a3ae75a925aadc904f08dede89b96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97b9dfcd0bf3d915a1540a9c1a57c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892187719095f91af5e1e62ff6e8f043321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cb69049936410fc6b2fe8b8db71bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319926c63bd48673d6517b2ce837cf1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2c61366a487e2a7229159c3ae2905324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed3587db84cc9650833562362ad8da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbadaa0d93ef70344e0c979d7a98c91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690392a8987d7289f087f3adb064962d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98343117b054fedee2cc654671369eeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11427b015350f4f356415fb816197c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f252b0014e80d8c6e9ae54163a5e14f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484ae311434cc9fbe7a0c000bc5be59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821d477e9b214968d6c098e4b5cbb6b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3088caaad7d7f59a2d363897dbc949333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb618bc5441e28c9dcfd2b306edb159334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21489d569d527508a477d7f1a1bfaf4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b26b0c40b6482c07eb697eeee75891336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38f0c618aaaf6ae5c252169058b375337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775b6aa0daa17cdf7f293ccd95b0f0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be49d4af6e7038e66fad442045ed121339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc92ddf2d091a17fc42cb4adad39a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecf3849c2e6028dbb03ee155a22281341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2dc83ed0dc0935f3b19bc3f4e20a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab4c2811fec44701ed255abbb27165343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405940a2159d3400bc37d40688db3778344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1211c9c465b3f3bab421555abcf5c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836673a41ccad73d32d586f39a4b103346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc7032458829db3707b1fe7370961d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a625c5b055917adf4e82e6d601c74c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95263de3ddab587829f2dccc417176349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921df094a4df68c3df42860874e5727c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534adcaae8699250e7b2a67e9dbd1e0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d04331835f6556758daa9b3f4053c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3680b93fe3780dac79383c05070cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944fd44d723061017e8daa5926f4526354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7273f2172e98b1e6a482b297ebb70a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5c23a69101ef383f77bf6ad477942356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ed31807aed556edef4a2c904e3953357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e04928022e3d91f92432661a99b038358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d1477d7cc4cbae0b949e5983351fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670891b40f7316380d000db80b9b4d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2b10ac61f5f4f4ffe16791c1e04bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb70c163df51f63de8d1de9c9182374362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b92498ff6f6a3afbb07a579be9322363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c502f01c73a474978d30fc91379dd8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4603d6751d3ac1c1835262ee25cdb3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e800b77018af9213441a79313c2abc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5dbddb208f2cbebc3870b25fd14fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4369e13c46436666448b7688242447368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa7444c236420eb11fc52e4ad8d96f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de038a1f023f4e1be82e7d1eb2b47a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e85a90ca253d30ff310056ec4df0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8482aee696d7d838ec29b83dd3314372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0ec7b90778a0c7a4729f8e375aaa5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c33d38486976fa98c4312503781dcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f968553cf8ca19d75e2441173bcfcad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3200745789823cc67ca99144ef18ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df623bca3890f1bc2d0be8f1c227af10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46160f8cb8e24f092ef8206e1b3397e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914b4373838419cc7c4314665116957379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2021378a015fa93171be275638ac995380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f1b43d0c56192c9b182fc80058131381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ea6bd67a471f300b1b4adc7936c78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccca3468b9f90bc35e6873d21d96233383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8073c7edae190222750df506da9fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3dff2a9021ea9fb9124cac6f8c386385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ab8d9b19353a8e8ce53ba790ea9ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052665232583aed21940e9f775ce425387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85658d1ea350c299482acf4052981604388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef72bf968c4ef22afcd8f6e89bb026a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562980267b34681eec1ca8b14e335052390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47237faa6d2f22c6ff39d43589f4bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9d2dbfb7d6cc0dd15a24ecdd9f657392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3a7ed47cadd913ddbab587aea8943393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba572c9989790a0c54ace7bd6264e1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59436bab97f1015eb27fa86512487f42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9302bfbe461c08a670ee36bfb64cc9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858847204dc8d633ab9e682a364fee1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8990765fe29e84aa5d85128b1ff34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2965f26ca68d4cc65b5d25fb6a1c617399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85142d195346c4013c4d73e4b622ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7526731da00a529515a82192eee2dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296c0ff994cd49273bd1256cbf76d16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6707cdd7702630ef142a249267349f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb01d0c131dd8f088bee616c06f138404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972c062ddf3485c3491a7aeab1dfb16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce84228492dbb4bac754ca3cd2de3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dcf6e7e56d52dc37548e30f65d5e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569fb6675b1fbfdec909de62c4de372408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9587b7e1a78e37c4276ae22dc8bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca7c287ad5117656abb28077ef65a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa9fa520b55c2be6e30ce5aaa6d5e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc662d6b46355665394d9bdaf88b7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b545a23e24c882ee08f7bbe5fc644413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca6b45985f73aa0b8f1e186f392c3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93749d252ace3787264bbac8f2e4a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843b70dc3aad0d6d934d844accf25a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3a4a7f906c0ba84a3a2b4495b33e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eacfcc6f257a49e560b84621d06e86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d48b554979cea6a297c34d6130f59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eec1c1e57f633242bd2ad907186e49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f626de491dee89a499243a8d822e3a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2087177faff96ce26d351d6afc859d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e2d186fee9c5aef8b823162e84f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0d2eaeab5232a23e3e4a7d9f4155b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde43a684014cb4624ac93656b924a69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941dc97266a78b96d2d84816f597a1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7024952519bdce8eb0849afbf3ae07f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fc87e949b1f7d3991943fef3b3a04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205ac8b1db12560b577d2093b907a2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2c1d219596648a21190e450569289430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1eb717ea739f004373ad2568b9c0a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556389b4c86bb948dd71f0f454e96b8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124c0f62a2592a36988147c423bc152433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0f49f834088cde88e0907db9b8fa7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5209f6aae1bbaa949e4afb750dcd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8522099f35edcc2d3d75ce5aea69171436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eb94a3304ae92d6b9b0a37d9139f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42112f3a93ba39b71f63008405eca2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18f1dc230bc592c193691392a25cd3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6ce0bb1716ff3ab2419c5a5c749bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f441eb3a3e7313f3a86068610edea8e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9b8f2d65e9b34581e0bd82a01319a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29fdaefdaeeb1e3e856efaf456d31b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de4dd5c61e60229d513652a3f7172444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09508f7f0f701adf1f1022d1abbe475e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540198938f5cce5eef244f464ba54da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f014c4482ce7fa591348a92a8efcf3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd6a523d2cf52a634bd243cc51df10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93374a2abbf7d44483849c1513691f24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d5754563fc7f04100a67b964e753450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159caa1b1b529a57107f23532b410e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fb010c051d7d6e8244c5b1b9128ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663276318480cdfb82f7e4cc9edc5a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5a0b4ab46d60df9789054db40f863454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07da4336081d6b89bf613a3204fd92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4accedb225c572e1da1a91136bcfd7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4e3471b461d13cbeeef02d7f49b06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33ddc2383d5519c7ed7c9aee470335458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b0403d79ba8ac8a0a84f132b89564459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807698db7ef7238defc51b626410dac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e80821f4dcf44b544d4ee5dd41ca5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308c99fbefd428ac9fb656caa507799462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd80c3049a15f53339faa78877b81a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f761be898bdc8591ec78bfcc0009fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec368dba8c2de01a289d0955ffce8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffec1ad75d25712f89f88ee5cc6ac45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12775c649b2873ca5b2fb12a351c1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407488cc517e82f1e9c80606116113fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a462a50c1c86601b0282ed1c1e814b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c48bde558e9c4586d194e40ba78423470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905ca4fd503e9e1d609272585ab39f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49423170ac40a9fb7b3d214d1b89e463472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842011a33f50bcbff08e24fe6bb2065473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444bae56a236f85648bfcf4471e7f24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24f4db4bd6b28a6a011209484e59f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebb6207c79cd770420a182a43ba342476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557a7f1b37958a0d8b93fb7e75a91f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea97499db8b67d1227abe318086ce1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5673ee4c00a4a20c324a714e2c766479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b176842bc6c49502f53488029eb4813480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c5e850e909238a5d0ce2ec0ac6b05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25125c4e1e9ee9a193e17a82bebf7379482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bd30c81d7c2a1b031f1ca6f9bd6f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1a312adfd5ba4cfde9e4cc208171e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f67a91693f761bd2973dc2fa371eba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e46a75f906d570067c1a69fef9bca4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06d5d0256bd34af00416bf8fac9283487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f221d5e2cd069fe65375b680a97e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598031cd725fbcb917fa0bdf82b29f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde3ab9ee38b1d1d9de39822e9c19bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c26afde49eead019c26de27a82c91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3cceb01fc3ea77c8b28712d811ef1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7fba729ccf2c8dc36e89a86a1a1c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfea4f87155e0ba80c7773f24f019ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2a5e3217925f83ee3ef181c73fb65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f19d9b1e24577e260e90d8912c111496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92f8b4c7aad2dd5eb9cf02b7860922497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e6479dddf482cc4aaabf87852faa5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3912f4c1b158861b2944d7eea072461499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828dbd636bfdae8a46f79ffb8a080f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293c1052bea639647173fb250da22d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59492e1d6c819721c1a2b3c2c8ffe5d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eb4ac5b8bb47106c7b53f5ad47210503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80e6b2f9eb0368531e487eb7c14bd2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c30aa0beedd74fedfe679cccf56ecc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2e71de3f2f78d2bb924ec4b557086506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce9e4e7c5610f43e68e67d93f752f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff7cc446057adaed915ebfb27ae1ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0e1b56d810c49f234fac2ec4d6720509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766ed1b696d663a05a42094abff1599510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b8d103f69e689343073a44c099e17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b42e6319a92707f409ccfbc255ece512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28e46740f1338cefad634d2f376c0c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579a9bd5b8b8a5dffadc87826ea6d66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb8fbad55ed64b708ff3e57bf30d35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccf2e7692f8b086fe42b342b8b81e4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a857c2f99024e935e321b3f868775b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f0b037218f5268060c7b196d6a701518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a916666dea9e06e399e67e4b389079c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c84277b77b5258d12a5d196da16c3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676212df6733ee2cc89ac83d88b0ef14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb944f8d950437ec152decf879f9eaa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1561f1a2502157de17b2f0765171e8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ace711a15eeca3f76d749711f3a61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ebc0a5a96564c94fca2f90142aef8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3dedc453f8bfe1be46f62cdf7427f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86985d6a62700c5e0231cfb0a13128527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb2557469cf41daa8c56d076dad0ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1174a11cf6ab271d59ed9daf381cbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274807e734f424aa2c4d82b7f827bb64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfe60a3974ca8f314774d29f253f9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abab24eef2a81b27b95980b418df25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840c7906601c8a1d0dbdcccd5849553533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d157197976e720a14193f64656fa6c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078acc1a83d63afc35a5d7f2af6dd118535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963c0562581aa3cf63688698479a575536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0c689c625da084c7c81b8485abb49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2444966f6a3ef0da37c6ad9e677de90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538cc0c0988c53baa372afaaca98606539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a29f668e03a7ffdb861a84876df3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97fff07db2e856904fda37a0b3985e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a6455fee0a44b59036632f4958b89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056d4dcb29bc88c73172382ac155059543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b619da53294ab80b7703d047965d55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42449ce63ad124a511d49039ed8f52e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d04b87f8f8ca1078d2787f9b4289a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070aea9829fc6e0d5999ae0b46f9463547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf4138f08e199c146cd587ed831db7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9c0f3377c8733b9f33fbf29254c0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0854f29300a08a0b90960362a30048550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df7643927cc01fc881a51869beef81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94579aee7066568d9c788d5490726bf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d8ff95892ae08f2dc4f0ee94c2806553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898d858714e77e42dab3fe55131f0e7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f587664eb11e9433a0cff4e416899555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30d7033dd2c849cd72996f3a799711556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a13cced0c2c822fd57e2f96b452aa4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abe8f213e196bb86c35b2bec2c656f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edde16fa93357a40bc4b367b3096fbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a76999ab18fe73063e63fdcc61b22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9591ce111f0e7ffe24779e1b7e70b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95c3a19ab2f957da96c8689b449be3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f48495455e047f0e7103ce826b30a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0f2ea61033082e9d546c676dec3a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f71cc6286cba066626667b70b7dd8e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f489dcb89bb8dd78dbdefc8a31f97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c784f382236532d5aec0515bebd80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4f9ce42492f1c3677020ad421453e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff2406c6154e20b1803496b82464a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4438bead2323683c6f03be94a118e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf1fb28edadaf415c58699c16ae1a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071548a751482072034a938aa29a3088572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4bb75704bcf8ee3ba5a6fc103903e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fd76199f9d2658a02a13e80adfd00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165c0749574dca75da1a9dc94e5f2dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119aced19b8eb99625a8dcc4b862b4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4321056042a39242d2ed6eec1393a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fab2e5b24f4f8e998252f4632e479d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d92442964d0d0b5752ebfb48bef0e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f7f9b21ebfcefa91cdac29835e515580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf1e4cfc3c4f79f4d295afa3c221f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61efd61d29c7bc7edf7f35ff1ed33d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166ad694950bc9a87eeb5b2e13df2cb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3352770adc018be1ed1cced80610f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160d42218686f9c20fb8ceda1289e41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e13c86adea78b018498801bfd10f6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12fb854ec1f4dab3f97aa026fca176587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58cbe854f90ba968010c14be3da53d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa09edf26e3c02e562387fa8893dc9f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6402f902f502aa023002f2f638b7eff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3d3f435b2b21bb6f9470ce6969b19591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3cf7726abc0bc3764c2f38f05aec9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24338cff63f2272bb8902ae5fd0334e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de758bb723fff39fd683940e35f5d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076c49261223b0ca42c71222e76cfa9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c6b022336ce70c9d91e8e970ca08f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1cb1e2e8760f66d3020f9a14eb2b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413a746f8aa8a9b21080aceca76b52c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a17d56d8a8b2f4badeca4baea9cadc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f109cfcdb21ac1f26a310635f700b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a5c59217345d85b852c8562fffb6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386926011a6fa7792bf483fdc1b99e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358f21171abef898f0bb44d03f81010603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404e63b56f54370a3d4ab69d979204d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b94ead11e250d32994b4f75f53ccec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74778c5a5476e2deee6f1a1bc1bf0963606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f564aed72f83ece66ced51332e5a2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b6321e0ccd621d611ebd87fcec657608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a7ea0dc7f3f81e565499dc418ffe0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb54c3c700de864200105de662e749d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780478483899f1e243d2d8262217a3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a62f1f905a26740986f7e250acee2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddeb95b56725fd225cbff7badab6f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074ebfdaec9c4e4b28c9e7aed9691d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a69854a24cefe339159b8f380e6f86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5616d9dd7d9244eb9a6f4f435b70d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd6b05e195dc7084fb7f5a0aa3e70e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439f4d949643419e8a2e818fc9ea715618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55442d1643c95a90109e7b71ce510aca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057968a3c91cc73298692f29815af72f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1b13550bfb20bb75723a7927c034f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bc5fac7b079bf60cfd2c5b3e780b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068576d339ccb3f32ad064ab1891f64623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a043c7b85a775e095d9501820fd45624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e1e6d777ef4a43d8fe92499d734c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37c021cefac1c46c579347ecefbcba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09491ea2bb69ec2808aada9cd6959569627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94bed9e10ab2132bae7e89bced17e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba919b4ebf029b7574cb68ba6d8505d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f9e2df2d19d105925e75eb53e19e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d26e3e2c80672a52775c879915c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1532c72b02e3558a65927128fe6e66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ec097731e3e5d6bb24fa0b2112494633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224df9dd378ef42d1fc5aab938dd4f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2616e9ebe931ebfdced722645508de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa9b054a9911f820d79dedc4a09436636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d28788ba1d193111a8d7bc48b52dfe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144e5fa4d147e6fdd58850c8c4875d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4dd50a78d464d8cea3fad0b76fa63639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fbf75747445beba64706bdf0f76e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71a39b0bb86ad4cabcf7c7a8db4474641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea179674cef3cd2d31b791d44375491642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0932bc0bf821b70081d22e1b0ffcc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a093a3ba8199300a1cc282e948e06b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01a6137bf1e2063db00bc91b8b5e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a81b9a9b0f651fb9acfb71d95bd99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9623ee3f1e45f8be90f928bd906da9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b22e4063a75c3c7fe5545fea2fb4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baccd9d95b53d0137f34b2fe8790c39649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065bd91899ef2ed85d668a49910dee7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d54c59f7ef60f1b11ee8b0d00a2ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853bc9e07ecc268773e91467e63d954652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdfad2506935dcda1e1afe9fd85bba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e2b783326b320ebdcb24bfd2a5761654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8c5061c8461c8fb90fcba29ad3869655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c848155fe7dcab91f7e26daad293f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88d8ecf67993a67919ef56dac6eed0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a925c0b64cf8ceefbc60c57446027658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8bbfc882ff108e3bd00fee64696a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac93f1cf37b975f55942457e58da96c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871826d58a58b010d87d47e62f2d8eaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4772c5e69885bd82a6f06defe2bd2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc183bed1eeecc500377616ee50721d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a043ac133f91a36505b42dc3260e135664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e86f03e27f6ec374659b4f3675c145665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388474cb9f879da6fa0761930678fff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c2a91da5869ad1e2497f8c091da1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba4d6ccd4c030db135c25c2e6d312f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4ee60a1c87daf6b04c06c7999f16d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d44d09b908eaf96ae5d00cda8b7abb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd78a6b3ff792145866efa574cece17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b000151e041310cc9983c4babc400d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd008f3d807774de3bd8638c4074f609673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d4e05ad2c463194bd826359b967e8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78988a7eef02693dbbf7f3d7b50abe48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4084fc07ae149fd7861b566e0d7221676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c35005720e33bf3b4d8fc1a6620225677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab226d5a27fd6ad041d62476194d7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c01128473c39e499740d07633de9aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b854fcc31c997844e024dd382e8c92680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbaf64b3e8db8119c38ad134e18708681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd65dac22737b4c64e6581164b18b79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b37076924af117085e843fc4fdb5e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae22ae5a85f2b9470d1886faaa0652684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb84cac192ee04cf5f58eb36f28f48b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337f17c0d301146bfe266a3d6e3f77f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb786a07c8b27472e46b6d6cdddf2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a2474bc51a19ad87f4b3211a4a44c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecc0111e2bc42d9296dfcb02654500689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e25bf7934e19a6aec40f6fde89c0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886ac287bb8467387f8e7277dbcbeb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dfa53fa36c4c147ebb0b1acf89b81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb41d626aed4d107dca57f5af9163693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404519d6441c7c3e78ea1964c8fd12c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4658b0e569042bd8ba4707f1ddb33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5915a4bd244a927a9190a9042ef5818696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0752439025fe38f8042605f4499bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6c69359cb91bca04d8d2af39ecd85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667089f06540e7644e0b93e44ad8d16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1465fcec4010045db88f15d40a156700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdc5a1249c603dcec9877331a1b392701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb0c9fb4a96fdc7065d4e3a265fb8b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb42ec85ad9bbb2077d3019292bac23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b2098449305cd7f3dd54a746453e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a2915d272d8deade226bbc2d8533e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cde51b9ea6f3a39ee5d3134aaa2d81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854280c07516068e30b229d28422112707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e813d21d558cd899196d983928bf17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af676766034a39997ae92d0374edf5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3735aed36911f8ff50dd5ac4833e5710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a8ec176c144b8fc645a52713171a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3dfdd19bf85ed720f79cbb5172c002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bc038bc6e2f172eeb6bf2300ae36c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f96be32d64fe65d2fb9bf2e78fac784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb5a4bc1424590bfd623b77616f3bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191e8f4c8db5cdf1bfa662830e8ba196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda731fcde5f800edff400b82efab927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249471100d84cbe36434fcf41010f3f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cf8708b7609c12c0c52bed4598e449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d7ebe41279f2178fa82af8e8b1c2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8d52203bbbde28abc638eb004371511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd264c3f9dac70da60eea3d6d6321cb612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2df923005ed013fba9ae5c320125213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ca8222e010353ed55507d43f51ef314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6001e9f02fe7f14aed9e4fd5189110815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f25cb8346dec5164698f0cf8522ce916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5f3d24963f797297d1086af1bce1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3277c2a243c0860e2a12b42b868bf2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7a7f18e4eddd0d27ac5742ce4c69e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0191b2fb1f99d7b3e4de14477645e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46219d0fb0d5fbc18e463e06741ab1e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4eef3ae2e4630e1a11948776d91d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cf5412470b88d3fbed67e5c2980d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adacca679a042b00b98883e75f55bb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a91c9b0c15ffb6019a625c9905822325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21861ae415befba1fdc744dcb2a2243226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca943bc12a78e17fc36c9a744430693927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a0cf868f432a7200f63be084414e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87165082610f8c9e71297a7454c39329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d8380e092b047f3666e51876ac81330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8436fa556c48c8e555bdb8d4301d2fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a659d91539f373868f93daae839eb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19b3d3d50b72c906adadd35ee0722a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e2f34eaccaf9240aed06be79b08e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0da813c813a638d55f26dff39fdb0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fc3bf632796b3ca3e92b5ec89b7b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a78c770d55a6c28c07a9a73266af837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dac41f366104d5ed06d732bc4e1d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d1ba4ca9f2e4c91c1899a074d6ed139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbb19c379722925084102f43b2640140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110e43738c3e9f11a888ed0a92d262241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef13e7980f27d9394de9b660dae4adc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1328113ea7bee55e9d64fc2c0eb276f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dd79caeffc24bb3e5e414ae387ef944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8665ed06801b89cf9e437c786af4c3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e228d37c284912768a83cfd2cbb5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e5f5687626c01419fe406f43570a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad5f5b626db315c958e9942d9bd0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926031112f4047bb3abf3cd12f02cc5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538ea7592066c98de503ea2d68514fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ac3dca45238658ed4fabb21af1c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc8972c049233bec96f9b88a42937352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aefcd43e6a452c0141fd0c5496d13753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cefd28a2415bbd919f7bba3b95974c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c4724635802dfcd753caa39b873ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a23250e068386db02f7bb73d8819156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f256659b6bbf87ea6d6a9dc7538cf957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858da655b11681b68a4557bcfa85b1c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffdb8fff11c6399927f5ba5707190159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9666ecfda80a88245243cb4ccf33060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e16f4d80f2098b3e55bceb8d341ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55d811b2d1b39d8a16d145984ed65362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541716685f06fa0d5e95611d5e2e86a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faea7a46dd6b25350a914ca41d7ae964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a29311700be948f8ad41f8bd96fb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8d60232c9da96db2e9c9be602c9e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcb82d86c64c5aeae51ae8e86d05c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578da9e5f8fbfc19043da7b6da3402e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8f79d56883f2106a1791f891388c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aea4d80d2898ac2376b647a7f7295c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1891f1bd558249d2371103bec6677e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530e4d7adf895bdcd09a08db9da155772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbb62c9fa81a8085dffb16c67ebe0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd11d63850c0a2e6709d53c0459f1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62c3f7e7a7dc0cd005e9eb50c174c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fee7cec0c245ae0aff0d4d9050f5c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15148f8747885851a90b3ca9936e180b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d722aa7698f61a984a41d0eabede6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa82894d740dd741eb5fa90c52df9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09dda11883e4e8d70673e1412353e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279b81e067f8be6913e3be17c9fe9d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5aea9e4210d559b7062c9eb6d725782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76c43e62ed3031ea1a0c6414ddd38883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daafdb7e2b65263e63a2cde8cc7c0f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f62b9b9dafaf13e4808151d1636c7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a852647f20a3e877edf863a4d71f8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e6163014437a10ff0fc84104f4e3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad383a95a8ae0825ab8cf267955d8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75350cecf8f3677a221e28c7e9d6d17c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41b24eff39894f77a096e4c1e480a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25b6db4a386b3f07a834c87cecf35691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1f0f5192d5de6f13411580e4fc4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caad5f4f573425ef61e4e28eec0d7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd286465147e27e6b23ebd392e0c26294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f70254f1b9447db04d6988a9e708095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a399c8778812475221054200f23bc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a6e3d7c98c982e0904ddfebeefd7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc68c526d70a92e79eea15f1fb1d1b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be46b571321e46b96999f43e6a049499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d791929af155b1dbd2a5ff1fac9ea6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66afbac19cf9cc6e2efb55b145b1715101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6f3ec3cf8ce28e3d797481cb33945102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e59dc6ba3c991e5def6b41f40fa09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43843dc404b38110e242c49ce40cbe3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14270ee845d750dc88ad7c5f12a014bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9d18288f95d373ab2d9b0346cc06a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c972994039123c105cabf9e7b510d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e54ffce4e787ce5d6f1f446232310108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14f569bd4c5502c765629061198793109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf066851400178899a9fb17d0ee113a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd7cfc507b605fbf0edf455732fd63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89807a3661230d3f46d0a7214400e1d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516719eb8e332d7909fba4001669a51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fc7a1f06b039a41d7fd5e5a81a670114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc06bcfbf9a406b22c5b3ab416e76c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25c028abc62b300df31417433a45ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cf1dfa4018c867194a0a7cccf13e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d83f10ff29407cc874533974f51df6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec219cddc55d7ebc297e8ba19468e72d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f52c6c00f52c1f111544e5c78106a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67497be2700096a4b01a036b912194f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b3b73c853352efac3f71a0c66a8ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66425188de9b3cd9deb8fb106de2e84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb266a31851e231126e257dd19e67e1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf405527eb26c8e9b82c4501fc8c504c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55510df9206d7567d598b5bc0be70c5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50866c7c11f16ae3a205bf78e827152127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57426eba88e741a81aa9e68f399bd11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53407ebf9a7418edd48efab2a71958129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85258e6b8ce7c55ebf0eeaf9eb5975d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd36afcaa84167a422e36c536f8c950131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468b743484b035e586b7586bbdc1926132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b4d6db440230a41f20adc1b6f2977133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebde46600264a243170223c2c5b128134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63d44d033010e2d89c02ae60c49641135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c105f55c9dc993f13ca284c6ab9edc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b718ce18842e4e1eb70f5b89e46169137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de5106c82337c63e0716646ccd9bf9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c03ae5c72427851e64d6275f7026c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3405c428c9202ff7ed272794eccb22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84925307110fb4fdbc471967ab1bde9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cd1cc35bac68a7cb9e2b402872bd3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb3931bfb70a77fa8e3fdad798bc37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d0234913fac8106efb62e16874b71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62483270c0f116f0b225fbc4f4e5903145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f678916aaa97eae343bf0e4faeeccdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cbdc8c419a06e71facc7d380c3181147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc7ac97383757d9308cb28a880704f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6849f29be708c863bede8a8ae499aac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f04735a800888cbe7b7cee26f8183a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b6c72fbfcdc6728a9c12e0d8c3ea0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3556922a8675d531035230f31e5cb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbcc8f2c6a69db8aff4fc96da8bc68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb57426fa8123d4b6859c2576bff0ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcc1f7fe2e81a9d52e00b8b73a2753155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3c02b0e003b7c5950c2ea1eafe798156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce6e0962ec7b678e3b9426bf1fcdaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfb3aa3cd4e9076cf3a626c338dc2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d40441b01053275dab1f41f740f3ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc7a1ab3eeea838c99393d58b385eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4b5850aeb1bb0f6784460fc49a7e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c17adb80bbee8cacc869a45fa31138162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0363e14d08fd671d99c25809fa23e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0b97d6e14c595da6541288a0a1de9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123d455815c9eb86235b589f915269165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e0488a335669f7c93a6fb1fb01dcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5294af35e730718bca5497f55c86b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d045bebf6b901fcee298d717c3ece168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fcdedd74c3eff787b604f115db6f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462b3268fb57e81f83330d6ace9615d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee84657fac52e8f3096e06a52a5b3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddafb719dc0a10cda72ba833e62014f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77477d036aef0b12c24ad3119f010cc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48608cfd341b0cdbff869698bd743432174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d587f31bd4d05f1e4272434e580fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6456e4f2204569c34294da1c8d9d3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110c39a63bae91889786e55890806c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5391302069fda46bfacc1776106bad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec359c4143d6c44556d836102cf0e21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b0cd4756e0fd645be2f1d6eee293a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa04d7a6f6346a6990546af2701ea21181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11335a95f95001087554ac8e9190b777182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f7356d136326bc531cbf55ddc2b55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfd4fdf5140864a94e4528cfc0d9ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8b4ddbfb3241a3573947a9a3cd23e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f07a5e44bace87794203b988e9c6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db29d250f79f6587d41820ef8c34d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad48dfbe73c7ad5f5cbe1193f583941188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e35d12dd84e3889f869d112557ca6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4668a43d0ab59b546a61301f6816e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773fbcd73d1f9623adeacbbe221d9ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f27ce32d5d728ee31f1d436865a91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f416f427dbe8607d5fef981ad934699193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2e2efae764232de3f7eaf86089813194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89082766f7690a41098494e7868795ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd95c5f0c0edc15e45e3d61c6dd7407196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea36d407498a0faebba0335b5f24cfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5a1029fead93d816a6e114e4df133198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0950e6d73fd173a6e4f266a903abe2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c2ffdda017497277ff2f35702eb29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fbf80ec8ec36cc7846c4b76ad974a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86666a1f76ce3ce4a07efbb72053d97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefc7ec5bd52980c5adfbaf25cd0ae1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1304f302a072c6328325ca0e5ac04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673f23fafaeb0100f96e9488d6ddcee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd51998ad8448599d6a847facc7db3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37965bcf4ba5b0f4e1d5df9cf3b9509a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b57e2caefeb5b3354fe9df126667e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1ccdd70fb2023fd8b50b5bce3f1c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3212834a06ebafd8542853e5b8d2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782217c50973faf9f3b118c19236563c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33137aa7345d23e438a917911a6e4119212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fda7167fa54acfe71a9cb6e920d08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a32fc45ce6e532490bc9e771687f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208cf8a7eab13a1dbf43d58900a02ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338de0ba730a64776ff526acaeccd2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8108f860414bf5586b9e908ac244a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a04274a6c68621b87429c86f8b5ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1705c408f66f6ff454fe0e98eeeb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65570e2a0820617242074a9a4e58e7a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa8fa3771ad7e75db01e19fb842786221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a7039e6c82af4e34db8a371e037e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43b5f5c554a7baa0e2109b0b7b1ce9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a142c7b1e087dc9717518a314412b7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1f81e142bde4e5dacbabf0359befa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038cc6cb2c28d1344443dd8dd96b228226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f8d75e9051f0696185e6167629b30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97350125146e43a7698fad352317236c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e6a3894c74db3ed1f7e7d6ad1324c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca073b272d883a564fd8624f1738a39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eddbac9ac6454159fe70076d0a0002231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b684e26528107d6c6ef8c3f566c90232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a7d01a2223ba3e9301257eb92cb6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495a99feda09be9ac14606cc11657ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf6cb629c7b6b022a6ec563a8a9d43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fda6f2b1afeebe19bc138d6cfaddc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223409840252b6b6c11616df4f6d4be5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce8b28411debafab9c8991a1deba53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eaecc0a4462c1e689f42b4f697c38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b3fc161b5b77c4e3c4d57278d429c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e30729b8bcc7001eaa11c3b4fbc510241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb15491629e249459f266c9bf6f3c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f43b908755fe0e3ee718716772df6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dababb67aa5e4d8be61e60777c3a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb2d2f7e630b1f892d5d91d543a736245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acededddef320ef870268c4437239a9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d459c881f73b80d77f7280deeb8e51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e8d163fff0b0bc3d7c96c3c2798fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f4059af130629f117d92d65825d35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4f858d7a272ea7cc6cacc52994911250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaacee60b19ff063af102ee6487642251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b12e8525e8833994feafc61543a66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867145580fdaac2b1557b58cc08c8cef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a8a089a3aad7468495d00c1911f48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314e5970aaf4b90d77700dbee55cc7b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f275dc219875da44f6b0743df283d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bcb8452190a9d3169417e3a5ff8ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538e5ffac902cd458c30bad9cca6b95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd49badb016a199d706716ef65bcf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948d4e7a8db4629d2afed6c76261b2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c8e0c53c7a6018120a828c7f04fcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9003f9797c5bec8a8740b65cbd4cec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673142376607324fc40b72236cccb3ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961a72ab9cc16d238b8b6031f464c72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c919e4cbc1adc1eb9726d408af8484a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad9ee0dba2341a22c5b581392b6a49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdfc66bff0e9a6636372e1e4e9053d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286f616b1c4a1a21d5a0307b7c7a6a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddb535a517aa926388816ed99c0d3e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12268d4c29726b71344fa365e1131ce4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b348e44fd02eaabbbb1d5c4f297f7d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c4d970b81a80f766733a01894d8fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8e522aff8a208e9b5c4f365dfa918273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de812ea4857a1aabd7485ed080afac4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9fd4b9c7b7021fbee4682d7406a78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a071311eb9aa2c2301cc5c6d261f34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fd51327ffebab8188b329cd556120277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae5a2150129f18b930701b628c5348278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0a90ed4277a2898ab4b1510f927f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a3e11c48b45f6042a3719e802b25a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8449a2b75a5bdf888c8bfd640af133281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd658786af090704885023e0be0a3c19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6786ae8bef5d6e5f14849e977ddfb32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ab4bbe4a4adeea8da35a42a3d0abb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f8711c076bfd6d7d22c2e2b9ad795285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837755b67ad048db5fedfc817c5ea22b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc505ed8c924ee299bedf390209a767287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2afbab375fa12791cfb5bf0448128d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5308233f44cd83ece481dd2f6900616289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c98d3d6c63a5347d9d2020cf43717290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cfbbe0df68304a084cd0d016fe21c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721610d5f655d630717da2172efeef12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b587ce3c0e74c950d7eac555725aa8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f8933804026940c53789aedfb5957294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c743710c8560d7fc9884ff39e365163295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83b57a255196c4c8449ed1bb7bc712296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d521d6cbc76c520c52d3343b4f0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e9264c7e5f43082ca94f268321042298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053ab3c5f6913aea145a8aa210a7663299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e844064a6e6e5973a12daf77a7e82b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc674928a229b79a34fc2b65f7de0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401642ef1d48c58ed669152a5c65d5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53359448a6465e51a41a09e7831f49ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18394f52d497780787af7d0f05de82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7950b5067686ce24f8f3a74bd6a15305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f644c6d9cf86f75ed8538b407f6b09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95182cdca013e5623935edc843ebe5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39cebeab0e4f7d23872aa4535a2388308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16969cca1a8f14ae0e4f78ca0f1346d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532f848ad1c03c41ddc048ccea8bdc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a7e891fd7f91a117ed33f947fec1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90383c8e9dbee8280dd14feb3b55b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bee7d184303d5559580e06e302333313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3c0e771a47d31d9097ef1b4ec7be2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99df9b9e99547e2caa5ed51a299a11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52349c8c96b6f7d8ae2433a20bdf79f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8bce11835bbec034f639038e91d80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b08ba35ecc8fa1e62b2cc996c97261318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05547955a22ad4be987bb8a8d14a76b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44905258b7470dc6b43b0990502b93d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ea4639a61c01c5464be061def2bfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ffb339d68f2dcd654d07c66ea5ed9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364894b0b13cafeafedc41399c4eae3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2582be67cab3eeab025734d2df63d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11ae73ef342ea8aea1a6419189b3b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bf8d39a9482d3d18ed6a2a638d8a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fa250e34864e8adeae80da947704a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43762a7769993c1a6624fe4c1373684d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885fd947a2561b126f5734082ed24a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c918cb348b7bce285b22a0669231d3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1374c14557959b9b953065810f283db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d935213ef0cab38cd78f018d6646c11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a365fe0cf40af542c7fa6dc73b65f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df0fdf34020c7d4ec3211ed8f28fcc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c18bc1cea7abfabd1336ae90e62814335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6623257769cc830648080f479296a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c7faf0fac1d58ed382fc9f5e02fe4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd43cfb853d7ce25dfb0b2e5b97db9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a9efa14f1408076cd795e31f1817b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673f1f6535041b45a78931a48287690340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ecf0eb8b6d4b87005c96ce2e19390341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64eebd5291ea8564a4b1676e23ae6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1b6422152842d7e2f7976a9c67b80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343901f605dd649bd5c9d7fb8de9785344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e617bc6e983b10172ff5bcb64f79bcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaee32dcc5c6d6bb62a2146e8b41996346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98931fdfb783150378326ba334dc8d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e234e07354556c31c4b9f9dc82c795f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918259b7fa136c0ba5511fa3ff3f7b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225001fd69a323c47af633baed951244350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56244f78faacc941960aa047203855351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2caf6b5ffa88b5a30876ebce087fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e091a857ffae0b694f853358f95bc8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117783107eb041ba7ab6d19df7ead624354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117411bf4de5e68c6a6a4a24b42c334355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e0f49f5f26f9cd8c089c16e8369c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea2c77bba39490146a7356f82b152357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1dd428e2338f0610589148cabd8b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbc85cd2646de8204fe553ea1b66ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561faa45f7a7757e8c0504a3be1706d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edf8a918723bf58b27cf284568d883361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553c4ee362e107c346a942989f65e06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598637b2e5b35ed8c80f776a9058c2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a8cb13c7e10c5643fe26db0fcf5ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e120fe11c0ece43949f62afcb8f847365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7ffd115a77b6b54e62315eb0c7db7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285f3783c3345055dffed200ca663b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9c1888438c6c5387e7f398bf31c98368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce358e44cb04a6a033139661dc9b618369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc047b37d806ff55d037e26c1c782086370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6c1aff3553e1995d0b2f98c48c736371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f585ab043c8a29e63b542a9d4b264372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac538288f66ebdb90ebfa2151b61b462373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e75b68735c4106a70af69f6d58f1ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a84f1db2edafe414a1716281788e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128a174bfd0acbe2176bec5b9ed1899376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e474f84daf127371acdab1a3582fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc4e989dc86b7ec0efbb047419699e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c999cb31c2cbd0b4ea78bbda73c575379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262faa2ec0742523c5585f8878ec493380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75facdef69d9e9eea2566d0bb451fef9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5609d471f87e820752c3a29f9f67fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb1096c6c223d5814f0c227852eb54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aa04c990e93c4253fb2d54f4ff347384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531ef278e2e3f7ca75582c11231ee3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3be7ce26e7394591766f501c0b15ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4080d8e2213f95225cafe78429597c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7d9458a9a441b12da1cbef166d599388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea21089a4364f394964b25d92174649389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db0487189afac784a20816419beec3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123140d54c7edc077dfd0290c41b1c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018626179550b904912fc4ab8f85652392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209a805ae17644c5f65a449d766abd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68084146caf4c5b80054f362def2f69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d0a9f193ed1b55d8dcbf058a9ced8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959db9262b4b8c1ed75111b8ce011f74396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4191315583a4454810feacfc0e30fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1f8045f77a4a57cbbb3c8e82777f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecf523f7dd94542d5140e8b61fdb65399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a7094db0cef2480ab5d2d14b4e30d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196be5f5d3b89311894ba7fc6362dd8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bf88121bdf7754db538bc7cb9e82c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2b5b8778d90f1dd9079a91193d15e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962134ba116a54ea1367e853cd3008df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab585526fedfc8412ecf02dcd1f3012d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039e48fb179035912f81b90c95eaa3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415686a9b3b0d033a439495b884f464407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719bc42aa13cd54c1f41e39bb3efa60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5331675aa3e3a7614e5da193b9095409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585655bdd6e217dc9ecf2f6fcdb0ce3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dea5e3b7aa7cae916a9568c457f5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c230125f9e2c4a587ac4ea1464b94a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cb4f2326807ea0ce6805e7f13005d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ae0fe14a33784dbd9c1eefaf1dbbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bbb30ee31f6045a36bfd3727ead46415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51720661ff6a2ee6409de38b365fd57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562718e73998d6c0d611396614bfd41417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0640e136c7c5596e4adb246b0f309418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8f65962f845e2495137efca7d4c31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08551a713a0b66600a424c6a2fc752f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015204d82e4f4935c9084bee60e6dec8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1482cf3d972fa3770e2c7b3d58ef92e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135c2a530473108b25c4ea10ce47a85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74215b8ab0f63f6d5b9a12860fdc6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71986e9c60fed8417ee13e02deb37f07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b70f554ab3e179c2e5f35ab6089f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460f5b59ef47dc1c051a3e1b84f73ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260b6e6b74dc66d0048d74cf9880e91428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d9fcdd3d6eaa95c9c96783c619232429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160163f3ab4f10d25fff7b3f3a3f8889430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2b20def5d50311eb49958ecb6a7b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de09489e768f66f538eb282366c99f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64198bef584a440f22081b328baeadee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e202b6a3a8d0d7efb85763f048b55f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64552c8f97539ddadac3f2bd848e9d44435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70bb6ffbff40689290ecc53a0c038d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce345cfc55282bae168ce94053d78a2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95341a6dae609a1aec7ad522f99850438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726e31cf021d7b5cbe9ac3bec9240e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a779bec6d488174f87f63c319c8a56e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bf40cc70639b6e03e74b8f31babff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ad58ed50fe6ccf4db5c1a1cfa8c11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1815ade8d84716c2192ed1fa76dc394443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5831db342fb1fdd9ce7d061091728f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1a3aa490275d2563203b556f0d8fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a42643ca831655eeeadd770994b47c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5264dd841320c2b6d9c65e1c6641b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b443e3c96d67d30ae64c8796489bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055837b41119db6c3edb1568132ceb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65548975812ff2c48c9bee592b881f41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35287ea21f5bf1d54450b0fff453a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b1d83e3bed6905daecde91bf66a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5e65c14f7d0a1eee936c810b26b07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d9f03dcf47eec82e78c08ace263e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15ccbd786810f50667a210517f3f68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8156c97fb1b9bf1ee8fbb40be051a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d02c25fcd0e797389d645aa3e00a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733cdbb65d9939760dbbcd770997acf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe89c6f0e93cf41015603df4b4f608459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8a46fd2509b59c1c0587d80e1f880460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f652f736b54fb57063fe1dd63ab383461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a16a0c5e83e158321ea3025d6747d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332a1551c536f773181f4fae4eec12c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dcbccdeeb4008fadc1b9a798a1956464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9c808f8e2df56a1d7308969415159465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79863a93d453c828162c9fcc5d5c007466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eafabcc05770c8a54b1739a9b6fcda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb191204c01a0272f381d726c4a4b6d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26f832ae78b168e7332f0091672d33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b497a78f613b650da4f82e6079c38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f182ee45b9929683c58e9fc3af5f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001770076ee01c060c345b4b30918a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c9ebd437e2ce4d26a21dd97ed0ba1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3990196a5e0f9f1c2dcf33a8c167ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fd53c0df24040c001b8896b7bc08c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15a1cbc9ff55a937df2b865c1b3b89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53576b2a9ca0161d024546cd74e347477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386d7fa72b9f1a17354ffdeba5bf59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12787bddbdc81809a7ea795dc8d0190a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589639bf5fd3abf72a5b1940b6d7ab38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed6d799ec4f835664b69fb0fd71c91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e31b4d64c003b9cd2b33fd731888b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee35dee68646622ebba20dfdf4c167483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498a34fa750d79caa99dd4401703494484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f613319797f31fe651b89e84e330485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae9f051fbfcc7d91fb8cf6cd3bc256486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21b2046aaebda9a7e364919cf6112d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5f8273d135e8b54a374259ec03557488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66f7dfacecd013922b5361dbd4c7e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b1a4618a224c5b5513b78529dab7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac09d47cd7eab6755064a432c9a46b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92b40b56a4a53fd6417527d3e8573a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5574d014329536fbcfbc25422fb9ed5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7f78d871b0dcf8a119d7ac64ae1d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908932c5303090f62ecd22939c781076495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926364c7cba98972284d869a3d62233496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44983055ddb026ba56e04e7fed01a23c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a5c2b5c62aa04cfaf6bf0bdd3ae1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0b2688f46f26f75057e655e83b0b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6717c8982db77a96ef92f543c3e2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d78365f33763eb9d73ddfebe5d5e24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262aba9dedeb0227ef063d0dce3e07a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30f202086bb69c59f76915c18674d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e7703694e3f25ed0f93a17332f5ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be14fb18cd5b4c971db35e2ccec46e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745042a0fd9c5d64b64012d8f18b85d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683fb349d559ae0e8df9bd91e68b1b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24374643d226bbe24cf665191c42ba84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d445d521a952c6d3cf61ec79b174a77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7c19545ad243d24cda514e66fabbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936a0399c94fc7d6f0de54e79421a68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b7c8853ceba4429c4c0c6c336d1c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9376320b44cf51822ccb74d891d17bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f1e8cbf12c5a35f78284c0b466b6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cb0b90a15e0251c54aa6c94ba718b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc73654180fb5c94ec1d2c7c217cf6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebba3e9a82f3a2d4874af7b32617ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697e7f4e3c4f0a6a9cf5ac77d6398dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b94adbacc26b739c62b5f1126f9d91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6b50a121e963e8c5916f5682fa419520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5908f5754175b1f76e681393d04766521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345f0b9242a4b6d25ef16409f2d9fce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675ee3f89c9c4149218131ab91b7782523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7ede5db78e334c3a4ba8d75388456524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86aaacee7e709b37b228ba50f7ad72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177210433e2581b52eb78d162146902d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b39ef0ed53013f696b3561b5676566527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c02bb767f4a489b363797709cc2e92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67952a60803c3d28a04b01068f5b55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501da7e5a73f31ea55394c704e12a2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a610efb1e52600e0dee1b18cd2e58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7199a478ba930c0605341072c5a65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2490bf955c75dc5ef792055ba8ab1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97bdeb0f4065e2a66da13269d12ebf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d9ef17234acfd66cbfd478a35b62e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755f76a227f28f0386aeb1ba8501754536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbade991c2da762cc0a86d65e4ed145537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107d07729d6bc510d1f28c9cab0129e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5c20660f6c9b5da9e9edb7ebac8c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5da3d8a6c3021dd82a88867c03ab7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a382340877bc928c6fc5694e211c657541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bee522f62a6addb23e14966ff8882542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21197322fc83669214b38328fd5fd6a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beec24f458edbd1f8614bbe9eabf28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542cdddd1cb6a3ef188833c2d79cda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d8e560cd3f1fde09102d515e3d39d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e2a967f8026d8c90956be2c58fea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f965e377c194a44d4624ca254b97f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98546d35576bb78a52ea7a5a5d67d31f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235af06555d848f9439b66d024702b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b06f19f867c42fdb35e0c268432f58551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd7edb9bec1a8a4cf214bc92ddf654552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e83fc7b85322ffb5230198133616553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcad8d7e0c560aa96cadc6bf14c96da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb26a55104a7de650b683e65adf324555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01125bca9d49ee0f4b72bea89001249556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2109d022c7840d5060f6e2c05c7e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a44d80bc72f579a1134fec2c47d02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856182832e54c4de0089ad6c0266151559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2913e04116c13d77fce361d51f080560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b576819e29e602f40dc8a701e7dbe45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58655bba97ee96cf23043f8e7e528562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999e79cb8f65e077fe44b0edc03a5b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efc3a05c42e52707b4b1c952a99c94564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3437229d391cc46f48010735ec5390565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417061ba0dcb37f1fa5c17838f1ef3a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35650f4abe4b923f101f1a30828155f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d7257948457d873ba21165be6130568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da9d0671d0238966265e11d6316374569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da908d122b16737478a68c6d12c996570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d77772ac0b820a87c15dbc9e5e30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf40d6d5e9ba6e2605c743f9f52269e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610c477d3f0e87c3f1d6182113f9474573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee04eea2b0069950874e2fbc4dfeb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db68656770f46c4b3753da24888f798575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93c28179df52dc58955655cb79f9df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a6f9b78aa23cce629c152b3d74121577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d25c579cd95fa40b55c04d454398e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73ccdfe35cf6684dee7fb986ea87c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db656631047a79a588a7c466aa067d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89a59728c14176288b529e079a773d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3156ffe5ca4f3ada5dd1844ff4c7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a893e38764d70a1bf699ff9f41063583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bc1cb88de8ecb4ea931b4f7c9435c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f7dfc83fc4de43c7e09282105ab15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679513df4dff519b58ff6d8e72127319586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d471991d81a6fe9aec67184c3e1cf9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50f977e145c6939f9e44dc6c71395c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713f3990766c507277b1fa8db3317ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01d3f6be80a31c1315c390f7fba2f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0968cac3fa86844b81c69b4073969591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba10854938721a6204469d4c013f9f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543983dd3194226717a869ee63d14c1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be23666066eaad1f324794cd077800b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0a92c1f61f252f493b9ab79bc94ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba27bd72bd8f99913a5f8de7d8e4195596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca132dd02c212f9b138dc6947ceb9a61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c91f19919d2c8c632d0d2fb5785fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14745fb235161df25415deeca8e671599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073e91627ab0f4fbb57ab2b64c275f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68ad3f16babd7cb51c7c6ba4dc639d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3106d85e232b642c36e819b2551a257602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae23388fe47c7d30a6b706eedff0c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b418668479e760a3d5de88f18c76da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231e64e9bd9fcbc147724e13a0641a6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630deeac06fabf40cfd8b44acc465b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf6b6b6fe7d6d45a3cddb921da9288607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5098c0ee0098186a724c1b243d7c27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0b50d02d1fc4b25928b94e1bc4846609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658ef3bafbb2bf11676baed99830981610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e0d126d9b5ea7f4cfe2612e7da886611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfbf29f266dc02ae30477d4f809011612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3c7dfe97d930da51a88afcf7c8ed6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c860eda8cdbb2083362773b775dfb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b723cdbcb58866eb7cf35ab49cbea0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fa71d0f01ab5bad96444ccc67c772616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ccc37b0a8281af99f448ced12925617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbe44ca334a3c00a4109cfa5b63fdc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5adf5f1b6ba33856ee97062307492619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8eb199da007b6897e22edb9bc3fbe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15febb09a611e70a7d0ba0d72454b5c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab81930a83ebc67cd17fd20de7904cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfbfe1de382f2631e13923337c1044623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc045a7c81555af477bf665b316f9d97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd47b0d31385a2ad297f655c21d9151625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244d1a7ee4228bd02e07db33c27f34b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e4abde148bfbb498977b1ea77c596627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694f4133c9627848dadd38d3ef6b476628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbeeaf1d721d0b2657db508c087b38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38f78d3ddfbab37e1965d5ad84a6b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ce24b154e4dc9e9772eff54a8a099631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05c02b418a8fc2e21b2bb0503a7b01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2cb6644054a72927e5d809dc88ec2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed027ac299b6cbfd63fa632f9023e5c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f686e30af2d6c4283c845ff42934b4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf1da37540d8bb69d64d5554df2723636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab8189ab3cb3ec9424354cf8d8e6ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be60d51391f88bfa425fcb649bf1963638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0efcf560d0ede7df2cbb7ba8696bf3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236406b8d1df989cc929ccb5b943f14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e7ef3a2f934ef010beaf45295f140641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe91fa1ee37b8dee0c2bc19aafc3ce0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa201d360ce3d400e14fd0d1684189643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd293a3fb5479385f7cdd2e08ef9704644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468783d2b9995e9e9ca3fcc2ba9cde33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98832099f063e4ebab9852fb7698dd95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd476966c3107a4869cecb60e60828b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351a56be05744f97718c9bd961a7eef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba0add846d5987a57fe36d717e521b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39ed479391ba9bc77753f61c131289650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4294f856b6f5aa01467ddf2e1d13033651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aefe0b9f5096c11032122a596da0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fc466cdeb05407b0c22991e62b650653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae816b7f0fa91945232439d256049813654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327eafefe5882ec555b2537504649f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9e292c06dc1192c69abd9dde83ad4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a700127d001429209f597a1b7152b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d27a897bec25ad1e70c9e3cbae5f6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1dc681c1368e644f0527b7bd9b52e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67236c23bece43c26607fbe5b37d5c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6805515419dfdd1ff767764e5ac39b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027f91b56294e3e424d7f946c2af675662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2123fd224797f6ea25b099aeaec39c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b2a30295fc9d169f6a921d622eceb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5b540bd30e778bde802e929091393665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881ee51bab0e5259617227a42a29b5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e322e705356fe0b6a62178468c7c90667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab763e69c2d7b9da0f9d9374c4dfb0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873714fa12da5d17330a80ea4899902c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859c4067b9bbb78d205dcea789fc67f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc3aa9244b253716497891cae360d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54591887e80e44cd1c0ec4583443a3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc42eb59b65228ca37d494af5c0c23673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8620abe5ae40f838bae7e49603d5fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcd921dec89e18c9ffc7152ee00e9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed6c1c0cad11c1c348097aff85e08a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c3b8a31bf52b93c8b9c01d3c6922677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7297ceed2ff5f8b5ad1442fbde8a3ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39226255abf248696f57532e77fee317679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10956c0188d8607e0f2110fcc02fe7eb680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>