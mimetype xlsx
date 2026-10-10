--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704fd2caab7bca8d45288e5bee418841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02e2563fbbdb2a2f8bec7b3868c042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e9f4f460692e61d85225e83885da33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79fe0b0ec7bb65411bc7dafbb67e424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ea885d96b91215b016ca5cff0c7145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416604edad73e1423900d3227e3d4cb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d4ae0fdc7e3cf852df3fcfb43c4077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f6defce3f57a4e44596206e14b6268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953cc0a6062833989a46002dfad686d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b41c6cccbd3f91a0d0e2a0e46a68310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd796c15a8590840bac100ff1695cf4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095edcfc488e21db9e852cc04adb85e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6d998b57d1472f645f248d420d42813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d401da3e7afa7ec99f96aa1ef98659214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f056e5adf2011da115006565810681115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d0022726fc5149a8534b99ac5ef9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbcd9bf794926e5e405f15d59fcf7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343dc3a11fa6d4e7fd7f6c053a7369f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fe1635ac59af06397d115ab3a887119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9163948768785d8d6b4c1ef97c4d4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37c4c73592dd7b5ee6306ef2dcc72021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0699e061ffb105542a3aa1b325ae322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3e4fe505172fd604917209808367d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f928bb3ce75568e348ff188f8d35124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd680ddd833932cf70e9dc24256101d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedcf36ad5125bc7917dfea019fb2c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c45458f939fd459cc3e5fad1cbcf527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4f6e8ac5246b579aa8f426a1b4bc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3fbab7371c4ab4aae768096c042da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26c073fc92c75cdfe65256e27af19730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69673295dca0d4fb6c2dccb807c4f77231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf31715bd8bbe8499b0f745c8aca5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a157fa26bd2c98cfc919def9e6e98e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce04b7692a55a2c485ca38d2c66bc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba097ef225e9c2a5e5ab31fa56867ed335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536e4caefa1a5a217d5d4507250f73b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ed9c627f06988357d840a59bc11f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99971b9153230af42a0d78df7646139a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49519fc4f995697979bd9a8669e1bc9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e85b9344c385e8cf15b95453edaaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90dd9e5ae09f5c5f0b3fc0b3f95bf141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf41e41a10d7c55834df78f00eaa3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db679af8c860599a974d9ea982213443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e61cfd30724546c66258d88c825d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81e512689837144110c29fad3ffc2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fe149a749822cae424ed1ee09c3fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507c88d9ea8cb4b4b69ac914015399d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e83efd96edaf5745775fdbab0ab00648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219867ba1b74da68ecedec3ec1ed113349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4e275fab888bad600b240fec2e15a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da90ec92b5d324710585262fca6e3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d97c1ae6521255dcec38873d9877b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855848b09bbf95f4a43c802bdbef3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0a47a31f71c3c2001c09f54c7159254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee0dbb0a14b77d4a0d95869769565f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14b112d87cead7da105bdaa78ecd9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9094459058d781010f62b7e740d1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e28a18b0d475b2858782e392dd6eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688fef9d5d088f9d1ba2289f78db02759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928ac9851c2002329b283ded4da645260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3716df96b938ebe2d53b2c68a19fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c692d4ea28e89ea1185337a1ea44d6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02118bf102e55bf1a42a56fc5c40df463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eec47e332ad6377e1cd58265fa270064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1083893a61d0a126bfd629b5d06dc4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70678c496078ce115f2b1e391fee13166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360236c2fd64c7fec20c8af961b7a3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2759f638402b32bea364edc30ffa2d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768a64cd12c868244880d3f3d0709cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407d78b089f52f43562d8b71152d46a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33020f6afe1ba4a2e638eede21566ccb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594ac17147cc4ad728e466f27b9b02472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3dc5f6eff3663e36310870be7db4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebfd08cbfaef2d9971545105d9255974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9bfe47eeb8ba96829490eee324ca575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade2ad1120715de1dae9d47bd42954e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be80760824b818cd16939f41360d1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cfbbb222ca59c6a900278792b355578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277670785fe213c2450e2d0f693e59279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1347d43960608473aeda388d307e7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197018b0296ac9e01bd72c870428ad581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589c09100ecbd841f8863989bcc18f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82d3413f45d0e4e8a6a8e8ac116da783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fffcfacd38ac1ad8c865cd6a6be0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ca0fda67f821d5f882f78bcc93d5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c4b7d70a2b2189982e5626c8f6f5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47456ceb8c269d79bf704efdb5c06df887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b4e81ce31f8dd82d40cdc3d128f1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed771f491e614baa97de2f08f449501389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60718968e24a21b28946c8d9d18ab9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b32563b462a19200822c8eaa45f2be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a02b85e5cb61252614e667c89a5e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d00d148f371751015ea4e09be197093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cb5723262003b19dba948d3182ca894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae664658b8cae32251ed89be7cf7c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1ff4d7b64b3b5dd73338d86252b9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e78fd1b0ffe2a3d6a4cad9fb1b2a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00d17568c3d700520cab8d1e9c37ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee8795db55dc2c66139461f6bb76e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d0ee00edfdf3c66e12702785b61a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb658dd896d065f68fe1295712e8e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dded3d312ec3f40afe457e7d5a453c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715e7966b9e1a47ccbc98b10a7aa507103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef0b650bdb05976733e1984e757ff2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c138f8347f0e24d8a3d96f3fdbcf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b0ccf5ea9555d8985efc858914601106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9a14114dc1481b32b3e5c5f393ce2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96ffd5e5e0b1e1218913ebdb5c7198108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef14b9e2809d46e9c4c8cb820b52eef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb334f3025f07bcfa39707e2488190110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cfbad549ab3ff61e0de2ca6b55762111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3859741f08d5a4cb9dc271f3e88a44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fd427983e5f6dcffaf758075be851113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc3e2fbb07842bb8df60941ec37cdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff49c15253380ec77196c19121c0e37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a859d50b38d70ba888f8087e4d3619116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc619d788815023aac1525d1d7e701117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f753b66f01ba06704947c7424cc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e12a002849aa1839256346f616d5f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6ec9be02614550c006c7ae94feea9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9e391a8414c00d49664f929652c32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5866a3c078f0a5e91d5dfda34c482122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d97875e3a6045d53d7d35522aa6f62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9eb470cd2055c0f219bd4d2f03588124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1377fa411471014356bc51f99dba8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72f5ed04744580fa318658429c45d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc308abc31054979d30c86cd06d614127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072facd0d22d4f7efef8926208a57fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52658029837c1da5af6fd9ce1fa050129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11715f6d7497e80c84fc6235eafc85b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f887cc6686dacd340dca90aac1ff95d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cfe31eebf0a5d8dbc6781edf5c5d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b17531d6b7f39b8a613e508015bd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396fc91aef2d1153f90ec68dc96abba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd4e0af20b83bfaf408fd748f84a6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a5a906eca0f0aeedeecdd4a3383cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87d14c807b406eea2692173b63dccd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241551dc7e0b37ccb9a9d47a6cceb3b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d791020a4fac00ad4e8c0a6fd7a86f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd785e7c5ea29f973447743bcc57f857140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e7a33c01742ccbd76c9df14de6019141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ffcd076f8176e6a80448e5e735a6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f09015aa9af87fc603536884fe815143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5888b7b90e7db959effcac3e3b5975144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cba3dca97c3f79ed659b67f31a755c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8b0cf4a79a5aa2250f4e824f9f606146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dffbdf7a6515df894f4fefacbdfc45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505255bd15e741d83352ff68317f9bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311288541ed5432851a98aea643e2c57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f0f4c51d038492599b8caaa4c3423150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb801f1168c0b007d23a4edbb0d1cb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266a664f3254cdc76adf4aad49cef26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dee2c1782c35d235361107c181872153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a528ff5414dc5a060235cf87135808154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76279ceca34d51f0769581ee0164133e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0f3ffcb9c400983ff823f07cc75db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b4a6b06740e14602c797f8a61f1b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822140f596a0db05abb1ca9b3ae5a484158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dc027154b5ebfd1182010ee050648159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe966425763f629fce68eaa0c79561a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972efddabf42d0946a1da86037a2799a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c964d0bee4a05bcb5eff25a146f6ae0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4293761ea161661c643a6bc5cd050d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e695cca9267b4764fffcc98dc854d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c3cacb9942f213d1b9b64ca1b51dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67990565dfd92dcda262877813f368166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13841c0cd012b899e1e3faa1bcbe7095167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43480629c92ae85107794b4ef2d2fb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37726064219ff84e7d6d5ca1b93f41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8e23027d60d49f07dcc72f4de2a7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6aa038d688d14e32ae22d271251b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4478026b1e217a5f24446634c88da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34e5825caabdef505ea4508df0557173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc03ffe5d95d8b32146d73703b0491174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d9a2eb24a4ca9efbcd2d7269ea5df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6488c7a2d5c8d366ed73f9546d684176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165d7d5a5e40faafc0ff1f3398109b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b664a20686cfe45352e885c986bcce7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d159362690b9098e082d8c43647f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5932ce5492ed83abefae833b541d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab9ca32d25ae27094055a58fd91bed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89382ac52eaaae8d4402d25b036147182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df4699591333fb47d9cee7002d7a2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeea53d62358e85bebb8f97ac66fb9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389cdb62169ecfcfe6c23f3cd64b13f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f87bfff682324ddab5dcb8b1259ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e8792b47a82423e94fb28c97599f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465865727df25b2a451323747af66911188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90348f72426938177caa3d63d4325717189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7645a611bfe9dcf79f798e2eca12f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26752c4cb98e1b25c1dd399d59d7ffb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ea88ae935f1371dea916ec1a1822d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e089db5e69b4840bb0d723107fb7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafc0ae53d661c381a42b9c5eac08ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03489ebed06240ccac50d6ccadc48f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e4562fc13834ca577e58a8570dee5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310394dee5d9f129c8433cfc9c27bfd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5404503cbcf75001c36815c94b71aa2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10d21f2a7a9b7918e18d9d2d688960199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd649730c603ec4e94e7dc4a567468200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde30844e4fee4eac8fee552a320cf63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69268190265ef09dfcb743134c30b4b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73328225969269a4bf5d71bb70e7ae8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0875d0b517465f2613021bdf141cb7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515819b8139f53af987f4782a573cb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade01026b082e445dc74adb1ee497b3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb490bb73a308220191c026d1ed4cb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd97c15ee49a2316edddc135a7878dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52981640801d5c4abafe0f6aa0264f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6ccba122d0ea0fe0d8a011433cf06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b6d2fc84d04ffbfd8e479051e3cd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10f2b92b9e17f1a5582d6cdf198983212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f0b133807f03ffdaeae44de23e214213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1575e007c5f74cd83caea18ad6cd99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df12f3c3978aee95ad876ab9dc0dfd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba72edba963082730988be0ea76c5c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9de0db8bbb93d870f21b1582818b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1041c1fbce670c537e474249f442227218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d11230832796239fbd4995fb4cccd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca64a84390e3100c0b985b133772fc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e7e1896d90b07e6d07bea1ea2085a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2f304d88a7449ded18dcc5403977222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349310a496bf84bc2bafe7e66375bf22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf243c586a5752df1de54b6f2a1c552224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dfd23a6da70db2d0df30732de5ff8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba3f110912b7fbc82ed768ea79eaab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac034a5a7d5bdb4946402527a0f892227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582113fef0763a4fa24d67b37972d9b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a59829d8d6453e703624443cba278229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf30c0e3f5c3a09dc70bea515857bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb341bc7867800c92fa1572923eadb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4ab9959b7155d341ea8d3688e6696232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef34fc493b2beb2d65b220b2ec4d07f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d43e9e9a0eeabbaaffeab08ace5783234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a361c27f3ad634121f832afdcc2cbf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beabbb43bb9eefa2229996c55c2364236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee28493029080579e6405faa42c4035237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c3fa950b8ab932866ae7e7e6d0d4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be51f6512c8605c968a17fa39d7af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edc0e4f85d5965830a89dc0028cff2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff935ef51793f0338eccaaac96013f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c4eefeec4701edcb8bb64bdca2315242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374da7d25d476e45104d4be5da4436f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195713da4e0eb6db4790afcc9cee2d38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2aa08a302dfe2f3d0adf5ba25e0b1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a5cf14cbb8f76ce02f2994a234054246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07462d722e1fdd4fd13af3249a396988247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c31578cf0f4f402837f7c572811ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba189555498437d15a1c67894f1143249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7214993720e644e51275043f62dde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62504c37c1e93ee1113ef762933e80a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b0a553586cca2498b9f4c0e3eb8b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15fa6cbb3247af3daf9402b2b5949c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7581a4f6835fab46fcf00e452d7b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f15c08f9c27476a4b2ee3a21398e48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e7711df86777898fb3538fe0866aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0938f6a019feb252cf200626d7b824257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319991910091522a0d94b25c00d8d1eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cf03d411a6c36dbfb7844147eb185259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c1838c939049a889058eddb5ce78c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c05ee98d2d05d05ebcc5a84d05e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efcc1a65da1ac48c986016708989d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55a3c62ae14a4afaca3a83515267e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0735dfd91ed8b137de6a255abfe38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d673ebf4a644b588be158d817f6f05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6023b13d5562d2c5d7bd0febb4848266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a5603328f0c94993a62addf3665d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabf8e4c3b519339ee9805291790452268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae4ddfb75ebb4981b8baee610519c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b553862ec57dad9503c8cb59d3d7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e00c83273503c77ac928624780126271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1660a44d8c90691de2239b2bca1dd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aaefd4d6a6cd54d8649f49b76b487273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633168df60bb86a58ef4e80751e30d86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5f435b7c8469053989289f381505a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005885924782e2be0f30e04c0d1ac99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957d842bbc1cba24875c8ca417e1055277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4f414ba9f2cd403ca048ac3cae019278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a8c45c3567ddae13d8ee024f2bd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754de15def4426f6c39608070eca92f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f12175475c458ad62c5421c7d2f2e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100add93ee643f8e325ec899007d49d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ae03d316c21c3ede733999cb5af23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7222f6eb46eebb0eaa36bc5423c8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5675a9e2d39a061829efb964ae388285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4d7e8651d1fff9217f3fe2c477fbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9c121b7a9ba6c89d06e2de25b777b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571068bdd14d6dccea2d637526e015d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369459c76a4bd7924127c099cf5167d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f6271f58ccb47e6f28a94ed68073e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf58d27d3ac2e27d67a643b815b966291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34eb4f4b0d6b5645862a20ec0464dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34279e26ce837d06ea31e906b8d43b01293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f388ece33c370b3cb9f0bf974612f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193fca9fb1702afb70403398b04cff5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc668f27ae8e6202e3ffd0c40e87ba1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992a2e505aed02be36999f9e6df239f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26959c3e6d86ac0d3f08b1b2c6b32a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be5ee2a304512c01f173c27dcc2d88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766befb51910cb7825aec0530557873300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae3343544d516d6ece846f3d019998301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77abe80d460ad1c6e8a35a4137919a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b56bb78ffd1d10a9b7f08d634c6c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654eed3195722ee27c02aa463b93b2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2e262cd039069fa7a2ceb2ead6326305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f0100cc26ecf3367aadbaf974eded306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02383928f7715ecfc718cc6a24d8c322307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6e4a04c4ac7e19a8e9da262148fa9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bed45d3abf3f8f8bd89020c770d89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09e7f6f72632dc85b0f7a93ed7be3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e781e2131236f6fb80d1fbf04d2a86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33350c264172f450e01ac9e5fb325e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e2471fd2788ba2fd8d1252bc97a1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eb38a97cefea753aabc774576f597314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e3e142803d62aa0a88943f1351f5d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dadc866782bf1203d4e2c92ac4683316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8b10a6e386e47522c46246d79cd1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b3f4eba5ce1181926717cf467374a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772c8f01cd5c6be41b7a14e57b6600319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ff88442b8f11f4408acdc411de070320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7369a882757ceade378432bb6fc4a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f763c023f5745b4c5df62b3e3a82f25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40981ae24c8ce6506010d28a2d26904323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dc9cf210b6859aa0ad46f0148118f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853761c26da8facbf7cae7b295eea58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc01fec18a0fd03989b4f4d9239e14b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9e09ede9467c113c794e34d1b2eb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdc679c119856737bfe3dde1aa98dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46dcaa439fdb64c28822f09846c4bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb2d369cdd889a9ba9cb75b2272495330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e25f4341e4e1fe4f84b55d34b32feb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2f28d2fdf0a822e8d3d7c099dd9d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfb590f386fb271d3c974171e7d3bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10bae45b6647ea571f29fbea5243db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110dbdb5c18e62ab597576fd1a9910b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff8cabe0a405a616befeb5a3298e03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec96079e2bf21afe70d82ad6a49f76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24f3e44ef63efd437299cc9b796691338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39dc715109e4f7bc327feeffc80d0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd862bb090dd0c45a3d70e54f6a01d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c0b0d6c10723623f03202f8e93874341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6f3947d45a1b383ede4acb2bed418342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a384a92ab537bb41c7c49795d7790343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7fc5522b28d94a2be667bf958e6c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461541126584e3e407ea0e43e572be0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1074731716309260d52e3641fac7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e2047349f500aa09a6bbbcc927800347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2c7e2356d4a3b7ab86525bb2db681348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba8c339fec3ec0ab4b1fce114407f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47b6c18bc3e94a8936e46798772e2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84cb38a6ffe928cacb2e51deb03a49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d597d80a13a86da477e4c686208ec0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80462f549894d18035369e4929ff684353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c741eb98b67aff0c98d97b907eeb48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e287a03da9274eca473e7131c5ad1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a9bfefc7e49e22ede789b77f48dd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9a8effed337fe9eb8cc92131e9455357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e4251ff87f1b6af3164e156ce86ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf469c61ab1acd87e765cfce2c511c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7596bcd15bbc7d57055928f925e87d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d4d1b7fc2e5561293d30fb5191817361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15b4566a0911ddd62cb6b751dd443362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b24771b53f2c5fa79382942acce8b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad48acd5fb2b7a248b02a39266cd70c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a55faed8d29e418f79f8392c07dcb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fd929727636b5ece10e3c38220f4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915476ec19b537e780cbe8307ddb69be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99491873c55949319bb09f9903edaa1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af69beb03a7598ba81cf103a84dcd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e96499e455f784d85d95d832c36ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b19b0845fbb23db1b949a256b94274371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c87ee9380021f42070f75b5e83fb01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1123a311b5debc8c70b115e65b4a15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532ed1bf411cf4e3ce9bbcf94b55755374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb98ab734cb565ab17ba05046e9f1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d416a02a2b1dcbf385e00e8574b42cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50abb069645950760dceb259184f9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd6bcb205b2c67bf9a9d8271dc75c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829028f516fdae4cdfb3e7f1dfee3ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd6ce8aea5a6f4c0f10578a1918cd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030a0a58f4a472945e95c0a6e4043db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612ae42e226dbd184f965cf3c7f1f89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79235357b9f77a385dfe75b9444e55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8299b406a6d73ce0d116078463085384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe73c0322ee937cafe554cb3d57bed6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be189d7c0dfb227da630dd4e97a992386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f2ea2b8cc331cc9a0be172af76b6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d81bb67505cc94aa3503d92747781388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136abc005282018d722ecf81c1f32423389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe67ef07f36141b110c3e995f0382e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58fce297a37ae791921460e23dcfed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d48603c67bfbd93879be64ef9e2e08392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9bfd1232d089782075cc868b96ca5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7faad76c620fdd8de61bd39129f46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab1923875fe601321e66b01c2cee28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd39c12ad79d3c9ddaf4ee5db0370f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24808971f16d9425d3e11973210aaaf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ed5de0d60c62110b810471146c4fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a62c23bda640ab5f9e6e1f711fe2d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205827563e67dc30aa4a1415362be0fc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ae37cdc909c11434b1b01263a2063401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdae2194ed406fddc00d250dcfd24dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c954999fe72e6c437dd5b82485acaed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1660292fabc5fccf2186561c787b11b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf7cc78bca3070cacabc167de4b1f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812dcded64ea6346145ed7f47fa5740406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870c00498d40868496021ea9e1f1d09407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba7c990f74676d0aa3f14618d38b2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32536fd1900e46ec80410112b98d6320409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0ed60abbc54e94f588f366278bf1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c31b9d4dfa81d666eac13f6b31ecf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8993df9a88e7f033915e20095a3536a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb88ddb5125c3dd20fbb7b569097436413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbb7757e0dbafad98f4eefbad599bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa846ba084c98e21f128d19050e5ef5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44831e657be8c8f068a7352136139a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2435687e70ab88dbe94122226f07bdf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320e9d48426d5af56d8e2d77d3f6d46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48532364909d4ccfff5d6f4040eb458d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136309d2ddc7f5f9bf22419cbd1a65a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c14cdeb71b1c1401a6ac218257f53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce18098628d3afd2bb0fce0b45366422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e528858b3805051e12a2e53537044ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78c2d0dd70ac82583e1db5eb4606db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bc49e14be97b5a785cbad00f4006b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0acc7153e8d74b00bd41cc16f3f63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c4fc3291cfb147842f2a1764078cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0b7e38680861d0ac3c41537c51e2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef112af92425f92ea4fbc5a1efdf7013429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab551a74cd42da4c94760fb856b798430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba30df249cc539f1f1bbe5ae88d1578431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91933150831ed9c8c8f5be059a4b5d77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800838249023591b604917aa5b24ffb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770e348910b787f2d79392f6c91c00b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b4f73d1fc611ed8abbc3bef043c35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4917758b39f4ade7dcff8acdf3767436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc555dcad981022c303d64714afbd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a07f1ec689f1646a7be08457953beb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed5de4c6b1e2765e5d4cc4c845dbc4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4e441e912868de4cc0591555e28f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f9033ad61e34d7d3d921c8346d8cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa0d5db87f908728a27783a9d8b9fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaef3ba0b169ec732c32e746ea604a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c7d42de68ec62e273ac7d7e0a18d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653ef005e8a45931d94eb79b8f4adee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155180c97de404ac92767857afb467b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee82a4b41859cbf2cc124b4be71187447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bc9900ad275b8ac1a4e731eb5db8a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651214325fc07b20fdfe7f98075a75bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471abb882c830417f95500a621dcd01e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097b5d762754f38aebcbed4b7757abb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9b85cbdc9945d830d8cb8b02eeb9e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9dbeb22734446d543e8ad0f64a3f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f2acf696c377d670db3e226131f32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174e3097a566347f4387340de7ba076455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3279c4da5654d7d0d9ab582296b8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600420562e053c13e59edf25524b97d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41159942f870b724c554fbfe97982873458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6ad6dedce76d759a02f2dac277c6c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d4aa278fd379b67c29bdb6de066ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fda35a46a3ffb2434b378802a86608461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe6a22d1b26cd7ae73a62eaaf379a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c3304889d9faf32d640a92a7313da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00a29cbb9c859df0b049e82eaa0880464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544dde85b0730034cd57c91fb00c065465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d434082a7f0ec2987736ed45560ac38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2e5185451d992acdef9a852f336dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55029e80175ac52ea5ccca502e89510468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60072e14721e9fda9fa891275b4897469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018f88d49b740407dc3e8a366230333470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17287736d9c9d646d7d37cc83248fab4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9df4592ddffff9b97a72f632648aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be4315cb6be162f241f29646d86cba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b42a763c516eca0cd029769f2a866474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69066353c7eda0baac03061cd6b3b724475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35676fda02110fb75edbf70db6e1bef1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca90d59cb2920b018f0b220a6319eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62910504d87a00524c9e50a59f3b3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585141a782738bc6b7e7cd45241a8438479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a752c43183fa91470148e607170d76b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc76bb7bc17445d87f535297fcfe91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca2a643f7007318cfc041b7b27437b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c0bfe69e77b3768442dcbb0a9ec15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e32cc21a751c891cc571b3a03e56cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695ca0c0a156b874eb8f03675645e39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba13a5cddc62df980b035a9c6bb87e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25106990a4ecc54803147971be4a67f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd9fc1c6ff0b261266337e9a51d09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c469c04d5e54a18facf784db10472489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44431828975b1c71b38a20f7640b300490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f446e0e56702a0c29ee41441c52a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7744bca64cb355b496ab448da9800492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb6e58afcb79692fd7d70685b13d35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e1e22c003c87d70b775ab60b735a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e7be83f8965cc63b2be3428834e45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd005f796726412e0adaceacf989225496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19e17fb49c666dd46a83ebeba9752e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce63270096acdf6b3a2edf7cc8e981c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea3c0b0bc5f4e65eaf4d32fa43b246499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e755e47c58a3218c4e0db57cdab1aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7077fab27fe424ae052a613b4ece3cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45137f7bcdf616dcd1383e6db3e46eda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33182a21363ce0fd8c1b474443b634a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf7dc63a7cee3ee02d0dfc41ea1bf0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075af33e9e77c0024e226044b3b3a9b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ade80dbdf659a5eaaaea6df368df23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d80eb4008d9e59dee03ae6f3c28a21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53091b0a85f78f025427a100004a44bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e180ba6f2a07cd4e92ea838740c35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8387953cdfb13f271e823b087a806bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6d95c4b23cd7f050b2dbb6b0375aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35dfda2797908f2f615ef8045214dc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152737ec8e4f53f382c2128c07d3472513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d5e3a954f393795878b66933d5cea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42d09cfd054541daf11a14e3c7973c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ea2a16b57d8726ed58e3f22540cd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d5d02d45fad5af3b2a66e4cff7b21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9a94f6c0ff635362f3bdc595e451a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb07fedb819d7dfb62cc99564ff72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128acdb184eb747dc8d1f9ffc2a72e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f616af7ab8ff2fdcc4f133f414ca2aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a57abd16bb6bf171b982842c473e8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01544a15383b46beb7fb4326c0cc298523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700e71ed05a2d367051a59e7dea3e45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44ecef90ee8e01d6af11e2b1062ee8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0e480e33aa84d9ed3f6d4007183ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02e2e8235bcc5b2ef2dbac1657da9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9adab39d4d583ec5a45ce579d387c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99494b8d6fd4246f1f5465a8f6b832b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a52ae5731196db39f6dbdf1cb28b43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9bc5ffc6d1deb7573e90d3a3b7715531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b4e6b05a9167c27a3321163585a33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0dea397b6fb3fce6b320c79e5ffad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab50f9ac470ce46b67de48556af2629534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfcf7dbe087c685d47553fa7bcb993535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd3a24de0bc5f709e1e08a6530093536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d1e91cc3786c01ef1e16e72f3e61537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847740e9d7a68e650b3d351068c4ca1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0420b4e9a552a1dcee246da3b2d04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc33752df811f586645ecea5ea8521540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e437d19bcfec58dac655be450804ed3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e70c7286f4a87ca857990140a16de9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5eb9b423ba2640252fe6693088184543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115df6370ccfbc2dad712af3caaf395544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3fa25aa98f826e435b4209bd29115545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a64b556bf143d1461866b08f0750f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc7397208cdce4f5c8bf4f1a7c203d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550ae284348bf7bc60a9fcc0a7e8a8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31255c62a74ff3b520392ceab952f175549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9acc177e3aa600bd7f6fc457273da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dc4fff45df4f3975186a3faa29101551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664970345654fc39792f9a948b485021552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e2594ef1343d084e5cdf093ad85da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9dce43f256210a1e7ccfcaf1b9e85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617f1ba1d6ca7c3d13a7e0a6603ab37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523e4b392e3f0a5d46a0523c75546b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097676140b3da36136bf15851cd2b151557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b42910c2a8d3eebe4e42104c34c46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897061c1e20968725e9e19e6981d517d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e9fe39dcab25cc62798c1648bd51c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d8f4ab2d6a0935c4f441822b62bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a07195ac54b9341f216d7b01c23af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13532a630a69d3fe497b46b2b1491928563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ad3ca574e31a05df5f14d296ad10a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7b1d31bc7adba1210d88972314732565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707f64f8be0b3abf10333cea7ea2a06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dfcd19ae5754ef5c2e91172b0c5af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7877a2737adc6235f57b715cbd5ab0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac92d44fb720703875c9896b0ce909569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aafdc3ff11cf8a60d94bc837fbdb51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18d04eb2d46ed2e0fe6edb9f3473bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadf15de37ab478db4d7363d21690b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168489785835a1c3a35086aee97eff02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d65b36c643394b5ca488c6fda6e52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a5a79322e30076314ebab330d180a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17cec4fe6e86c1a2c00073bdba963a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700135da3bf38989fe18a72f7b18005577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abb960bebe1ee9ae9b8a783b800655578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28e4f8088569d5402b7754f9e83540579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60321c9d877db1e980067a9818cb2d90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9f9b9eee672490334447259e400df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa895736b9ca05a190d55185e07a9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b643d7ddf63a10f2bcd560a880695b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0c3a7c989a37006a41d57b5b15748584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28ce3d731f0ce0dc0965a9a599717585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a430b2aecda1f2774654e7402fc17e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7ec4e1759f7615366722e66b51552587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e331183488bc38a5a81de0759735b2d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e244741590b4ad06bfe7d4a7c0597589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88c077bbeb4ff80ce8923518af48aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da171f12e48a6f39a44d6972e247a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40781cda8bfa3160175954cde374948592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c48a5a1290a75bef29a32a475d9551593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e3ae4e246bf57a3a2d2490d154a04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be69088020a138424fc02bc44c1427b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a799644af816f7b45f76dbb40f2743596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530695b53b3fb10ead1a95ecb52a4dac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4f3907213b17f59317366f90f8c10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb69fb14206647ebd30c76a82f8a9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52eef8eec13b29fe39de2098872ee4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67aebe1b32ad700d660538198661f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d36f9eb176b104fddbef6f39bc70f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660f7576796751cd74a4d2589822e25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122fc0a30977f326d092fcad0d5a439604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce249f38eded7973e45af2b47c372516605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd710227ad17bc3cfde335413647e5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafea62e22ff50b250071ddc064ca13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadcd9248f6422424bde36cd044281d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f5cbac78d389ffa365690526fec92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5f0f002e42bb8be5c5639176e17c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c630a6afbd0926a55ddc28e63d65f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdefdb37399f4ae033e7b6bb8e7de07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddf323b3ac4feafb17061571a4024f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc44a9624be89cff6a5867fabf737b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2663810edee4d4e4bdd6bebea9e99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aa4cfd99e2e2aa71358d285f6d04c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7928bbc11f6e052f961d237e060f47617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844727eddf7086099914cb7801e126d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d757250d74865bd659e8d3b65411dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039eb5a6b8e8d2daf1814e4dcfe7501620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfa8c86af6a9f438e9c892ea5bc137621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fcb4dfc5d515e40ad0e4dd6a8ab5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7305eecac9f38fac9f636151fa0dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65c831a87904f21a84182ac387b60d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62b250ff0c01b01bcf9a68941061c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149bb90625ad0dc7877c0db55567442626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e92e4eb2f23a79d74cad475e80303627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd072ffb1071435ce6ecc71b9273ad59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae347b4bd8fe69069de82a2721fe390629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261a9148cc87e0016b5eba0f33c284f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7674fefad7ab0f54a0987533f78f26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c864469371acf987cc9b2db4b969b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065a420ff4ee02cb693163ddcfac51a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068fd8195e1761760255e9fdaec3882634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3063af9ae59b8daa4f45a4b78a2c60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc553fe66a6a5dd4c65cbcb785b320636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360145400decdf94c0d2e51e6c97370637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54071766669b85f1e34b1a4884a74ef0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceb1b8c6bbcc758589306120cfc735639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09cafd41147c6bf678e959fe8381c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80215490886fca4a843377d26c1f8151641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfad654ba61cfdb248003bacc0d892d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842d7338ce115cc991f5fb100a0b221643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a69222e9a646f1086b14802cf309e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e383a2966850cac91c7a5131ac11e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3b23e5080462d70f7249af77e9405646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4222c5aa4ceb8cb675aa260a2ee221647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63296d5d6ae45b04addf2e3348e7e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6acc88866199fac2ff19611e7bc02649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1ca14a72754d959344d4a65685e23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f464ac8e585fea41834b9a1147f1b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec43fa0f657f593d106bf51db8617652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3230bda03e174cbed3e2eda291a48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe4093367117f67c7d02199cf93806654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87943dc9df7a0959c0599b1c652c535e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdac112d2385419e4c751889e13b5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb92af749da5ed3d02945c654137ab7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2ff72d4b61879d2241bbdaf149f5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf69d70dde17cdae60966ebd3481e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0db9656671ad5dae4cab53f942eda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa493dc71fa085991cf6eeda88350fa0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae0fbb03cf08000cd523de51c39fc3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea65aa44b49fc3826d585054e01c33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ce2f51a0f1dc4c4483f42a84b3b55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfec377ab7ad67217d215bffd6e5d97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9a53a2a40800559d8f9c29470eac7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde4365d1902672d2c3a3d207da3c81667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a209b9e71b920e905ad2f68e9df67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995944a1356442873621a9aee117d0d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e2e7ec2eb0af523d671ed6d04109f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcec22f54e1edd8fc6d5c5a57e647a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f99b69d4785f352be7f90fa9414be4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ed6a58a206bed411256368e40b955673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7a20fa186bea5769cf64a2773385a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e412f6f01b68dc6f4ff7d31697267d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0628df92eeaf9bf7d3bd18dade0b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e51e6a48087908c64c630c8b04d421677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac26baf030ae381a9150a8504c8f60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd948d8273263138a93995c923005e1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aa38ae1975d13f40c80ef746585e7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6f672165b53fa1e1c531467ce506a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc54ac9a9ba4b4a87e26f307edf284d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7bf8ffc06a4510f7140dbc8ff1322683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56b1eeb16c89ce2c7052c602e01f50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168447ca5c088d352940eb95ef45e5f8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cad1080a82258da778bbe8afc542c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184dab8d03743016ced6b0490f6eaf0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dae8a4ef2b10419cefcc544da158f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1835ea14769c1d31240b9fa154fe5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c7c1b99bdc3bb8bbd87b141703900690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a793ebcdbe255b3c34221c406d20000691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f43bfc3ba3285b679ad6acd4487348692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be56b5eeb60f108aba63875fe44c36693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae97b52aca187a34df04ad846878ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c7bd41e27d7758a156c7ca01d9722695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d51c1fea3ec6b03dbac6dc550e8d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59697a0f857fe71ff9f546a4c5243e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486c5c13625c51eef3e63fad5d915f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee86cb41c3f51f8f8c31fd84b833ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62f50da5e2af10e0ea94fa68c72581700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1130ed7b21b9d5b3ebc1951dc8618701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93691943078b0b9592aa1eb5500e96ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be051600d8ec11fe2aad52f28df860f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c40a697e4422708e65298bd4bc8c5c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f8beef9dd65b5185db6bb36592dcc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251761478607b5c700f513c62c43d715706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bc64adc196b318028cedc2775129a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29f007a64cbfd1ddb2c0dd7a384629708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2808e6b2a318a1d6f3334412bfc12ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a5cd2d3367feec76cb58ecca5d0b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84304512ecc6984b56b001c9462ad43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3299578f0defcdfe66de8f5b46aac64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecf0c99a2f99b5d56ae3dba26607d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d938afa4a2bd80cec946f3034d5b806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fa84e19aacd7fd008104d1b5cc4ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079021dbec48aebef1008acc4affa8108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc637c4bad9b4405b3d4afdda6d924729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa66d02b01e4737b8e5c83857cec310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0886e40c63ddbb7f706fd766aa81df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69093d11b6efb581b4e3995fc5b1cae112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cb8a26e406dc3fb8ec0416514f29a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b10170ef9ba300f77624abb031af6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257f83540e5eafd5c39ff6c8dfd72215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88dbb2e76051a3ad450d8f516d577f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371ef91ddd56032102964bb11f039d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcd93745017daa31bf58d4229dbb4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3425d743529d9c4f0d3083e5400d8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2bf284fa14ea322f7a1037dac414420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e81084ed6e16ffad054b56d6e2775f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056736fe079f89417baa9128fcf0458022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc363296245a9d28ad305be857f1071923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2886ab799331c73e5906b7f41a2caa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4593f0085e893ce48f89cfd66f379c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de64986e6c09158bfcc71c2ebe808a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71a3c017814d43e3110fb3d0f1d65627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b411e6223073430bc5b8f3fbdd8461d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423034c2780c4a665737cd9dfaeb02029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c532f36b52d2f76914f49a74acd3b4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47896eba6f0a2b3414a66314f309f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206080bf0a3b83b7c9ed5a2d5b1f28b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6a3b0ab46d843312dbb9f8aba0b8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c584b1d3be46e7e3633d8b2d9070b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5339d31b6fee8a3d9df6a8c4c3cc27135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a502e4e03f12b4a3debbc494135b5c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d59d1f01d22e61300ae00d71d0d12637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964b20217c83fb17da427499f13188f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9e0abe98c99b08bfdc26cd136304339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5651a3ab6a9ee1a57defee9477c8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365cde601a1a6b8b35865a90694561c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb793ad8c6518ceafc2d535168d4206442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd49ae4b8b456c1116ce4b521accfd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d6a4e8017458b0b6349e562c9945344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508a6accc0d504fa396a04650dbade745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367b727fee99507506c129e2cd1da9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdc7f9450405984caef702e5fbfea747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd98cd37a401b1863e30d594264e5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b283c461735cb6443f5cbd7bdc6808849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998b58ca3b9808c037237c26fb9b0c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e7fbe4e603c96fb3bb97632c0c50051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8de1aec40e9d2f4441ea5539e223052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114c6a0a5ec07bf734228238078252b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afe96d67144284b3d6a3edc3b6150354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75afa4ada34096fa4fcea29e6ed6e4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9d7f8df3523164e0d768c646704c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ed60f32ecd91443e5f96c207fe7fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348188f8ce4a7bf6871ba7f9bfce930a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e41d0d5c7438286cd9967aee68869f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9356e6328647e8c03abb72a4b4ca10060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206709000d7fabb068fc359724e7a31161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fef1777e9553b9abeaedcb2a3cd18662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d7d5f901cc1577bfde903638894db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8adccda1ea61ce8fea6b264c04735f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21460af8a56fb68a9a00b8c1211fcf5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327e5093dd427a6e28d68ac60c49caf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ed9e8ac1237745f8c743f8f9108ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be7bba164821569371b143f921452468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7efcadc6def95e5b5355a1c92ff4c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0cf3f744d7aca107290d3b976018670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a17e12558469d359befc25e8e982571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b3644a58233daf1df7bb8f319d3e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a520f90328daad0d1c7c149fda597073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28791258798fce3fb41fab1200faaffc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3814c9ea17a3acd64f6f86a14d3e0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeac40adf518cd8f412b4c5bd3d6ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e0bc861967f74752d7e18171be3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953a5d9dd0c4b7dcaee73b2c73b310778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a70c45b907a4a3ee9dfb14d869078379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45519327fa3c1aa44b828de90ca89eaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5ea57df0bfcb17f218aecc0dc1ab881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efc987ce076e348756878ee6a5627382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96477e9ed2bd6a2788752fa9d5c6c5c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ddb28cf9174e572895149a748859b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6df492b5ccded7cd38e9513d085f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41ef65d5af1c5429ebbc230c171c2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4aa49a47237b064a0529395c1ab6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed14293f982c64f00f59f070fe6b85388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb83a1a79a2951e1857ad574a5c44889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb4914261342d9568de6c2b399fa0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596166272341fd8c040e312e0d20dde191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c9a72dd78dc4d94c8c52c140e756892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346526c2bfd55fffb5ecfe07d47211f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be780121ae2dc3f215c72046ddaa1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acab72148409df383240c25ba1313dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617448c55904a6dc0162fdb661e468896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bf500449df8eca6560742de334baf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d579664ec9d894c7bea369ef3197598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fdbae6e5ec26539eba7f9fa9d91e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91e1b7dc2b42548420aff7da79a1d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d85970fd56911d3fd5dafac34c19a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aadd8db2bfbb632c7d05c0abd92ae2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a7342daf38e2ce0dc5b3ef9d365d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abb2dbf70f71565832a038f9dc4632104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c9b90b7c5076f7079f4b1b9ca36df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18608f53980926da94db57c9722e791106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ae501058155e2ebbb0df1e3bf5fe4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2821015dc1702dbd5a111818465af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918cc97ad72e31355278a8f00e8955a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70140a3ce0709eea31d93fd55a17204c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf841382729fd2dec0daff2a39a8fa36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c559a2f6313bdac96f7f20c36ae0de5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b36ba945d459e65b4a23354b8556cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99560e331fd20e08ce74a84aea85274d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b71707de349c702098bbc9e61fb1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98bd580310f66246431e2500650444116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6788aaba5d23a8d57c128ecda7a1d31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034457403cecd7ed26b671de563e349118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322a38b4391f8e1a511ca033e822f3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991c30b8eca8ffc6bf82f8e32e5178c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45075c9425a07f3e42a77701f75050121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dc01009f7844bc648f0de08353158122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc61dc9bfc0eb25a2684ca5f4c53910123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90640ceaed458d45c396ad8617e32425124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ced3be1531f9867252f1fb7073cf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f510ef866b70a29b184f9976540e7b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917057e3b9e3be7e0426723f96e9bd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daa73a361880aa4170c9e6b4b89592128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd2d86aab7f416c1033038b19f96fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da51b61468f2fa57bbe5d2b320bf0d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67144b96804d001f4d729f59d226df45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f0c9709b9e002a3f5ebed15e3944e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6c1c4756c527e33ab7b940fe62d48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ee430757c5a18435e4c3ca05352b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaf339b4b21fa34e6b6386d26bbce1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69900df418c14c6b36f5094d4caee1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42851ed57b968d20cc7572027b2692137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b63a824d3ebfcbb0f4dad3974c6805138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b31b8fb7d30d6dfef14f9c76e3f31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217a4699c9dbcee082cf944862c55ca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876831e6acfb4f713362b47ef7c66e9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a99bd04c9f3873fb90a1bccfbb818c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abf1d20d028512af74744144985f99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641e87fa98c0996d9a4a40f7cba4229144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533c7237248cd92769daf00ac29cd62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36940eb7005db3610fba7b0bb674a09b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de84fb857d1d89b37bee73d4b9b83b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59364ed1b593e3972b2fd8ddcca14e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882ca1f756426e84b7d836afe1d460a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e3f5d408c93856de8a2b17b4b8fd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2891e7ced64e119d7c58b1f2b900ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adca829d5fdca1ef7364994c0b6ae2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2e0f262b1cea1aab72719c54b3a11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831538d58078f8c199f442c5aa03b2fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c4957326629c030c7e3363a95df20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2f13f20fc8431481be4c641a509b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d692a46c5422efe293e0f065551b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f176c7516054ec83113aaecbc1443f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede22edad1c8f8a7aede379209642fe8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc25ec94917383359aaf36b8c8ac0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da332eff94c5c284efcb34873a2f21b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba89e2c86a7d241ce9002194872c1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7b2ec4ec39388a2db82bb558a614e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cf6481e84dd6f8a6b6164df34b380164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab128e88cd888c6225bb4d6be6f75adf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b3074ab84f018b384f70955e4e3cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218f0ef368ac5e9efe33692295b4cb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b70e34d1725f403cce2050fce50011168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bc39cd48fad4ce0151af8e8a2e5e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978eb84cb38fca0a021d7699b798de3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4210cb21d9d13277d78c686b86d5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307b1c61998ab50391ba72823c02336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6fea4802960f6c11cbf91fb1e7395173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f24dd0968cb47c1e42c3719272f8ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438997c07ab74a28817cf4136adac281175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fb2b92a6f5db5d6cc846d4626d60d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff872bbc8f25388d41e87be34b556058177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd676d37c318770a4032c0728d338cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1cbda2d1bb113f3891c3424ca9cefa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d427f9485fb48df5bd9772dce2d0883180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458ca843a769510a230234f61a9831f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f880bd22b38b4ea97909080ecc98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415421fbad2d17ec53159f314dd8a8ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d482cc5a964400c56463e9ad18527b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b62708d4e2e9604af0da03b35d661185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32363d41564ae27ba8210abb6bf82b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678e38b39fd01ffaf7e48e752cfcd98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41c32c4b49541fd22120c4f600fcfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fec6b13417ba1f8c5619b30bf4b44c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614dc2c16a29dc67783940bcbe991aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2ae4c0274b0f7c95363cf23ff51ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88270009a0e4177cd7e72703fc75083192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c862e9dbcf67bfa50d7fda5686cdc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4a0e5acafb792a59a0400cf384530194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1d63a277f711c73ed1521bbeab50c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179dc5b490b0363ed8a76397d112369196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cf38d6e925aa68eeb4bc9780fbce0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8cef9466066f54769fefd46445228198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabab1c9ef97e0733557a5f31ff7ad86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c59830f49eeafd327df701d245b14e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7111c140a4680a666466a802ddf5b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0db3a5458874a1f095710a4c4015c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266d0fc7466dc9c5ef4a2afecd85da3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8cbf0df9b32c61c2ac73c712f68af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380546e42c5022f72bf325bb2950197205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd78f978010700a039fdc4abbaf2fe2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be62371b6cec83e1d4e6b3a22d2f25b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb8aaa66bbc4b0dc0f7907dd4c8188208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924db999099aebdca2d2dd9be201a140209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7aafe467f6d36816cf0c4134779ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bb820f6b443d30f51c49ce7b0d607211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f828265bd13cf40fef1f0cafd7e4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20498e01c422d788eb40ceba118ddce7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0048a15fd10155aaa6d7a0a845f05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4474e3d00c13da00553d6be9b58b7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1590d2e2332e7098bdc70794a851692216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e4e92b821ca8d17596764493cfa69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdc94dd294ba86df96f1bf53a8a5eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59f324053d8f545c422d6737f324df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88c425547f22216000accff55db24f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e894af792b780cdc7ce030cd169e0a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f9973668154eacc9d96a28b4d2d1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f9c99ccb8380bc56c21ed624842de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4781ef292a4d416e79b84a39ac628224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aaee07f534996847894f00d44c6bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54050098c1516a9924fc7de7ab2f01d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5368fe3e0d81d3607d564270c1f8c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8484e0f7403a2d7a7a4ab692ea9c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a195455e0706f5194d7a8254302f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a75ffe000db7b2c0a73d0f31b5785230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a757c5722358a74b450077d8c4be5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c563a48a7f10f7ce18d399f5356b4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b56b88a6d8cb340cac70072c7dadc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ce86c967fb155132690e133d04629234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7edc73fd12feeb78e707a775b184c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e486fa5585ada7d3634914d66aee8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c3972cdd2e593fc2d74776c03e92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809913eade412fad4ddb0aea79d63fb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac996a3217beb62f4c072e06fcb2856239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326f58f75e647b82736781d7f3a1534240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9059eed6326c0d112b3e834eef4419241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80493e24c169ca84d4b1b9860d638f55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8709ded9953c3e24f1c5c53976a654243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec132516fa43bd274bd65c1d5e91291f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178298d68803b2fce96d8908ce00465d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b817a1dba2a573d589bf3603d787e49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311b6c70249081ce618cb73fa75d86d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed797fd8aef4b26263445e856c5f676248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755b18da39c1570c7f536e0d9682ed2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee8fe706c4217f57c5ba1aedbcf29a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fe059c43e2a458559a6736b2a5b25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b866f7a317a47cfe109c390324e8bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1493860ce8ec4b8c75c5da4ab31883253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3e3ff23cfec08a5e8696ec692aad0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f256550905fbdef60864a4bfdb31d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09e5f7836386e844d48e4d3142734256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1c614cf71905405ce19017d18fed2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d336e8df6376b22a9b90cf3762e5af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef250a18de46d0283dacf6db0c02579f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24768b8d1ea576438c08b24405e74e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509088220f2eb302c3e2f28438a8f56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521d1b6058732c04d6015db5fb981dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bb36be8c9dc1565b48f4e2f659fff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c3d90d7d2c5adeb0d48962634ccd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3479cde3d27b1e76c4212b1cf0cfa3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d034e5f71510ec191a86f455b2747266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605818a096dbe340f785d281bd47419267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2fca68a9e131d44b4a501b16a8c0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7b10ce34f660c6e87a7d802476aa2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8efbf64f083d7d8b205a52091d2fee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a7ef70425d1226ee8c2dacb1ece47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9247e0a1fddbbbc3f1c1ef65fae5b03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdf45532483504ddee7031f5a9daf5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b3fa2752952fa7269705f118d2298274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b3631cb8b05eece634a05b41fe4de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a9fcab1fd75701ee5545da9ac0828276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4240b671aa11dbcdf9368b4dcd3f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40eeac15230e1a221bd9bcac13d19f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bd7a43d566fba1ff9ab8f3eccfc65279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efaba798c08c84a4453e1adb31bc33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b650b21837024a6818e03427e4d1135281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5420c72f892e6262abad51aa26e0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb8c259c0c7954e6ec74a2d06edbe8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ab67df4a9daa4f795bbbdcaa3823e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518735270e5bb235f6a10c21ce12921a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7653bb7b0c8e220c67ee0367321ce6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51001e35763cbf9bf74e1140e5e2574a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262ab82e8bef41751767b7c68dc2dff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c61870b4cc0f46dd7d264ef95063e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f9d3d6f4d7f171541f2a487729d4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482df42f663f706385d60b05f8acb973291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458573592b594694f88ffe4033b7ad6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f000b0715f72f0c16d6493809ce356293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968215d43d5ef7e5bb5c675d7bd8f77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cca19d8d55f3a616c997b13169766295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95267b179b221da22ef998d04702dc37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704512bd8453c8acba86931509ff0779297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7018477b5679cad081808d0223f91a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04364d3ae8c6775809bfe02d0cad2ee2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daca1bef6cc89c27b87a91a01bf888300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9fa2337e654e4e384c98689dfdab1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c34f1aeb4fde66f6283b0457ac478302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4590a71cc2deedbcca4ae0222fcea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe720ddada1867c92d3e2840865312304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f514e1d29a8d31daa5ab7abc0516283305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676163ef6a58d52cc9828384c5263d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9060dc35507c7cbc676ad216c94baf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e49e4758dded5323eea5f9a1e9936308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0402e2a737d48db5f9eb0943933a1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b97c53f5fb35cdd8b69dd65659ff14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734b41ba5005601672be71f8eb8bb59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05808b3057e521e9983493263b708a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f325d55cd100193e25e6e4301e543de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa017f515bf62bc69f80fb44dc21142314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65f9c7e1d0b7b99ecc7d26d9362c1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60509bf2f89440f7d762ca07425dad49316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c18d6f3b27bbed02d23dc401fbf42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12897cdef0e57dfdcff3b204919d04bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca4bed4a55ac5a1dee7d7534abaf89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39eb4e2b6bdbfe410e563411f85c37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa730207d0fd3be6fa74fe6bf059958321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5292215a692f0b1c1843c6c092fc96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d325393ad5aac44532160e180cdf579323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95fe7c3751149a916cd18daf55d8a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cf53056bf2c281cc4ddaf56db4e64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7d1448ff3ff98395811f3d3070feb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e7402fb487260d0f10fa578ac4f2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcd08a19e3245bdbd79151a078d845328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d877e50b114993b75d24efe00525b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b23e508309da7ee6585bdaba5767b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0da6cfe868397f3a21ad580600d250331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a605c3552c3665e17dc385e3eb81a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec139e868e297a43f55429babcb19de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fdb573b9cb9749dfd5dbcf28fca42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad0f82cd2558ecbec4349d4e619f76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2b39fa183f74f4ead5404acc9ec87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62f25e3eff256ef5024268b58ae86f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3551c40e0ad7ff9a6e20ffd2ca5c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e831c9e534a9ab04e094ef04a899ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e8527c9d1f39ce68a77bd79c8e019340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501963ee389791f765c1ba0942ef34d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77b927da69f1a98fd75839841b2e6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03a072a0b719742f0ce06256f69b1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c11414ad50350166d04dcf21826f49344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03682e45a50c3169cf7e1f689318d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b6a1df0c0097578db79d6c59cc610346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc771e1753035c75ac9915f995eff5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c11db3cdb721087f1eae6b69d19be7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e3bdc880c6e84cd2ddc8f98f7ba3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfb42c5dcc17c4a43969ef82f69f42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad7ac28f84580685bca7456acb69a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b6ff5179d8318c272be9a4f4b9f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60849baa20f7de4caa11881fd87458353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97651d0ff852994ae2b290787ed66c07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55c83d73dd503cbf997fc6720b5fd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe69453809834b5e42793c4feffb71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4361f527a24c06084fe107382f2e180357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c77721efcfdd8034b0b28470a6f494358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6ce61c1cac946c6d663c57da719bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420307a78840f686a00ecf210dcf6f4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df6db57452f7fc3afec2b75ee161c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61845cc9b1f330dff42f865a5b5fb41b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2803b8af8e5ad33f6ea86842eed2340363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607808da5a9b84478a02819bc85789a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8a342f0c1038fd8a96634df4a3735365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991fdd957d9e73f5a2109f7525e726b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f858fda3b2cc76ce94b0548f1e7f7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8cc25d5aa88d1609fb19d3490e33d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce2db92038e0b7278cb9974664a0af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fd08e2b9328cdbce92c7c518d4cfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc9a1e83db532ebcdf4411f7168164371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aebdfd18abe388da362c0e3b157e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07acdc65f6d36e493ee146d6ab0ce9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83ec3775c0c87a1a932bcc46d12b99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a419d0fd57c34c391dee7fb4f49da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66c900ae2f697490a9cdfd8eedd726376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59c2cf6034fae6652d56f84e43a2f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d05d8a5b065209cf3b42642621391378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69f34f21b760ab697c344c22c5a0b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62a3d933df628bdc5f815d73ed8313380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a90df2da43644f31a5919cf40871d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1030c1a76cc70c15a46c3ae1219fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaf451ec6777b9ed7309735896476d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbf33f8e47f2b4d903a5bc1dd40b12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d5ba182cb76d545851dbada8d1d81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607f366889f31e24df21aa6667fdfb8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a3e36e50ecbe5d473fdd2206db482387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb5ebb04d8a49e2c6caead0900f773388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea62bde5dffcef168722071ec67698c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1238df302cf84f58fa8293e569fc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa1560512dc911b91eed86c7bc7869391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887cec7b219cc3d548a54e53973db77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567d7df9a53e5f9aebf79921badddd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf068ffad43be8e785882ff77b8337394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149faa0a8043c0ad605d41e574ccb6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b255ae01f5fd01d7cbd88c93dcff4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1374e137182430b8926939ca871e43a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f3d98f12a8c37385b428e846190ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c29d806dcf72e7d4414ba940c95f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1fca345e853eb7bb544fcfe862656400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941559b4954b8074e775dc3029c044c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030ecae3d1a3bfbd000aa36b320afe9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044866b051b8427f185fc6d6b57bae6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b99814e8d6277c91e38a678a45a98f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169e914ffab2689046f84276fd23374405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8915a173a9ca32d19aa004f0642ebff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b76e1e4cef04e6a058eed89604f819407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdacb1d727cb11296f004b4c21eed0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76b87b79682fc1c2f5bb7af8361f48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02241f99dd6efc6693ae1759a3d58899410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3913681f9af41535d1171562bb87a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec36350ea34f64851e8b90ca31858b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d006900880850cee8eedb3e62e936c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e25ad04ffda9adfe7523c96fdc8f79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99838b05704048d4f8986b3f1af4e728415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db75af33d7aa452f01c41738e53aea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063968028f0a63db8ab0b0ff9b148847417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738f76fc8f0a8995295450fc748e251418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8af32ad67166149fea6b98a79817b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a231c41a5f4f41eed62a1ef1ab9aab3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2047a470db0018c94ce45406d42e73b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2c2f2845946368307d6d2b92422fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3103d95505327c64aae12108ae52b43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b227585d029ca46f36b60181c9724424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af76e9468216912ca2da22f895a336425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6382eee5c72343e234fd744243dd924426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac7cae959b7960e0b5a38758c7c98e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899cb941081d7feff8716ebd0ccb747428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1fe00923b18a73f8055d428650147429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3de9c85234338c341b7ed692ef9ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ab8b593bc1a4fabdb8da91f3eb6cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c9c8cf9fdb02e3266f5d19dc9f4d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af6495f38552c7734c8a6ec83eb50c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b118707961b116266231d803dbc089d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678597ced8e9bcd9eba30ee6c0f03b1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b74bed09918ac55dbb74aab3d9a31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995d34777dfd5db9f45f2e2a1803d1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229a2d5ad4ac8a0bb439259f0fe76ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfcb2cc44ee5b2cd3f0042770fa579439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80a36882e9a3326ae8365441a5fe61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84120e0b4ae7b21a59857e1351a537f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e41df3dfe97b0b15a5975872993f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532c038a1157bedf2126a29bb203ba5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c426079d6fa301825bd72ceaa67a80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fd71f463ebb3b844d76af2cf1616b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37932df08d72263efa69050a683b33f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72f86e668cb7d94f82adffa6b49903447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a0f6481be30f9772b6bf36ccd7bc9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea04aa4013598fa0d8130d7cc573cd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ecfc229d3132862db6faa2baa4a6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5da6022ab17f79ee83980c7f0b4a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fef8cfb4b6ef18de599db6d33acf2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8db2826faf498ba2ca184573f08e18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a53037b2f87640cc0c91109070459454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e04eb017808c054c15a2f4969cee0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e9366d3a36b51b146aae8d301efc4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a16e0f622f3ab4dbf152e0cf517a7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c631691148f1891b8895f3dd3bc5fa6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5d0650380d149052899e823dea446459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452f091a60d59b804fd32aa0c46e215460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560727b78452a77821a4d95eadf7779461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af23193344ff3294712bdd04ba4d68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d664b5950ed4fa606e428639eee901463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a67d0b2f90f58800d381490433e0ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258462651e0015103b3b31f8e06e2ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafdd039b72d5d65ca2c203c8e49abf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abca4d756f5d70369d27267e4d92d9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3bd56852ce9cbc69ed7fc5eb4fe30468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968ab7e6e41cb12e79de888615c0413469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a6a2387a4e260457d6add8da65ef4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616be35b20a06dcf3859b590b7e6544471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285955fac9e1cf22c0d0c2361b5923b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a717871388dd20d2fbeef3d9bfe81473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53e1f934cba4d184ba8c4a413d8e9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b264a9665ca4a6c9acf9b111d9884475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6f17b00b9673643d5f9a5cd43a60a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80e51dfb72485e9859d92d71298107477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90156c3cb6c7fe81ff387396d77458c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf98d5191c44023319bb982096a7814479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d56224917d886b6289eff185c36f47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec15b6def6e37eb7ebe2a059e42326481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88444d4f2f8d89fc5f10901f424b0db7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0e456ef9bc4f13e95aab6d881cb26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41f07b43d5df480f232bbfd30ea03f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6a3393a246c35f49d9f6a8e818d6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047673e78f132a231dc739f43a48d65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b7da934bbd9835f3feedde68b5432487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c5f3d404af20473496a179b51967f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730e1ec707807b85d51a37056ad1afa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73181c3b10259345cc40c1a0a466d0d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea1359345ba2dd813bb69da7dcb484491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02dfcad884b6cad63f27b885a596cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ede97c88a3a63d31a3879b1b4aa6a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b194ce6456f745d90e15b43e6affbb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ab9b81ddbd474287bccc476d8ed52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67055d50fc4f375346e128f0ae2a61d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355001b1116957485246c5f672c8638d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda5082e79dda6dc9f080cd2a9c329d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d7de6078104192d1f91ebb08b146d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bd01713071e4a737f3de164331f32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf1b4b46b71a4596505ce7824f350d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868afe4f32e0734802c295733afee282502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af21db3e013aa77954c804335d330b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef68ab51f68c3b5cf53bd460b9faaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9435b9494a1ec7ee0fa43f2cefab165505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda38f8ca52dbee3695209eaf73eef6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6e97c7bdc80ab05fb983c9c46843c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5081e0b3c686a460cee681f2459f55f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495debdac9edfe8fd3dde75e3aa2303f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b6da721846334fe7413698a9e361510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208ac0b05b8ff57d9f913475e54af35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1afa313dfd32033c58701d97fb2a42512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e65bfb8fd751143b02b7f8394dab1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13c8455d811d3dd7a8f64064aeac57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0ee57c6c70c49c86863369cea3fce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418474ad6afe40879aa13e1025423e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6b810437f5cf777b4a3ba450af784517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fe27d04fd1bbba3bbd26637d83bc5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0e3d9be1a953a0d8945249446bead519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947dcc938eb9aae0c2615f6a68d7cbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e919d59042ae5027ab50288ba72a6cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db680e8379333fec73125d0281ce50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047cb86841cc66cf7cfdd5fa7cd0bdc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5621309b3980a5f716616de9f760ddd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b736bea3f15c5c6ba4a39a804c85c29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1253605cb3b6a37f3adce87baf3b43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68614a9345b833e6bc5871e8a3e08f09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66c5a51dd9d0fe050f853d1d08f2ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e0d0c69df3e9ad41c36658607da7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb2ed5da0374f2f9050196aacb5561530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79c8326afb12fede0c1c7b18d2cbe3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ee30ab1cb7a6341c2311ae9aa36a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca329f99a8bf412806451ec12b14edb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e99ef70ef4f241137ca6715242226534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee34ffd0f1ffbc6d37509bd47ef2fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69603ddd31ab9fe79d0c2ea355df8228536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e1dfd59688f9fe081dc390839c43e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41f7513f1be1f6bc02fe0115e5b25d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558385097021f1d828bd4c38f62fd5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f6c25d5f344ef6d8ce497efca2cbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f420a97a1f0288da80faa0cff8b02ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860477125dc5c969cd1ea28e4df12998542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1cc6aa47b3994e41eaba09406b022543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08943a4bc93e5e5d050a61afe9724d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399258ec2d45bd4848b9c743ac702a9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486767c096e36e3dd8b00bef54861d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba910eb86eabc7e29370c1d88cd5adf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5066ff983f717211b838a23e3128d00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7203a1a7252122e86f6c8994f5865549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dec0e6543b5d10f33ba311ee9a50c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52556c37aadd074e8f01fdfd0fca14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c997ebf06fe1d88a3e060225d2795d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190ed31f64fcadf85b2df3984e716c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e41383323b1cac565c5fca350265c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed94c9dc2ac0165b18d75fe37129d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358724a19bbc4acfe7a3db123d8b661556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6bf80d5f7a51f2e46c6b1ff6c7972557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7b7971bc9c686ab7b704d83849b16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c01481496f00ffb8ef073d4c6e35a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb84cfef931684d58beae4d01b6b51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fd7697f6f8566714788f68704af6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36b53b15e488270eb2005d39c28385562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063814d7a8598a58fa972e9e336f14f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289332d89acdac6911ef2ddd7a821a67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e48e541a76eff5ea6ba473afb2939b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c2339acddf77ae28ad0334ad0f09566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691589ba58ea8c8ba83a406fc244fae1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17cc44218c732f220ec6dd0536ff4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644144fa767105da2d639e17b6beb3fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44701ebf9af50d2e7b2bd98cf79d8e62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4289c0d24636dbca4df821c81039cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee0c9969784d5bba301eda1a3d95ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b422d8a8778e9ccb5c62dc7a31d6554573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66547bdbf2c3ad80500ad402dcfb0e86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb939579228c744c9748d96cbe6b9fde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e7583509444c278d30cad5b7fc210576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495737c692d2a1b4cb5ac0b393bc6d1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46e603155f3f01621353f7b3da125c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a5ee2d3440e1a34209913e77c5ec5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa2cc7b9e87e5a17bb6c0b50e0e744580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52051244b5af16241ff15560a78f26581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517858d527f51ec6e1643ac42721ef01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d8451b84e12db3b5bcddba5de6b7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850c3a056c971e18e9a6689adf91445584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5bb0d36fb65aaeb9757880d71c7e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de058dd62a9d63921df0e968f43ddf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dcc1b906b3ffec79215dee43b5015587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144787107fe2105bf92680e34d3d3970588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af1acf078e22b622a358f7d7a30ad5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5790e7466c79a0d83600176eafe0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4f6e66f92a3ffd73ca4a1ee48a740591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3992609c64bfbc20ab2cd510edbace592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406c0052dbde6f173bdd43194d2835f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c3db9f01fa8c247b84b8a16b1e105594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2313d2531a11407cb3dd2e837eb7b26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7b51d9666c5d3562edfe16a17d5e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc982fc3916e616d8fe06998d0d6d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee6198efad197a71d99b60bfa773bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1013beb3df7807674d83f68d978f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bb22e85e5b0f023d4ca0f9baada06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a437bab18fd39d4abd93b6cd1f5dc1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae17a635985aa3e82d32d6b149575e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd9af9491e59ea449ea513d035438b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275152e32b27fc313168401b97a2a9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cf21e18f086dacf5548d98e3518e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d793ff573e6cb425d7094e0d5abaf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57fe720182e8f09242e037b4689d9f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833c34fa4484c596b9185360af29220608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967bcd26804ff202e86b00fcc4d5975609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d3340d795dbd628a56a3b8144d0aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4123c615bd70e1a71f85efe9da942f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60ab6d063126fe8b26e973aa0374c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a05e7ad1e91037bf33656e3bffd735613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e345d70073df71651506b4a3fa29fc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575570bd17b395c2a37718c8415ec7da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adab5d471ce26b85be929ed9a0450d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a8f44dfe7dc4b6056c534f20ebb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26306dda857719b08438e1b76e5c16da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67605540228c539f175c98a55502ecdb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641d86316e8f0ea82112a1bbf221fcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edc6a31aed83f330762994e62d25ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81267bf4d5197048f06160e7f6c4b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca60b655bc498e34e7aad474f1d8e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671c48e6f457dd3bc85873cb23e3265624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335563840ac7a1f7a39825a77fea96ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b365697bd3860b2006587246a539b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d35b3316b8398ff1c3c25dd9cb900627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746040c1d80706e4e67a6d86f08659a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdbeaa1228e5e6619f811bf7915241629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f065e9f19552c2c1ca67b887ad16859630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e3f7d809e71a739723d947a05766a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdc3af22a18536244d965d63cc846f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8ce38255b5a305bf6879a476bec6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e31f2063cde9e52f800f81732159e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced35af76b0a7e33a8d6a8c756eb37f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ab1eaaebe790473cbda5c7a1f11eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d57ffa5dbfc0b6324ff9a673a87d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c1007b4a6146a3738605e3ed13e52638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700ec86d2356baa459770caff906885639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fac5718703b2dd55556618f13734ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff23a8f9d6b5c213838e72b99ddd62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca1ca18de780f6e2f5437e5ad57d2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912db517f666b5274799bcc3e00f1a15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718c5ee9bb57b1f6b05177b86c7da7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca1dc31e28a73a7a63e58e0732cb13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84410699c878732c2035445755304a84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cf885577350c0cf43ea56454f15de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af71b7be1d58df924ec6006ba284f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63590d7be49b2ffe3316010869d658649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df20b7ae8c8fed22e4f15c49b7d439c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa9d6b6cac28e49f6913a2ef947c19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7c80335813af4e91a7579431fc8d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94449719753d9c1e84501ac424bc6b85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5153d8ba88b3c1bbbe212874f1218a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9b0f37c49d571e4f84c1223f16cd6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e40f60401c72dbd123d4bac8bae35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd464d8b34ae7cf6c3ff038c2749dfc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb25105f6b0df0170710bb11e59bb8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb334331c810d5120b32a6907592322659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba226b8b47ca2dc69cdca6a755ee11d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf365f181a079108d0c7125942bc0f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc61f3efffb68f9124d8f395be1926662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbac3607864ff57f3527dfcdf99437663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10e10b5f9c159fce8f4f4a3d7a2d0a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040e0feb043195cdae542bb9fc300cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4de0dcbc1717a2b8e62fbbb56d2b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793edd17d60b2e3bd2da482cf2a2a38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c858b223a5f8396602363048013639668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9df97528561121b677f6d6ad98448669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f71810a2bfbd50bf45ab8a575fbe43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1381dbda2dba1ddbbc2b4fe8b3cfc1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebb5ea26f87e36d6a82ffb96793ff3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8913e55cc3d98257a274c6b2d02a2ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1221cedc1653cb80c45fb7b408be8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bcb2315a812129a7302c53fe8a892675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19d9f181140efdce9b546e79f4ab57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de59a68dd8cd49fca3018917aa2638a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682057ab0c7c38905629101e0aa8c545678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>