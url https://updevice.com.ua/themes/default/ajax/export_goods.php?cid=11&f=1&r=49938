--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da11910fb4dc7e1c03c5c4a4a4fcda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc83462926218566d0854f40e1fe3982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241106b9ab5a0475d0990b9d249b84d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418906b393839231e7f98421e54350964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dff8fb2d1683ee17b261c88e0aecf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a20661b4cda209a739dc326e313ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9076e7a93de43a037acf80f3473325e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e7534cb5133772ae030e165f9ca2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1c713f009b9ed9975f97147f27a759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8eff7ac777bc0ba0cb19d7003c535710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ea6dca4cbd21fa0c41d920841c8e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb7d8a973e477366494f0479a9dc3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33695109465b75227a9739b5203bb7e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ca44a1604dffdec0de38c9fdebb4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17198bc354ddfda6143fcc971c72ad615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c143751c076ba341916b184d576df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeabfc1aa4ebc9814090caa3890bef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182b073d5d30c615e8385ea9e2cae1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af42c94dd6de9c9714f8847384a38519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7a2e1c44e54c036b5a5ddd1e5de0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582434353a27eae40de47b3095f706dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9f54e7e1bc03763a4849ec4d26a4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103fedc74462a019990b79e916f87b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dbeec0feab598d8dc2368795840e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c25a09e9f52885162d0b43b4cfeaee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f13f5e45b7cc3b4111f6436dca49a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaae7eca35ad714c0cc04b8391d338d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53f60c6cbd756ab4c9bfe8e746766828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0aa49e6126dbb9e0ececd16eb6fda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb69a6c9415c278022742e62384697930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7f52778d0ebedf6e79541bfcea37531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64458dd5aac2bbc18e18cb4f90fa20a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56423e6e05303225b51e8c9237b0450933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b1e1c18dc7076432bd19411bf819334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89781ee8c11687761a4f0d69fc8f41c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67f0bfe4324b6fc7b081bc2a4d29a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707f55d1efde343d96a0b13556e04a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89000793e603a0eb33fa22630a7ec538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df2be7502756bb496e547b6147541339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81384638f2bf676bbdee8435798fb6ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eff53bb2a99c5bbf74ac50cbf6c8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452299ea238a2edad552e5ca5167563742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dabf6ffd41109138dc575a08d817f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb949faa7ddcac31e7d15098a63a399644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa359d0ac77250d0af89d6fc62095c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f041ef43db4614f483fa3849f284fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743b0405f4659f8ea8647c1287727947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1a5568d1a9f2e4a5b17329bf8815c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5591f057db12e376bafbc826d6536649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0997e5a9896343a39e10c98168fd7fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cc6ee9b796dfd808d11d49b11a8d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eb82622f408d21f25395fbb80c7f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec429334c3ad4f08f13a81857dd62653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadff68f7ee2eb342943a509eb0e4b6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc96d39b25538202f747901ebdd80f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63b5cac62d5bc2b2ca9e9ac4aa2f6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615f5c68c17f4f8e8472542f28b2dd657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ed13d9bed34f45411c8688133dd3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e5f31227aa6af87e11923bc30f62859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c9fde8d7b91c91f6ec4ea8f55a3d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb9c4bfe1c865ae48b5e1657e3b3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a481f5236766bcade4c71f3ad83e8d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62383e80cc203e16212f102e373cd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aabc2e1dd848d5c2418e45ea1bd3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982fffc4694133bd77acaa7592f223c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa66c56ad9c442fbffcd9f903dc83fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e214644e7e39a3b2232eba7a131035467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334ccdd0bee8ca72bdb8b89bacbd4b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cdd3a838bc273a2c6c0dd8165228269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f772a93d9043222ed26c05ce80b05870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffa0973788a3b3be159edd968f13a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc679d6adf96872ebeae123565a6d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b4ceac822c4346cc6f58dac5a209473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793a789e672a5c5c11209bf294160cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594830e7b6b602c9dd7d32215149e6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23a728109cd4e64baa8dd45c04afa176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d78644552b8f3f2b1af9e8beb8c2b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53f05e3b5c91f0baa91acc6533434078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113a35b51a63b3c083b45d722c5e21b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5863866dbb33d4e8cd93783dfc32e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90364a88228eac357942a98b87557be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc40ca55cf64d5e5f3afa767ad3f39e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e46804ca95a614726c76a92dc597183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd436a5a1bcfc1fdc5398c93163ae0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f5c6351b1e2a67226501fa301f3c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd27891015e1cbb402617365194c0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2ce46a26edc3570183dbe03e3a43887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b70c6640f62c9fe7ad974df220300188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b779dc469b21e1da3e9e9f0ce6d42289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b246b774862748847b9aeb4864f0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9c4d1594793fceeb6349b22a5519491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725d157af6c00cb9fbc9952cc971e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bad91993448b5a1d9a6987b60a77993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397fac45b66d3d5652e5814cf65be2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14ba48d00beeeab5c6e7ae91564e0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b12a7cb41aaff52d0b5adfe54347a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edb3a9d19e9ffc58153dcbb608a2a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bfcaf06af23614d505d4d44e9dea398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f141be68c63717ef2822443988172a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef3cc89f6299311f1ce033c13fdcde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8c0245052bdc7ed963ce5b7c9657a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853986abcefb5735c805474af8f7f6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa49a5c0859639c3ebf4ca64b81ea81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd11e0195063c020754e2407317b09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3ec7bb7021be9890dace6fb5ff7ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dacedecf4656e82cd492fb35564c1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780752e3ad9f1426bebb36a3eea2513107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e868793f1f936608fa20dcdf41123af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55380096f1f60c9a1771d485c71b6e63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00a8fb0c64104ce41bf680f90c276f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416474b602d44792134e9ff6d392e718111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e62cc3a8a1b8a0e5ebc7b1128a50c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7fcf58d2109c96e66c16966bbe68a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0cf376ccad719d0d05f8e3a463e75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9ec75ed681c441db2fd3c997a2beb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03462af2df104e3a0081933f3e025434116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe4dc9bbd007b237032cfc452226f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefbb5d34144847b2cc02eccb058d68118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8ff4a312e2886cc980125a2cf8cdf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60f5dc5d96925209cf1fc633287b31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cd8088902bba4fef25752b9d711fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1d07dce84dc49d561f41d5430ed14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc49e3fd42a0bd1fcc48437dac370a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18203eaedd17be0099b46efcb035c91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0722d9ddf6cc2d595948c0dd1c23d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14562fc77bb844d9ffdccb2c454998126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6539f50128330b9ca7482d82d2cf12127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f3a5c4158696a8719bb83b4b52e45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb10736c00b8a9b35da36c8d5b2259f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf42e8ced081a9bea60981364f38d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c09b33bf4705ea28090a044a5a3dbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbbdd7ad19d9cf1bc4b875f6ade2e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cd05767fb8d4e85f2362972c95e80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a70d088f68673cac5b8e77432e1e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c780c97fd78646e2a5ffe4200cbed6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab486f9f2fd6fc23bcf3259a4adae8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d840b8a5b120e7bab97873365fba3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10879694d2ae52ee79cee055d5b777138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb21123f5665267545ca5efd59b502139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaa4a20fb83b32d9ac064203f421fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb57565ec440e568df55ca3586e443b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9de39c776fe4581f94d9bfe84b938142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077907c33b3e7dbad386841347debaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a098b8360c81d5dcc534cdee0d9aa7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6056fbe224bcf0beb1f19fa0a6f34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5539eb3d20eb7900594bc6906597991146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242e47c02996be96da5e033f785ce75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf13e353d007ae8aadc5b96e735d8e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44d3e91634bacca9cf9c0503fac626149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf06c16017939452df87c9f092ed318150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b718f90db173fc360689d65c3adafe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943bdb6a3eb552c44fa643ccb43413152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830223dd3be64fa1ac79940055cf0a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c77f76745300ce0399d308b289917b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76619839d2884904704fd33a13a728c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c942990bc13f43e53ba395145fbe7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d69454135231e1e9d312096c42400157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478933e31d98f8c7c08b0445e46c41a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dbb4e0a5239c74d09a99276094ff5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ca7101b0ce40dfb25c714445e350f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ca5414050ca3e8cf4e78ec1ee8f8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa181fb6336a4dd16ce7a2e0839157162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a256c1bb7f6d991b15a32870ed31b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe08951fc3e97844c6d02be275631d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f1364f861f01b0b0258733fde65fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ceb25e4d701bf5fd77d00c16bcaf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f8c9baad18f696052a04fe9093483167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58491e614b9f59bdecfdcb8f1a945328168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a6c9163bf7b5ae6c4eb756f676b00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d453aa93b19e5e71656303cbd21584170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159268a3a710790da38ac5e48a9469e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338795f5a940cd5264020497412046a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58bc9b5b31d180449b487e30e1a88c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9443506c6572d728fe46162e6cab206174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a618e68adb312912f72eedb0277e78b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90b17c3f5289c1d5e40a2621302d41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e7a6ded12f04f5e1d0435bc8f392d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52efee2f7bf5e9194dfc55611128482178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a39d4b407e3af923688210089b934f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b52f653c378c086bde268d2bfc5558180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89e0587c36344ef6ff23f59dbe9d73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faba36922dcb9e4d14eede49da1459182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c61b80789e8ebd0624ba97e2fe0edd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91cc751ea77217c375421c0a45320a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc416a9711d022162420d2e1b8dee4c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895448f4975933019ce0eb9abbd6d6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0947630c7d357235219a0e4340c69c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dae810a069d3abfdafd82b9984e70f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c36ac4e62558abe6065c89995e8f1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c149fd840d37609b43d463c216887190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec96c36c1f38024306233cea4bd82a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a78c773b9458f90f8cf64c5d7668f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9272485e580cf64f3fee4e6a9b130e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c16e86363acd034e8945e49bf6227194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653969113510765b341188f51d92ac4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dfb6214b9a8dede915cb7810078ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba4e7a93303ec575444d5e0a3d41f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496534663ba74118dadeb4155489f24e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c234ad373b7988b32a95f06b3ff92f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b9e4d1ae276bcd5953f399de54c9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca9c254b3ee8c4fe28173ca7074464201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e84d6296d0ab45435e9dccb56b5322202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634c046af2ed6009d32022caa083bdc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82638b1518641260e7c1dc58660ab189204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2fbd73598599456bb82349c60f7f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600a1d633990076f1f5e226a09b3b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54983bd5c5115f921a094ab64bd90004207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f697e7178c727ff7e81d77e31c161208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee45cb872c3759beaf3a18815d253e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eb456b79aa0619b63237c517683f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1e09790a51486b7b2f4eda02fd1d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbec3eeef4d96f51b5a419e6f19f160212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca09afa3b99f05395f2e2ee3fdb49b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb52ba6195ffc95f43311eefe66b078214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cadc85795f13f8ef84ea5ea519febd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d74c1964e90a827b769b3e2178643216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e87e770a6b2ee81fcfbdf5d89fd200217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e29bbaa4ddddc6a4a6d2024858607218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99941986d072697c51ee3ba8bf88d7bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300d7bf95d6d716ee5c4af3736f29e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d74dd38294e82ceb5c92347fdb2d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b602245bb4f05d32e469383afb24a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86b5adbc680f974bab54145bdafee5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0a24e8bc333bdd9e299fd6071bede224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e5221bf6fababcbfcc81347084d7d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a89a934ac3fe570fc81bddbb4ac79d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b05d1f4d5e9b4d022fe13fcfd3bf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7569023e5134c75ad5c6612551d04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7e063dc18a5411300ef98f3550b1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e2c6b30c46e5f77602a6232039bd2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07635ce5efc259c575bd09174055a7b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf405cdbb828ec9b38a4a42eda2000232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3db3147a21ce8dbccd0f7c51bf4e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc71bb7f744388fb32af2a0d3eb277a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ae9a1b111e217fd17293567e16c3c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c783bb54e5e70fa589811a1e67570236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd198d5f7a7296cd63cf3415083d7c2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a59603681eb439f40789102c831464238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99a1a58000aee4cb1399f1b574cf11239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde5a89eee2628ab7077b4780ceb8a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9d9a6dcdf8ce26a53f45033c6c1e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c29645830869a263420f34351ae15242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a886e2f92e6ef8152d451f632be43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09cddec9652bf867d44a74888dc93e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028374c57a5df1a98de79689d3469d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd83d0b408b68514596e3522f848d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f61ff7c67be0665717839de633396247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e097b727965fb193ee6d9e0ca8d80f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af5d711b033e726d7e3afea2e2aa96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c22536d3762294b241c3666ee8a0b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51702bb25ad6e9f8278f2261197e5d39251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012704b37e6d4ca2f26e9b6d364b60e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b2c758a818fadae902b50c027d551253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8403130c69d80ceea5de073053051254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac39d26ffcff10d95bab0874d555fd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14aa652caaf7e1d323f46ccd2c5ba6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3f2de357f6f71b364077280a5f06f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0dcd078daf0e95e6b3340edd3f179258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7e6ea3160d477ed140652e23c4aaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb7c5ddbff29a40ba72ab1520f09bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5677194a97015597e487ebffd94731261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782d12c2d7766d1c609ad0597250302262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace256b08c5c162c475d42db82a4751a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deab6d552ead3baa196b87fef7e138264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e8dfeb7908f30eea8f0452551900f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd234905e6bf506deda4caeb847511ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd10beaea6b95088147713130cb08d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8846bb6bdc0e9dff67469adc258305268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ffeb289b85e29420e3805b9e464e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89049fa6267557c32c22a43aa9d2f350270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd8afff31117203b61e9c88331335c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23f244c50013ef1b7ffae63d3493c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129753b3d50bd4c32bf8431abb7c278273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32d29532fa423186d077ebc61c44e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f5e39edf81116f7c404f9195dfe34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e38e1a70834e244fe18dc5a348cb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491d227efbc91de053b6fa1acad2e93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60a2ba0180060c2c1cea462d049175278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c159e8c72422c6317bf17c12caa0e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e689606d16829cf719e0171adff77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d35a4b48ea8944ec19933fecdf681281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e656c663a00df306a4b956b167b1eac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e156ef6967c6747f7d5f2a4bf1a30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2933ba844b40161fc761e3976c036284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1da1c7c13b2defc8a8ad3270db03a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a726668cf480529163f90b5bce61855286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c8f5c6b3e76a6ce016ecb761ee159287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64554df20dac91fc9deb3f913fce2ec8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6ef38c272edeaa986f3a7d240ee3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab38cfd2133233004e2470ea07bfec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599a46135e10ca47dc74c085e9351c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd08a4dd974737b28b305b8c3ad237d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7cf3d0eb6af77a7d9361e4f2fbea9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51f66ad18abbb78ff3d568bf1fa309294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971f37b8719c34a69a4055838f4b27f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888e18a86569a1f4659ec13a016623c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a6651d4d085c4e7fac445e8a7a823297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f23f23338191ffac4647d6664cc936298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe661b338580466a962f63efdd62b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657787a0c307fa5c2dcb8caacdf7cc1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d5d06733723d60789c06a431e2073301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeec3fee2d0fcbc12e96abdcccee9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05a51abc379c445adbf2ea937fd19d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82256f07928d8de879f32602c5a3a516304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7267b816437eb585e2e1d4d29ab96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41069c9a7a1811c21d4cc150f85d90d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eb9cd1c663e79e7c1fe9c61d56db8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b442801e208e37038c6d95a5ad0404308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55e5df223caac4db47200d0c1b1ebe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b136f8ba0cf4d6ab6b28b3c7ddd379310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed38ac0c8e85070ebd6d361e24b01b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87c76e2174e6ffa5ac5319e5714899312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf955a1f9098b15e1e3d8172e5de625313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3d042e9e47b72858c048a01c57045314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f518c11e15bb883f838f243f100f810315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4423b12324f4fcfcc89e310c47954316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1ce6fe17c4f64afe62633c66101a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a1829f3a817a220937904febf0851318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010c1d071410211aa66fdf04c52f79c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b72fa20464775786e7455cbf25f3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1805fa07ae35290c8486185269fc7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37e93fa1fccbf8cf9030ba607881ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe84b6e975e108a920dfaa62528ffc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430cb0cc46f268c618878e8ff52e70e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76ea2770f3a3d9f25233ad7557f7d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f221be21d8aafc64010b87e3cc584d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec4a25b524bb1cb43584f14c4ec6b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1ac112b5854f3cc74cabffda053de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b41c05eaaa9a1ba02e126487a5c0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b11c19b1f778b13e1994273b049630330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fd4c90432efc475832ecc5c9a04b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abb72cd4287e6daef17a8535d10a04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7056c0bca83cf39cfe7013cb7d784333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e8e7fcd8c6684a0a5229bc4036b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e58858b8d13bfa6d4261f29659f2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cb61a24ab65d55f77102f1c0fd12c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9dc4622e81142751e265e9349da02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb77d8f3914e6d275585c39ce4f6bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642703463a290b493aef216b863afa75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648f38b7d61ca64df76814203c180c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aeb40415864ed1a9c0d64da8c9e89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6694e1727360ab20a2fc3e343f956342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb681a0b7398def0d6995938308be15b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b48057b4a2002aa9504035d0de3a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01770699b809f6f4aa1867b47cb81fe7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefe2cd8ee61c13e137331bdeede6a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02977f4d38e88b8f02fd838d8aa17fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18ce3211b681da3c3afa726213a23b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62f8155e1fa7e537168c48c53b0d21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d403b399dce00775db62b5578003e18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5127e87fa3539975c4b9ae4c124f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931d94c988f3cfdc5f098b699bedb4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fb9a883a2d93c3711c777a000a4c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060967ec053e7c9f0ee1956cbbec278354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5560be4dfb58da3a3bdba4b3332791b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e9ff444ae55c9c1834e202af745b1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cb9f8c897f494f503555f247d3aa6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bc249de57fc5f2d024e17a7ec1697358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d180a41be3fdb5f1250a81c5c51d6b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb3ef19d4380c96ea7aa24c024c020360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17947e7354a00a6cc6a56bc432ee820361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac385130aefde613f8e8b8d35e1a66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6378e4ed3daa62c0171d3bad8dfa681363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54261982d19b4336e52d9bac73c082f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa4eee4c44f86558cee14a94fcec34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc710437eb0e344824d847d71993dbcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15752597ac8fc167feb6eb6290b30d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e097e990101c38dad4d2bb093e4ba3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7e48ee317acd11cb07d3762770aaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa580c8381706b4faebf411a884bad0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87d1f7e518dbdfe29f6f3e41e3907371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bb601c2fbffebcd9e7f57b8c114fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb033700178a867aa3c417e509246c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e885321aa2cd9408757d6404b70c8d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdd2678439c0a657931684adfb070d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afbd5ed1bdf053120cd7a0e8197e03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e90f1c96b27d0b0b622c75f7ef044377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efbd8d8ede732c7e9612981444578d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee52d39e1fff18a967a6425d3386650379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687882bc92577419cf13e345a79ae88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eebdf76a13a02aef2fc704493cdfe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd7ddab8b71abae17dea4ec752fd68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0662ecaaa471b88281374c1c1f83ed3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85441e56ce7fb73e3b834971e108e2ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6aeaaeb734b2e1007908c80d589a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf79b0fb7b5e739a8c5bb866ffb914386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53602ae537e9fb04da48d73ccb51788c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054bdec8856c1e4eb52f79c3f94c8e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95a5f42233d3082b5872d58625e779389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc915891bf79baefb7f2a0b7225efa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46abbcafe0d23b844bfa1282317d63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d761b02006d991a7a3ced869ceafc4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fffefcb5c66122e5627d42cb1a7b60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b60fd4e6c3fa563ed1375e12a614b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e71ce9a0da3aaf4bde75c46927c038395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fc25553993b9a72d7799dba68dfbc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c228edef2e88260e81dad09ddad52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ba3320e60f909e9a7307987e13cd3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaccf5784fb8ca7f4ff3b0b0edfff0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa5192fc5c2c4e2b8665e2cb938b37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718a406ebf99b27f32d676f8ca00a51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bf7f75316e79b9d2fe360db8caf58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e637828f24b2e78f29f26d66e437404403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa5ad207df799fac77f2e13307d353404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c4b565a3311614ed2b2d59475fd34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3a78551f9183995cd9c5483f5feef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1097ff88e03aa3f9d519fdc646bc68407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9857139b22d07775a4e10001e2390f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee759b574ca51ca4f9db13520788eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec5887ed44057a74dd487a41a79201410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9fff6ca6ed428ccf4379de19bb733411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce382ae7b80733f70053a0b5b3aea8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97429ba0c8cfde9baa47a3e3f2997ca2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962ab05b6f20362fcfd6f7d36667b8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e19b2845f2279525a04e729b2163bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5c2d434950a23fa06534730aacf5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f7ea880b870fdd84850315f8a8228417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e903dfc8de23a60835ec29bd66e117418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061ba79a5d53e775f760a8640cfbbb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeb240740bb2c8107d9c13b492d503420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee781f2c02b5a0097d688bc21d1709421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7d0143aa4086e29ebbfc0a9e2c290422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1381566548cbbc697b5044504dbee2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f319eab7e0e0d72fc8963b7f140a30424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3740d0d467cda51429de68b9bac9cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417fde9d98880872f9e44cd10e80607426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15be596f4400090d6edad65e18d2c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b53c4970ddfa0de54eedf2f2a5c551428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f21744e9fc4d0a426aa2b5d6758f25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90df0832956e90bdf01e5eae9974c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea7d2f48fa8b89f4939b84e16d615f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d23c425347da68bb47d9c98b7c65f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d91a0b2c62dd0687ab06d63f896de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673803bdb544b28b2e754e4abb9c5bd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a846623d24cd5829c119bc34a04119435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4672336839a75f3876c5adf6d3b15b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02747a3a61a6291d28e4d792dd8022e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e3474020993e7c65f6e99b08476ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f08e78688b59455f19ce13408229e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e640b9d2d16a7906b64f1d7ed8925440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8982f3327105e430c5f163a9acccd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f896ac876b1800d7bb92768403d0dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e92fdfe0316559555e2108eafc7f4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507ba1f2fe05546b50b72085c0d2249444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c248ad71e3479ac201a14fc59cf477445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d0727b8d79f5e589def8c9db761dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5e019a45c853ef02b7eff3aeedce2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b723e2d787ea0a5ca2de9bca5eef0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bf16dbf5cece01e12e190683af044449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85e94a5e4e980b594bb92bc702b8b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511ce3a6efda2867f2fa6e0126f8cf0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951f323e981a938ee28c5a2db79476d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb512835f2d15dfcd734c2e26bd850e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477fca3da07a72a336cf09bd93ee8b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea85c3f70200b6e8195ad9446e1abd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c284de7da8c566640ad4e1c698b718456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988127b69c94270f71cb6ddf4b4d3d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfc3d32f3fa452187bcdbb7856b245458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06661fc05e5c994ba50145827ce6a670459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0412108b20d3c785707e999caa72a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe919c9495521bbe1d1c60d125aefb2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244815d1097feac51653265ae21cbb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dc51111880952fdd5a14d708725f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea12f1f2b07e55c048be1430c16c7d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad67cbe16cc8a5a20a660b5b52bf7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512e9985cf5aac751841fa4e86bf381466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f3be007c2ba7d906b63db4ea9c4bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8947e07a25ea2112926fa19dd6c61bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f47d2b48c4bf6c179094a94454097469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafe1020f3c2e12507222d67b375507470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cba26e48ae5982542f7aa5a1b4114471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77486e35528cdbe56bde307f3c9b6093472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e56a17c5db42834f5ac86692126944473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5a2bdb029cebcf6a0d256441b5e3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0436e894b8623f93c77dd0ab2ae00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa236855f765083bde50ce588149290c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10f3acebaf73cd648ed8dd548f38a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8afcb47e9c12e6318491e5e27f83f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcc0d2251d3df36691e0d26949145b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8c9c8a8718907c2e24052fff38e1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4f7fa5bd0f50b4dfff3aaa2ffae13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d845ec6e67ced41bd8b4bd69e86311c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcd84cb3ab20342f80467dee192a15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93388aad9abb7cd5bb9795ec77325713484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465f68fee7baeb3dc66775c5c470c9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2709f381cf9867bec31f505ea35b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943b8fcc8f674526ebd4050d67f74d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f646e5cfee23ad5b369065b03742a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc747376413d50d1311b685dacb5ae0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc06a8cc250d2c25b90abc537990f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef739d3e05543ada1de8c558f1c09e8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cb5076293b178acda3f7d2234b0b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046ae7be9cc29e92e8111ad419eb452493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe5154d1d8a6390fada563bad6b933494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b36a848aa106e4846663b7b48cca6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa848bb8d397c7e7bf2a8c086536c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3079775eae62ab6f9fe53e7df1dba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dd8765519c1a74d17141fb8850271498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb4591ceb9353d1a73980001b656a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ba91914acaccb9e955e8aa526963f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fba8de4ca455fb0b245efe07ca6949501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669380fa9a97be6a6ff66b2fcf7086c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea7cf0f18891fc4d7588718d0b9a85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ee10b18335731b4cc003146ac4547504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac323eba09c5cc835a77c052f44b83b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8ee430cd01b4ed6f49c8f0861d1be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465f1b9e011fb5317273265394af82e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2295eb0b4b9dad123b5c95c8e1d92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cb1cdfbc0ef1ec3bbdb82a3a45329509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c346e7f713d117cbc720cb5a8aceacd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74787251049e8989727f7f6569133fb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35fdff17708a70eac3726ff7c0b386512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921aefb558b73a1a9da308c6bcea044e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbe5f2c0253ffbece19854b531a759514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293734db461988721655324f55ef573515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b229cf6a6cc778d38d9813e5ae94176516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd19fb857055c5c7196120c4f9f8f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c91ba822eab9d9a6b8fc9a9109c91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335defc335d6fc929be2e2b7021f94e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f16131c882166879b7910285c44729520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95842ff57dc57588fe7a5bc45c3d9982521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd8c5fd1888dc3a8d2e7950fc28c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e604afb2e2a628ad7e83ddbf96cb262523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc291fd22514199a01ddbb14a5d22b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcaa019d50aa1c25acbf82978c0877525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331cc463af436335ad0d6d8fa4bf955526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b6571f1c8ad280e21eae9c04a601f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79bb2525c9997ac3832b568d5a6f66528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a84fadea5f29042bfb6983fd775401529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda9bb3dfefa0cb07eff78e90e2ec54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0f815694a3b0e73b66eece9f8e595531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d226b18bb62a73d56730e80073e8c50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4c1e34e7bbe23f53b5074a49c1604533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcc2d8cf0aea3e4b5a0d41c8b06d7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605205d5129a53360ebee656dedf9627535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57916b940c5ad58af6cb08810cd9aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66b003abfd4380e770b2dffd4f2e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922329ced6dbd720bf6ef76aa6b04977538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b2c87e0b9bb041684a6fddad68e7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c947b99873cdc400da168c8994437c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0e917bfc73bfdb1ba4e2cb4c3b14a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffccbe1e5aaa0d7f16b3587049a48f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4493bbfd1c10a4c4e7d94d38c7180f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325fd7ca129253cab23fc3567574caf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bd8ea0ef3c1e9957b93d94719e5cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0fe08559f698f0dc4c4c069fdb127546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093119af20197442b2b832b9962426e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc6ef534e32d186016fdc5b4826ede548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466707bfd41e2f6aeb6d7e3973def87c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e7eabc11c99be15b8205323132e6e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0896cca064968d03eba57ab1cc9f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8021851a4a5ee6afed55db9f396788a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce69099756bfb3ed2e522d56185531553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c67b8204a168d75d14bd3f25b64d74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fb0304be14e611f6b9542717c70bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dee24226e8ada90ce4e0bcf3217cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83153652a730f7759de450317ddfaef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1ffa0dc581c59c7e9e82c9b8383d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96d500108e264aa1dea3981a1a83fa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e838fe1a2acc9810d080772daed42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82822eace4be975daa5eb2ae403512a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de16bd2a28747180e1b9f47a23a204562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c709ec3e0e8e3c43349ab09cc1582d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6e9f6e16d5264303902ed6ae47989564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521c47775854d869a5a71cc553009e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e52503ceb8c40df9e72db13756e25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a9b955bfaf1b381585e2641eb87ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dac53006888750ed764cac0ddc81b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc09baea3cbc483b8a1cb7403d7ee5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb89ab33eb95752548b94cd97ebca70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95651ecb6eb667b7b32a0456f603feca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac8456b93a8b23360ecef77a55935d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ccafce77b79640f6cb2c1d1b6a157573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f109752e69aaca0dc0e0c15ee9f50ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef40b7fe14ee245e2d731632628f6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4894f383f4bd681f84c1b1a6590bad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60ece0e314d54c26624c5731c8fb3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769d172befa0aa5e8a9351ce2b7c89e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfd2a0fa8e1f51044912ca5b6f8625579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ef7dc161700b441cfa0f9ece64bba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811468b832535b802507f82b59723519581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b301eb3ca6b19e737e25488e91e5652582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be500648ddf1b6a2cc7ad8aa4a9f66c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed72ff55075defeaa71b2a64ebafa00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47111f2605e524d49c5944cdc0445f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e37ef186be476a5da4ca13b853497b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744c17646c8838555531c364800dce2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504d796439c7c84f79ef87ae99b5a7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485bd704f55dde5023f31e3af9aa859589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a725e8b92aa40a90ae1a69de71a095590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d136769d141ac39522781a1bc0ab4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874b88c8fee9c98b02a804529fb0fc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f09ad694b987d71605283e4f87850593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac7f889ccae804e6237ae9cdb6c30d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1dede1f831ceee26e0f47cc517ffa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e73520c613f484cc99d2a73642e68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad55e72f8f5ce5f5b1098b54014d7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af2d16da38196e48a4bc6ce3a1f661598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d21c9174f47b519e1d3f7b42b367c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890c81bf271a970ea86e8417402fc85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce7237a1950cd6fd7e743a98660218601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd178ce566043840ed7d4a3b3d6c56e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66a295ceefb9baaa66238e23567fe9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b84f924eab5af0d148b6add0a4696c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79817cc2ff490a3c3f12d8696a2950cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12f8f4be727011568356557e95dcc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eea2f0eae22a2810cdc40013f3b62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9351fc6536cc029b50015f67c317a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbe9ade5333491ce54481bc91a7a7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839114e8b2ac798cd9c78be100311e14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b92307901be141ea9f1a25353df60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb68a5d7c37141f21a4babb005128fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7340f1cc8eae3c125ab6d3a70037e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5805484a8c43ef7bc07a54e54a269ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455805c70b9b2ff4feb7b442f186edb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51f3290c1a6e0da75bf317674c8845616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae1ad3f7188ebb2a4259fbf5bc35b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804329eb0f81265c298f1151146d2a05618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b3920384be7923d12a1f591c386dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f3e7f3936a34d976ca032bf03448b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3c8324e9d28db0088d579d8590c19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db045ef694c44ef912516ed90ff54df3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063589c4926e9e6bf61d8ad89da85453623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12ed60814c3c3c0666e0968c491edf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f036572412db5d97a6d445b7fc7b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a719a0d81a39803c9337ad4e80c900626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b3a2a71a6aeae446b18e7d0956154627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2896a67f515f3ab647a8a96f09406d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755833701261e1633b045db0d20ead3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa2e08d3cda94e30c35258c60e8cf8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca7ee4614599e0e205e892a3fa647631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b018ccc0050a52422a3016bfa5059e1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab03bb04f2142ac8215717dc58347cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630904929303a72b4b1b2246b867665634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d80c308d84b9227d59a555a78c5189635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f645b6258d2893382d727478ff79f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e2f66ebe7300120dc83d911d993de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a222312b00137347492fb7aeceaca2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3252d88096636d7b10b2a34ffc1f34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa36ecd763dc50b680fd30e22300bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7faccaa7d81feec279814c8ea392c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80b33e5442d5242a96bdaeb8eaff36642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ae1a25d27699ae39c0fb09fb648c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603625826b066197d6ba62c494e31dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d34d45aa3c14863536186b061827a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e22baca81c3bfb3e1f4c2acaff79b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de347a57e1ea7a3df7dc1cab6aed010a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61f475dc3d874156da91fe49e8e35c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74963f2914f642f45fd0be3b9cfdebff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04cef5081ed2306f09cfbfafa601b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109ae272a6a0f8e5de5cd8c35b4e193651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72678ac81f2731c6119a4fc5db90123f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb09c5bb3f549f613fc8b78eb6d46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8caf018e74d2854190e2bf57c5552654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9903aac0a60b7b8171e4cba514d463655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bae02a9a3d2a5ed44cc4b32beaf63656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78909d975d6fee26ae93257fafb72f94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e37c04a13a6a66d043c580bb923364658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c91bcbf55e8f83dec3f32ce516b93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e32b39c2ae81869c672c733150e0d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7b22a029de4327bb92ba3a8423d3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bb7b44dc898bb1aa8c33954679ad7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2de6797cdb1095915f7101433854e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f821d3b9b4a26b0f8f03a8cbc3651e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7727db3c00b3d47a93a0e7f5fdce62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e36f70b1a6637b0a608a17619f587666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463162ce3b88fe1ca441a370dc8796f5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65ccd74d6c5d3e0e2bbaae240686fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34246b6a7295d3f03efad1940cfd51ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21e7bcfce9d8a8704184da4b155ce2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56e51e008b1ba3193a369bf95e647e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8dd4435929746744ab0551a03631c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc8aedcf0d343222528a2c32b7e99a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944d2f1dba8d421b0fd71e91b70f8dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d3de6c66fa3e6ebf2b25eaa65b7a4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c406461047988cf610d6915c4150a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab02428417b38035f7d1e8067bcd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f266b66d3dfaa10ba7f34eedf76f0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a42c4f95080c12173c3449cc8d822679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccfad8db664c2bfaecd0cd089fa0ae680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba34265a987f959149e04deca7f708681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bf479d054a950e005e21675ddbed2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab12aaed1e88714ea8cfbdbff5614683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67ae954adeb430eb5517c12fc93a92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc81b4d3e239c4a1273734bb11f639685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e40a841c9490f00f2fb28ea373a94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543969242344d2725d65e4de7a341c54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebd1ce5c7ac481682af09fb7cdb1c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b6bfd889c2b4774a7c9d07ea102df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df943fa9d8a4828115c37eaebdab2ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c28ebf655732adf55ae57e12e1c008691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadc8cd186c1ad0f217eae833dfa602692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d594a8ea2cad2f698206865f3f2631693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826d8ac299ebed91c2b2870f2a0b3e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60774ea9763a093e357c248f74478e28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ef8a55d1360e43f8cb923283aa75f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48c1af79b160de7f866cf6e3e24e35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f937b759ca46b0cc1f563b1df9499a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07e7702df437036750a1957f3898fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c71ca3d408d8c768d037289bb76423700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09b33821db1f1dfa875f7441745afb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce715c2f0fdc0c538a6a9654afc3d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95e19ac7d872ca21ce278c66c884f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734ec53f4436f701bd81888f224a83c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db5250bdcdd6345cfea1d98deb846c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fbc1fddad135144f47eb3d3d5abef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb778ceedadecae9a2db596371a4c78a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c3c9327b08d406f14c3304b690247708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a117980d560a45b7ec1fce7cc89fae4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937b2276967f71f3f0fabedd20372f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d3922daa4304b4e3ba293cf50e74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081c63436dc5921aeee959bbec4c17e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb12614b43289ff51d9d6b7e2e05fc4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d0e6eadaa43e1e6040a47d1beb77b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2af21c53b2368765f02c76d4d6c0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63b595df13f70fab10490e0da036a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fac652fef36ddf4097af752d9cce53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1c98c06f9a6e5fc771a195774eecf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2193a2601700ce9a844e5d1d996cdbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0517c81e7d4fea9387cb15b8ac79795720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3da7c16b9a73f8b7c406b219c92830721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06d0234c22276da2b6ca089785dbbc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0da5c01531c0c2612d9c25be9e5a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3b67e58eab262c6a99b01a472c349724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169139087510bd6fd16622d15ae0abc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c74409524e6ccff5f28d2f2e450fb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a3a4eb22eb753c9dedd222361a8cf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca362e28511dd65115fa3627d3145f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587e1251a89330f83a20bfce6390b45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e47a22b4a6a8ff3e98a7fff380ca6730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d05c972cddbb0f5e688fbb86b03c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b32e96250142ebdf58970939cc5eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba44778b83015ef921e04138304fd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2b036e45fad39fe3e179b8a5dc5194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dddbb080e919b061e21d89fb30aac35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e007d3cd2d3a38c8c12c05395d10276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509dbd3524b15f4e72cf8806e0432637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0681c1bc1b208f4235f172f293794788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd204996d52bdda37ae73fce094d4069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fddee44d365d01d043b8c8799aa78810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cb288120cc313a9af59d34da9e5e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98adbe39cfc20954898bce5045db3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbf154acf2194136a75480ce24f1fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a72225de42863d799e917db30a37514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee45c035546edce54fc82cc01191d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a0b8b54fe1f1c3ab908d2ba42b00a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b326ce5f577ee08933f014da6286a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1febd4224985d3e2a17f5935e8df6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac037cda170bdcdb1cc178640819443919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac29831a1b7e13972a524000d7f9b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e749040c49eb2cf31e3ef56e52a2caf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333db8d2812e019509b60a0dae37b3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55d4da3b68e936fefef656865a8c1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52450cebdaaf146b091ba4857e731f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932ba1e7c79dc8943f14fddc3b4691125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be697993c1ca86047aaca7659c95c06d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00157da3196bee887edf167dabd6f9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac20a12b5c58af296787da31554713628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146d642e9b75fb0e89736334234b02529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb2b8bbb9a6788215ec07b5104473330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e37167d967a7c9ca7b42d159441b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9923fa3de838d3c91d18344099884432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c9084988943b554248a627edf27e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3977fadf341a21d2e0e380688ad0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194ed18082440081a2932d8b75a408935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01021567ae3fef3261b7d0f459cf98f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7e938e3c7906350376373a270bb8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8abb8654c0c78dc1ce589106ee097238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deee9a010c4de27e60ffacbbe5df5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76765f4e4c97d7b4f7e04e764485075040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeb51f957d35b1d70f7ba21680ba6741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c60b38d46abc8c67b6fa405f6a1c3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e933c28f2858238e47d6367706a6d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c82d4bcff58f3cb87e39fde27a06a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f89287b744f5ea79e55163c0b234745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035e9b82eef74a5fea9130e94d138546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982472577667c6b281e64d445d01bf3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66225b0af1fb0a887bfa175c9b357ed548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b6f20494e9e2552ea40f86d9fbb1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759b75c8494619f850ed978fc1cdaaa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbd2eb97c95db3992521ba6b20449451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f00fa7d0f8dca1eb8d2eaef8f37a9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776c31ff6bec222420cd0303164480153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2377352163cd4b615c2c81b130806754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb030b0559c2239ebef51174ee6c1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a759bdf23830429e1134fe93bc57456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943773c9bd49e17ad290f07061050d8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8086c48ad3be6d9b2e51dac2537dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaf39aa5e01e715adf74f4cb92ffae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d71d610aef2927536a15f0c7ced9560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5363e0a098a3b08b9c0934e26f924861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fef26476261604e8bd84652e68fe5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7d16902a1c8808a6398f8bb390bed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15940fbf9ef9645ce5a441324b702ab564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957c10c9c44fc9ecd3e9b44d00241d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936483afd1a4d2bdce69db620187189666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc6486ece735d87f6785b83721728c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bd4ab1cbfcc17f01e5ed542e5079c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953899c513c2515a3eed0518d2abeceb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876330fc4a8434b0033168c1c31557670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff16c16a7419faa97e0748a73bf13c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd81f48a3b178985344e523257a566572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b94dfc72e2a7079ac6272805dcf0f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f483c9347798d7943497f00e5186f9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3757daeaf0fc09ec4f353285396ed1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f73ab023d5e37357551ec6d76169176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bab5fe2d5d3802a90a484ae864c82577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905cbd714c61bf7d2cd574fdd9dbfb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a035fa99ab938ce6ca15519f761783e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06e69d8ef430478f4196007677401b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb50528732a4936ace2a79bc5c4fb0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a22ec03fe7c76b6ba25e67b4f3c3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2a3c679930c3f3ece431e2920582583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec70423d86fe517532b74219824fcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b0bc6566da751f379004569aef8e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706eed03a55a51123425d9725ee0c8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1549ead7a772f3e9608899c9390b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fceb913874e92e8f2019ba86c896a0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60b5eab84cb786db2ebcb584ec749289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e28a21ab9d4162d2c364223e1b6bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725733aaa860cec85a4108ea27856e1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf7cf1b198da3df50301d4435d6c5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e124b26a8f3a5d861e08b09fa36268193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612735b29762aa7ed9c31040faf964b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd4cfe23cf5e89e300911b3845f6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce3152a96dace1d6fc2c7ba10c571b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d263d9877ddf15c2a5dbc100b5b9bd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798298e3679b2a5e4c2b3029a7929a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05960ce968373a11a502968897f1424f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03362af07a7000bc041018bc94191a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14398da4dd8c345a3608475f422b1f55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdc02beeae48365f724a8ad972e409102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb89ddb4e02e9ca60ff35e11e7d713103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985069cfe614503c8d1cda76d2f91f8d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c90885eb9d78cb36f2ae4c6c5207d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc8de02df49ea80d9adfefce5d50ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32c74ae2c02be6eafbff252f77406f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7d18a79f243df09da505679db7532108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c81aac998bd822143f539233cfe793109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7388c82b122d7a89a91d971338b43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2296c783858b07cc04f0b6c5cfccdd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec811d8133037deb78ffe65fb5bd5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a8b6a78710584515d9cdf1efa9c50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c9f2ddd87673137f97f44f2dd1251114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd560a43529984d0a58d2f7ae7869d94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fef82b2c5220081d5b40d0374a2cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194348e937296cf4dadffefcddfb318117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f63304ee907e815bfc6dc5ad10b9d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f156fa1fe871238d0a4c85811a181c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948a1999713e05b5ff7daeae94116a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a093b44831f93e700b3dfc114b0d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a17bfd06df5405bd711ed6407d42b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40339aef190807bcb8d827c610f08e70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227e3536d01a726be3e8ec1d9ff8e7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab648675ed789b38bce32b34cb5187125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b132d41c30bb1d380fd7686a1b815c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddb44d623166289b232d36d0f4addf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14bfcc49eb215ae3eac2be2bb3ab2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f396f109f6e50729e299bfbc7b6d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0effadc0319ccb720bf4b40a5e191130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd6027773236dff6bbadefad31b7ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d251bc0ca18ead4362a4a2aaf833b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdb16e8bdc5c4e24073af5a1e4cf6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe740608806f474e4e6520ca6adeba6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4e3bbe4932aea10deea01d5908d25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1a4ec8479fa0ffbae4f529c3f90c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e1af2036e69a0207a84a96043b03a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec896a2ac565f0f20fb8f9931802ee45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a1d3c1741b27c84b1e98df98cda02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc19b514fe9277a5100cd7fecb371e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf7c00e3ac2d81593ee5aea3891f0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e92133f67445e56bb031ed94d66a80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2fac7fac8393de88c6cf5cfe85db6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ace1ae7fcdf9cfad397b7414e094b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3f76e5c806dd72e3a53de7f3d582b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779de23b3bc90c708a5bf8dec77ea3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783acc12ae2c8b5e8e7bda79ab65d23d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cbd8060999c0f1462f0c1af74d125148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd7483ad617db61f54b59e2cbc1d1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e1f5de3509a1314d43f06fd18fc03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99be4a6b7506e401c49e0ab9d222d41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482bb3456a3b139224980c40caf8ba6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d18c72d656a07d023fa39c1019fde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2646586b720622d54b08098131cb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd0f17167b05eb29826156704f5e65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514be00afe4069c57940792608bca646156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53927e150743da883b12f2cf31318db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d6b643ed673cd3416904355dfe14d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cdd1ba511eb5e4887c093831da4c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2c13d93d49976f2f45d46ca742f73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d6a11ba31392a1a65d1aa8fefceb4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452f052f6f0ab3f21361e72f60d26e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af06ca61ee9fc21edf90ff3732a115b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b413f7fd9e4c669983bfadc1f4faf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b70aacb771049beda2ee6934397d10165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139fb5fef21c76a0552e37482636fc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9627a2872d4653bc1ffd52dbf619016167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250c79a623008c72812bf7e640307fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014774de782390ac7e47179647caeb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddd04f950ac54b05404dc78c82439b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558bf5bb89e7cd7a8cf6bcfa1b4d39a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879134995bc6c3c19b37b0152240e08f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283ace826cc911f97711a64ee5414a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07515da6cdfc78aa1c50d3b97b18e4b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a4ba14c302a7dd47bf5af02789c5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caa63a10446867ec7fc491f5a8b7a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08522839899952e85e32d3ef7b5947177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ca7389b1bc73d4cdff8f2b3d3af85178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c94626f8177f3f076d50a29f2d1007179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f27446ea70a28f73d5a9f45541fe1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce8bffd0058fabdd4a69350d032b30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a93cab8646790bc209d1869dc79b70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ced22666e24992b6ac3b8997bf62be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc9ef466d7d20d48b14729e79be4f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfae96abcaf4b6d6225ffdc6f7b960e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed2cabac4e5e0e5ce7027e916ee33e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71468b6384ed562bb74ce2becf15f6aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2ddaa9386693126e3cb77b00ae2b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67e8bb151b0fe2e4e4996c12decb47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725db47b43a173751ad5abed71ef12a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10be530c7935ddb4b62d30f0ffcca16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b19c1e4798d8ac7c344e73ad1fd0f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a05b675c2adc9c4883e46a39ff682193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a530b3a36a113f2cb4a1910c1c60b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69541deea1703b315707e3145da58015195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5c73dcc5e223d857207d9f7914141196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7345f31ea0991fc347cb3b590af045197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603b8320ffa85cb3a098f0445916bef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ef3ffd01a9c29eb23cfa5210ab14e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdafa62a246c3c7457ee59ac293a8d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dc971e9ea2afcc1a478fc807ca4ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c6e8ae9b4144afcc09c4c35457c38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275314c0976aaee093939f164b2b0f29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834413b4e4ee2317d2ade708e5647cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee9c94b908182a8d6ec010c400383e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b771d25ae10d449bc784a88e516c907206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ae8bd628cc17609e2fdaf1329193207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d4944cfcbc2acab20ceb644e75dd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bac614abe9d02a108a5e9aa8a4f532209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2365069a803bea67eccdc04ddf946210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bc08db0d3c59cb77d0a5cb11c387b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6f182c33281d63f6511a7b232a91f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a358d2a68334b4838ba95a7f97d5e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab0e3318060e6af6eb03482b8b667d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb42717af7d1ea07f86c4c63725645215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757479577281408fd9e89f3313848128216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc943af953e4e41d3338b452ee2e80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dda7de1ddc86006c9c2ea77b20b212218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc7ca5f2e6d0023f90c1ff7fac675219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72ef9bc8160af4ad95470c4eae8aeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7e9af88261aa277d6f2aa9edc0eff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aeadef45120c5f305d52cc4227729222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac3c9d9df159fa532245c1bd18d173223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e17446e46bb79258e34e1fd4e2523224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ede041196b235b5d9768ec8d75a138225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cfbee8a4029879857ca972dc06b61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ba847b29c346e29221b2a03199d5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d411c708967979abb3e32b178d6e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01118cc84b2c6f32c83e47eb3764234229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330194602da4d742352812285919f264230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a283bdbeafac2f14b18ea394d100e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ee237889bbdc10d7c98e5005ed74d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a504330d74bded265946eb2d76feb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b1c15cc6db3088b61a48010bdc4a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0098515e4bea3e83c0f97a12125af26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a902636b53b6bb2c292585dff2481236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22247f41661aeebf54666b3d90380d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee644981cba6a39fe11be7d23214a23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9b48b94c4e56f5a0ea721d11268d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c55d496fe3f39f8a9d4380007f19d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de880aac3333a1114e21131545a1966e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f0052f16dece3c9e9ac4bc7bc44bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c92f23ae7903f7b7d414c725dd9e22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e42d5edfa672f4a4dd817e48a286cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181072487d32f03e5ee60a99bd16d67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a749c291c57f6aa9349c85d69a1976246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f9a23776b224a7d79a41449ab3b5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95907158c2f9d8a67a5dae2f41d07e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5678805c6f3d59b09dbb1f775722e24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2815053bef49235dcccf7edd186c798250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26577f5c65e81f8e308b42ec1d26db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825858d94f8ca9af32e0f7871217a21d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae2eae7a49b846e821617e9ed00204253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222211e532383b33c4eabcf46240dc7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e599e6b9c162ec406469a7af80d268255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e36cf15bb9dd49107819f514e6448256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45949dd255f2a22df1f6bbfd80e2eff1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbba467e850336dc6a01ad92b10db9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b329c2caf8a64b81fca1ef5f9ee15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4e7ed88cc4c765e7691d4c398e777260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e3724400e09ea3c8744b60b9919d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eadd81a06194c323c86dfe3cc9acad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f3e1e09fef3df13b21c2c32b3b793263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916378e83868413a596a5c118c40ba8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bc3c3cf91bc1ce785c50a9a418f7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca61248d8d4c8576b329fe464d724dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd5a934d49f026e7b9d82c2eef3ba3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94a159b6153afc4ef4850ca382f6d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f0f083306a999126e0cf8a955e7db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf26e4fb0414ac412a75d5392bfd52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c375ae9d00218d1d685523081984aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd4a16fdbf54fc7d4551d880aee30f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b85c18e45e8ef6d5f0dd6198e74bab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80aa0c56e882162da4948087ddf68cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58caec736b2df545c6dbc4f32247256a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94009c152f064d818bd1104d33e1048b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e41581119662de6d6c54bdf3a09695277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2685d73532bd9740c5ff463d584e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b578f991bd611f6f9e933d30a4512279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedcce2b9c9a591f5b7e513523ed302280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f274973fda9e4efabf60148ecc1e49a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc30c9bbf6a2f57718367597ce3dd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc00b61827cb0623e27da8b6175a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c78038076a89a10a1614b943d3fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7185ac771b65fac5d11c490ff9a4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1080bff42cfce376e90adcef7738d29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de817318c6457fd32abda7661ac03301287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8da2aa4586ca1679749a709c58637288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f753883971aa99bed7b9d1cac83eae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17bc4c0c6befb9488624a782fa010d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e5e41ea21002652e5a5415431fada291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05949d2fde633305612f703f17686cd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eae04590edf49511e6df3b98dc481b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b90c696d0f2026cc5900d6cb4fa39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e64ed3f66eada58decb3b3801e66ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f5b0146265eb8e6a2fa8317402a4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e31b834bc5a8f3a4c52bba566b163297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bab4a3032ce337ba11b1b6afc98a43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c64acbea358a3db5d2e56e4480e9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289bc9177fa591e55dcfea8bad1b9c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec673cc21541247963f39e14cb3ef80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aadc09e14a53aed3b330d9075edb1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafcfb6f73828df128bbacf99cdbc7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5049e79bea7af2fc0d7cc517801cad5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d580be9dd92c95578d6ac1f94629ece305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70e17bca6768e0027127065f5d7c0a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b966d755a3ee208ce389357d06b4413307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ef5aff0f1013c03ff8d05c061a20d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef74fd21d566504103d7d1050be6ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9122df82eff199daee2d018ee5907b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e49f4dafb66c26ee0f947c8b558ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b859eb73927c37dd32cbdffd2e0c67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff168b06477a345a8fe1b459390761a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6858831255e6db9d34ce1c3b9bc7c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d35858794d249976c66ec6fa108a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40f82b7f283dfc75ff5b93c93362c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa79a09bc1cacbd4b8a0092aebcb37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756807f574cf08182a7bfe0724453d70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212a4ddf0d090fbcfebd3127e872f83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f3f16db6ef1556e9e2e67c5984e6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb74def447b0ef0cc0d9ffa42e758a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249886300922b2719253e2aa17e1a673322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61c6cbb536f0491c130a25305461b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8199ab70998d7a4d9ecb687c3f0d835324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55505e7725542989eb93beea40d1c605325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62ab3371a6b9ea4a813652f1cfadaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599602ea8c3c0dc93e3a0333c5d20d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63558b0ad69b34312d22b9762b55fb01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c5db43df7fffd7a40210d2206e256329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedef5a4c5fd7abfe22f28686a0ddf26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8da43fe94d58a8f488c17e0353c60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1205862199d19cbcb0df414951a33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec4e162c9ad56bd0cdb8ed5e2a65e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64813014bb8ce509ee9ccdc09c27b59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0eb8392aeb9d4749e995dcd97424b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb99d358e10a2ffa5406d4de8d5365336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627628559644c2a159f9c47d3f2897c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c6fa9d9ba50b0710fe59d000a7068338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeec3dc4af5e7a5a95e77405d55ec15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d682b9c4bd8dca4320456e4bf0ab4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ecbca992132dba82915b2b1244e19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92261d3f24b353b0f3d6c64463b1cfab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64375c8308ec7853d08c80192b80d780343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae9184a35c927d8903d384e4b4c09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30a6db8f8a28effafd84c27bb2adf3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e75c7207fec4665170b68f63edf457346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676b92654cd4b76e15576fb39b78f6a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b419f38a26b6c2a5ce2c985038de45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5767d9dbb38a079864723543ff164c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11abf59cfab48446c93ba515fd6b712350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63eda551522b441e5c3a67c490065a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70afebbef061ab30ddb80dc24a30d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2750818c6c19f03d9d7c1c5414b5927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33244c323864b098c57a21bffc340f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002602f990422bfbd998766026e48652355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32fd3929706d447f6c6a3a43f35b5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a034b2243c94000789cec5e87ab3cce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff016c1a9e5d980cecfe918fc9dc5f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d1890a8f762a33467bf95d1bfaed4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d6edcb396846f2e4949dd8ba8cf59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10d39c5b34f2ee24325a3365b60969361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de52e0a5ebdeaa919b669838f23f85d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add7474ac1069b56471a4ae2d45562363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705bae2f99b86baad9672e5217b1d03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1cd916355878aace243a159991e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae080c9fe18f8f4c4aa01c84dab28c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd4aa058bdd4fff94125eaf2dc039d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca842134674502da59e16c69a8c7a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c740fdc2e9e2a5d40817ea598af1e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ebd97784dfad1373269a7e0f8005d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26237a16f0c2964fce099614aa447371371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cfd57a9d21469634b313dbceacf18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee5b6ca4dcf3ab1e92d0256cd74978373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc8ce4c2b36d8c1331967f8391ffe0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de704aed04c3920393ff1414e94fe00d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b0d3fdd657123937e232257b6492a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e145597974c0062eef1016bc3375bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921806ccdcf9888be3e4f9aa35b4eb03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcb1282944ecc5b3a8364a37a7161a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7f4a61bc87e0113d99ea3c8ed15dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bf3ab28d040c529bc326573bed40d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723ad5afc802ef704f792bdc065df0e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8aacb7e73c99564853e370a3824a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be566e41829fee71850dcda5ec44937384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9a929cd3c2c556960bd288422e55a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025b1d0b04b22109d104f60ad96fd35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e794498137c86b712ac8b128a8a530387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09958996f21103aa11402c367df42213388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2453c5aac9c6b73e2ccfa8bd189fb1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0813c687d9a48341d31c256fbc1d44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a49b8e204cb62c5fe42c822a93daf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de8d6f8a6afaba1f05dc94e6831472392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837b0fd06d9ce3ff096d139609b76a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a44eeb8bf1a9efb470b1b24e0554394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73417a5d9ef799991869e7dfcbd2566395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc734d6416a353db131a85fd3ddede6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58700a2f669a33ade15d081cdb08d012397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a1198be204326510f019850df40ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b59f766d8f41a25e7b9707eb7fdfe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3da582d57fbd2996eb3b5a32ac9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c106f8e34af95e18836f20e187fb539401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62063304d615434765e32ff09b63c5f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8b246e1d5fd119429243154c8d364403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277171184c55ee4ce538b24dc3d4314404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013604778f1a0768866c50aba2cfd5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46df45684ddb77ecd12a980294647e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ad98a7ef1f81b4710e2cbea7f30a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b759dba55ddf05970f4d07adaa4cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463291bd5210214f5d81d3e0da0377d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b93c84cf4e24ce57e5bdd1d26a797410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541a471c1f6035f83b19ed55d34fd20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cf00f68d4306822576362ee760920412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34d133398c6c34f11e6d35690e2e73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6890319af8b010f1229a7e0af31055414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5428866d9f304baac67f534bbcbddb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cac90f9805643f20951f11877ef185416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f4a50475b2f39cac946a209c25a36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b5704b805046761ac9f3adc76e65c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a818a088d464e317f94c6a1adc0e619419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b871d39a7d098c2e2ba62785b653ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba2c40c5fba6eee9a20a85afefd9cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cae6215206f9558a011bd1ad1b9e72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282dfb4112c7c07e1b5bf1bf1238247423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcee5678cb4d53b8a3c4e2f11dc2d54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03db0d1e70ece387c146f77bdec78a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d04d17bf1dcfc07658cf2d69bcb145426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b53838a08df0e5397eb36c621194c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4923236f7a8ffc34dcdd8991c6ea60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed07b040ddf7fb131ed18120b6960da429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48364061866bea3c33d0d41dd5e47050430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a68f814a08c11eba5f9232723ebc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff73eff8730a8902971776c6fd7363432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d50f9ea23e27dbc33b052c933f5a9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ec66280e1f555bc3305e1d4f70f0a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b47f6e4dbfa8b593624aebb77783435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0647bdf4b013c541bc87f844f0f2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47e76d58a52efcaf8387d121b811b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474bd1415f2c937c84ff9f1ff79af76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f196681810825f6180db2f92a7954f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b775aa4514b2b910c0ca6ad80ef2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6690edf8eb4183f82e731ceafe1ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923516f998cfd642271851c537a896cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836290c0336692d20c5f482e91f45fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb9bce0514e8cb0ed7bda35f21e61d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef3d392fba4411a23c46b6b2d4bc0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a51ed2924ffc02c9c761ae5bb534a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56359a9bb40af64b254d0609f61b2a29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc787c8f5fcc08186cdf8336d0eb7d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607070462f91159c5e01d315b25ce19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76afda28e09117de310a0f5ba67dda1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b5c844821df0098468b5d5f22bbcc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af7f3929bd740b766c3dc38da6b296452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb68df6213af07090a4e745f4bacf8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba169e13cccc7d528d89378acc16c7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02653ca10d945c7bcd298e7d7bac7841455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcc5c929f8eff65d1332f6ab1f3d49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af88bc516d806ea28c12e29faec1ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb19f1c491891e374c59511b21cf79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494163eeba3b6444af98d68ce8739f9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccfbe3ac26a5027172494917ee68ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8ff2cb9e343e5a4c72fe87fa692e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26221fbee85b28ee6b3bf886509450462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4ccd5ac6194253d31ac4412a38019463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae90aef2997ed4b35bf401884c87b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca55f6e04eeb537b7ffbc428169585a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90efb6b61d52b121bb802c6b996439a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8003b69793f348cf64917fe0cdf0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642432b355560beb96f1793411c1caa3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ee4b4cfc34af93ec5f18c65f2d0ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378d3dea307599eb1f91d1b507469ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a95b1c25384bca54085534eae9189f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da5447e1240820cebad1869d682bdd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aa62183651ea2e9ed7ea6f51464a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7ce7c0d5df297874fe4845f603d48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c063e482ec47d91aaae3e4a68adf82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2699ca82ace07e6eb9a031dbf30dbe0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a800ddd0bc1867bf3316ec9db1111477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb59745ab4a3b29fd88a4ce33bb317e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b89f3284de389ad7cc61c00ac68faa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de56101049a4dcc04bdaf152a9c73b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93c534cc13e3a10a73e149b3d34b38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fece0da46dd5d57043d1a3f56cf170d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aaf7fdcbaffac9b514a7a1e32eda33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745e4720b1bc4dcb7aeefdf8d100b9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a518fe37f80c9c902f15a3af42594485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a54c01abf7e43d09a3cbeddcc3dff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb317c7ebc76302c9b561ce0e699610487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaab5b2e337fcb066ff2992fe3d5e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8fab98cb53b64e1bd130b2e5bcee4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006878a18ce6230c7b10d3808677df2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32089541ffe776191824341ea99f2f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286f1458c8e01d15230c8c1b0da85fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4eff149f029297c5264d83d9c9c96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cb9c3356de82cbca4ac492858bb7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c8dea35bfc84fd9aa10ef58b06947495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d99d18ec9163c23bb544efbadb5b8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323dfe6fc3679154fa0559ee2b58117497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7a22c8bd9089fb864fea6ea19ade1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657a7864d5263ba01700a5e6037cab1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3340bc5ee2dc8dff74b2694ef6026500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64a8339409c6fb754007c779aa15ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38b5aaa6b29a36d641ac318f04c58a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd99b865d58706d19ed2714f5bb01a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208c7894afd1319a547c735e38a2864504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a96fbfac07bd1c6f7bba5716dce6ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369974805822de8acc1da96f3cf2cea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca05843c9d8bb70faa4797f5a8058ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938a70e8060459b4e78cbb52a65ffce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d54703fde4d674e0d2088ffa528d7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078595978d45b686a40f4c5432c8b88c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33113f191af395a95985eaec266a68f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df9f0acef2bc683762f0b39e0fbdc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf2118496999536200151965c43744513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783767053f217e22a40db637b0b26dda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971020c1f0b4b40d88989a498b126d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283371a011636f4633fd21a882479b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98250615a22533aabf31f228d3919e3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888131100c6095d52234eb7155f6607518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc426b563147ad72bc94134ed347dfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7df21517583fd71b94b3ee4c4ed472520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c10c35156a9ae14cd30f9f9b98f58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47a3e0e6f20e8c8e13a4058513c10f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5536cab894ecd6f24f855c94e2dafe6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715d9677990a2dc7ede33cc322835f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219938fca7ab65f9ca942da4025474dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687777541fa6628573c2b7f55e99986526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ce701096c41541b671653004de718527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f28252bba140428a0b43e680df33f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c565d127c2907d27b7c5e864f58ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789f635ca6fc1d14edec3c5de456c8e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e03c2a16d39025d01d9df59acacb49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d988639a539be84c85cd6bf38fe3216532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcdce279a0c3e0156864b6fcc13f0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7857d8f990435c8385ed38b986bea62534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718b897815a0a29f1273980bea2833b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f964f5195039b7ee21b4e9d55cfc14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56369581c7ffb522613222b2f1624f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4456187e26a940ae7fc4c1ea3a1664538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1140e072206e1e924e5c5a24448d30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acf585f98eb1a2147e102900a4ef06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40903633b025452973ddd813f14d749541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789cbfcb8c08fa2233ac8f08ba63896542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06046e99271ff4a351a885a95af85f90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba955f01e1f955a3bd068652f3b3ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd20e7550dc74d20d9406cab2b759e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b782b6f33c84dacfb72857ed59bdc10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58a9f7d77125ede3761e9adadc1487547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8c48d80273c7092069ab33e3ea46e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eed079782b873c2635fd737afb6ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a83cf08199e5d27bc77b966b7e138550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bdc67f82abfbe84d19eb63531a234551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415c7db5677b4d1ba240abdf42338cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01156993aea76fe243f2b83d3ec3496a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d262d79809acef78533e248c8804f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2deb1f99d54ab1d358de4671f317d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef9e08859accb27f35514551050097556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd6414f99e3b30ef4e30b0c8145c54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1827152494f47906964a0be9ebe63f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea597c7e1029cf2eb9dc597258713f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6649b1ac027e32a300d1cbfb50f9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c915c4e3513c89d8cc16e690154de0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcce6ef47a93dc59532102131e0d86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af9b13a15666b85c2e555d785b2090563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d348209f183b7332323910e55e62a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d70153793711e0275c611507ad5700565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35d90330ecfdedf436bc57644dca5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32359012c66ce1c213deebd79522033567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5d6e5c4a65aa649570f02c5ff9dba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b494331d653ae13382c3b6bb29a6782569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f1e3fb936f0280643699b55125027570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b637a4a1e03e64e4da950418e5e18b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3ca9bf467c492a33a677c055235d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c96fdebbb07349a2dd30b0b08e2ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e674d060043357fbe09941de3e2110574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee74b8697354f992ff9396da710b28575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646806a7608073bdbdc1eed466a3241576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bf022146e3c28e48c6356ec6ff9b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d27e030a0197f8e3068a6a6bd8b40a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20f0666c8a5bc20c293397def4d8cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9718a7fcbb665b66b34281540d62f51580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0d98b8a306cd36434d2cc0f4816e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445409d15c43a37082da9ac51c898e91582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d819760790b8792acbf4378d14a170583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9605e26d2a9640a536070573e0db71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143da04bdd10a7b9b01d6940d8d8857f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bfa865724fbc7045a6d99c434bb59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfaee92c37f234063f9ea5ddd63488587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7acf746f883d8bce59e085cc4ff68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8e38920687734dd032425d8b9945b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d27bba929c0f088bbedcde161392c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93614ea94a827a8f4f1dcd50f1a7bfe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b99b39a24155ee2a7f58cc93cca4c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4521afc27fe11cd2e09a527cc3420d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21c9da7113c38bce16dcbf5e50a13e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4509e9e5a184c75375ea65d063214595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29275e544a6ba20f3c7f6aacac35e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685303a0d26013498ad2a22fcab0000597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fb1944a71c6010ae39f42f11cdeb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b86b89f2e5da222ece9db3cf19d66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb404bba648337490fb94f96c9d0ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ebec1bb5e08920fcf4b3afe3dbb73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8f2537d6f372af11b5d8d1c5dbcde602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008bb037295e0859a65eda0f2ecb086603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e72a2e2789a5340c7bc1f1c565a5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de49a231a3f206304a420fa39f5751605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73160dfbd8e2304a4b537832899b7882606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44367a42efb5e2857e81263f1dcc48f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596914164be66aed092ff706749ff80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bfa4d19b2cc9419a646ae6b606e28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2141399059ec6e309e81fe7dc19f71f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e45d1185add66c8cbe8e35aa71bc3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd1d99a355f177fe772b6e7d5a9deb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3b1ddd7ee0e9d1b140b57ee5988c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158d23eb987f41b7b36c41e1be7f7c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d238d48e692155ae2f8f2f1510a930615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23e351998614954fd87333c0596429616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3a6abb505386148057a82b835362f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb1283866dae16d9d866f6b1e70ba7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf37fdac15b609a0f5b231aa2b491b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b3e390b843e2153d6892d17420299620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4dfe58b9deca041f1c457ad068de0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37c645dd05beefe929d023b585a769622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b9efae04fd839623ebd591bcc573623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e83af035fce55ba6ff431587f60d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb711f86f8ed5d1aa2b783acac123069625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a084a2a058ee0f0ca6e1ee85fac5efa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c28fd96af6a917d816e37dbf876b1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758e7d257fed18c36b810137afe02e6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b597048e8fcc711e34f7f0ee337d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46caad2e4f8435c1b1b04c759c70735630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce529cbfde2572ef9b29e802ae10b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b1218053df48d8a3ec94e45609c0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe455c01fcbd757929e2377fa2e83c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc5e64ec7cbe9ce226bff88a9da7ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5c91d2d88bb1d220b6f62ac6843af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f6715f2cc8595bb28c0b821ca1dc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1135bc4bd7c07ae8c2941df0ee1c949637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016c4e7ba1547331e03d0fb63172387638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3d6396bbe6d8870c7b1b0e6958456639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9119f026537ffaece4b1be37505565640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7668f2c0e70186d8db2908db2fc5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0413c007fd55b8f73e5ed38d2eaad3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23643be7b840ab1a9024f2d3f47d55b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e3470685c3f4c53323830f1aa466644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718193227de8adc15ce15ce533adcf3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc399414bb885e56cf2b93bd34d7db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1ac531ec30e6e82259f63297fbd91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a172f4db4135ca45c85cfbb42ae75c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190a6c1c3e85e66fbf4fdc1d2d2c4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b911731949a33fb55955f3789c91eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aede2ed32cae967fce90b5abee7cc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0312be640a4e7e0aeb22a194145f06e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e57b9b5917c8edba0f0db2f5dd8cb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30587252f17f002dea5d536039cceb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30775c578e61c3115fda3b3d0ff583655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60f318413a21eb0deff2c96afe1290656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685943d0abfaefaf762120ed691ac8d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641286619a205d5ae0f57e0ac0770e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa88cdadc5c9932d1cf640d0cc1951659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7397e470bfcd8b6c1bb341957182d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810ad6f29b53c73ac7f916789fd5bb3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee7f3733acfce5087606096dc577f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05946774c6ebb36ef03cf9b20e1fa6c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d011f5877b4b071bcd9ff4dd6ffe668664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8f12c280cb7615f1ba74bd1218d02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aa9e8b447d12a67b2eb5e9b512fd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7741a16ec4d688c1d8bab19545681c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25668ad139f9da72ef32ed8d137b421668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac253bbd39b983ee73d9c1472c514e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244610bb956cd6acb83c3ca39b18d4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c61b9c60dc9a9b07d2f7dfda715f5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd355eaf058809898096b37b1c0957c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f5c3052ea9be1975ec48594d6da5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50745e566e616c6cbe2f505654cf4c19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd23cdf31a30c1710ea71c5e1618f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599936f2eaf3b834877a08834c845b48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c01c2762de04ebbc6f4ff2dfffda6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a741881cb8fcb9448c17b7af2fbd8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb4c5f2a83378fd245c2edfa526f7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e5cdc4786e25d41c56b71b89dbb23680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>