--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1051">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -1054,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1255,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1714,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1789,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2002,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2305,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2413,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2485,68 +2389,50 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
@@ -2701,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2836,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3106,111 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-c-to-c-cable-set-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3220,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ece61db3632c08e94c93be08c43ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9388191ae755e4d026dfa5fe87d263a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff8061d743fbd4d880b4128cf62a8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbd1011b29f069922f7714ace378ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5202d8f8ef7469b6f805de9977fd0dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bc7874b3863b8191848c86bd0c8fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69690e923a80edc15bf13b28e1cef07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087386e790f17f3befeb0a159f1efb58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6672d44e26fcfcffc7ba8bf55af810f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1e1eb21577d84633be5bc7cec88fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f805c9b1e7e869740378aeb50e973fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8ce71622b0baa62f0d4e3387946a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5720060b4d9b12c0479092f2cf7b9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef08af720925e582575377fb44cf2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb194c47e1389f6a104913212b852b6e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab795c97f6166aad05b5ea5043b48716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88295caea11f2592402ce2156fa6d5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737be4398c40f6177cea92c9b95cd0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc26f669e1aafaf299df76322cb33919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597d62c36341faf8142ace683821dcf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0c296108aa69e666d09aca6c36e4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12087e0a5d34b02008d4cf72d7d74c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886c5de124cb32f32d89130c4f368b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32230621fa16c3d78a2abdc8ffaf79124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20452875d6d1ac6c8ab628f1862ed2d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7fd0f1ad94e5158306db8a9425bc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc71cf6b29afb68f518a3b5335768427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aaa524b62c32f35fc7bcb7203cf0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8392491afe2894a4cf777916ccf3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7b292ae17fa505b10e741587d3f7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e807e8e6a442caa3793d0befa1020c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb7b79ae81ebe99d6cff27679947da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a356a7682aa3e04822211a57ec21133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926f39cee97d493035a8f755b37215d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d798849c9659cd679380f5d38889b7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03636cbc6e21b5d95886857d9cfaa6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c5a33fe520cf8fcaf8bd881bd1c0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c770014c266d56918d91f96907778f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63860e265dedfed7eed723784c1b0aec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774b80d1a1d5f7c120ac373145cf31040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919072d29f4af96179a37c7f8898b52941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932504ee6297084ad20f29b59e24fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104360489211484a9b3412575c2c99b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b85dacc7f9b754aea1c22e05983344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da88949a38122519b4f0e700e0994eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cfd985f01aa03bd2d204fa7f6dd5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275633b9e175f91188ff8ab156e4d7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e228e6121b2ef2c4cfff11e78bec1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f823200802574f325e4ccdc4737011949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a2c7396bd6af9d0e023161d7e240d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af7f105ace98d3e13bf5217e318f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eea6f2fae8344668baa3a63c2c68f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff1bb8dea083554439b603c6a8be5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f724b0c7ce68ce34234e46b59ce87be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e6b0109e294b26a5e01b26d64510355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2cfd4d4fb730fd5d27fbe95e3e69756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b644d105ce6f072645ae8facf8a8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e593a50b8fde0597bda97a3fd654f8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839180fc353ce1920c590e23118814bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281a3b0133b2aed49ae0453ac53614f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797cf278c83791bf1461d512d7e47b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1dc1e9801c799581f54f1cbe69a0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104f6f2acd72dc46d72411945a3812263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519b0fa6cde6009ca107014c6cee8df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c2de2dc884a8be17b1e164e1e197865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2176cf4216503849a29597a77c12d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c83e6c4ee6e386961785f45cf923767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512713af50002dfd2ed2b12805e0f73668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2023c4ec882cd760dda18a5557723bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc751479fa3884ea3a436d84a7ed1d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14b5a1333d9172aa3fc6039e98f45371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7105137abdd36c4a31a4929539c53e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94983f922dba0b87c9888c83fdf9ea1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b850c3dc4489d3f33ba8613f0c1d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380c20f27c229ff101aea24b29f5c0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdedd7d7ac8f71e83fe17df492586c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203e75e93d75753cbf3df23e6434ea277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86182258f5a00ee4f54a27ca98cd6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c10dc21b5ab53e810759b69bd7ea2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661b240c89584d476661db2eb175b4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b17bd0c088ba80e78f4d984d55e9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dacb37a02afc5bc473d1af258f16b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4860ccda8e1e7256824b7850abd3683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d73c945c2169261f2091b2f863349584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d46958eed7536e49e3d8b098bdd1185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62e1ba6cad84cf635a9914edbde73486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab06170957b55cf6d1f192115fa05cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd155675755f0dbd8b14e06505abec788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac29008fd358d66067ef94ec86a73c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f93c7574f79fda8ec9bae3f0e323cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5397fb745bbaf1b9f520a615ffefd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1ba2ad42d8cfdcd7bebd98398159a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88869caaa4da56cc9729802127cae90a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0c10ff0d310a831f7373ecf974fd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0abdc92f50b52da39ca56fa089ca9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06468d011248df4dd67fd3d359d191096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e529fd54e0ae6272bf4fbb9ac860d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41989fa958bd227b4503cab45230df4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5694b8499844cd716733e0a6eedc2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec3bd93d2c0d089579fde18025ba43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49445f86dcd6858a635ed67dc7b930ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0e757467cd11912997a2ec705db1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d7777e218b518bbf69d4e37f23fba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cda6a6e8559c3714855d435cc62a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532df7bcec3305384e2bd3acfdadc94105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95615578ca5974d8e46f78295f8cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe927799ebea9b8b81a2af3f4a9e44f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854669a31815583db70f340616f04f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27750e43369bbe04d7eb0c29add96ae1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22cc0ffeab092e199059dbfe35d5a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07144fd42c25ef5dd799fecd16aa936c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dae099c715334e926a15f78535f14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff27766bec98b53015b3b360698e9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6633287a4e8cadd1d3da637effb92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de56e1c903ca57f2ad7daabfa402bd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67742b099296cb59eeac6859319cefe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12326a8705ec19496cc537a86da105117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c07a3f8e4cb775280e5944964248da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f822e4e755eeee850cddaeece5dbd52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7671332ffe3f9e0238da26aa35730120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb415ea244da50346c4593d50fc46bb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5c7e0e4b34baddd98f3deb526e146122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e38503409ad7b2890cf99a01ec515123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92569a6502b3a303d24aa2ccc896b6e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbb63d255432cd452c740a9afbbefc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78990a8eb16e768753ccfca841ab06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376d096690bf860e532572fa8ad0312127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1fabbe1a364c5a7c18edc3a991e97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd80992fdc199560f53673cf00e46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4daaa492014ad0d2b3e73666d95d69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff2ef908d15a5950ca7606192781d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fb3d467c124578825f710b1196713132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d649013e023e6d3c4af27fae2442d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae272f9617ea8362f3e3b90a47e571d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27329a9129e258dff81d89d7e0a223135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91466e4a3138219a62a1cb1db51b7f66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1868c4fb95e2674909d6d72e7efe3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b950a6fef00f7cff7b941f7d451134138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722d1fb22e6545526d22e1197c792b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5142130fb95de20120867b4d254882140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc68e8847e67425cd271e9a86f1427141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c2981cf47737abfd7f49cdcb477b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f14d0c1943ffec27fd42ef3e289c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28543e8fc2a111a012d5a29f01723f06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37669ceb8b472ed3dfec08df9fd83aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66a917e934a7da393c0de61dfb48da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99862ebf58e04dcc99f29a459ca38dfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab59b55fc092a17a0f7669975bee1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce946208efc039880de04c8b2b79e255149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b509b8f8c33d2807a9a8bdd263eafd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf4a112b69fe6410bc26b58090a3fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7114e982c4592ca89f84619968743d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2065cba96a2a77d6e0720ad478794b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa680be71d159aab8d6365d205d48ce3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8951065d3f4d7ac6640dbb3e4b3d4a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98c9da846815c4a55bdce7bea50f6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbda85aa6c47fc76b4e53a4d43a1309157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb53f9b84d7ce45d904c037520b75c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de592941f4bb19c98f2e858532e1ede159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de09b894d3398005fe766f299dc3667160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ab8cf0eb5a22f2704a0621e71aa5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167fb5f7e8cfb28cdc2e8142459afa7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310f9f2ea40f33a023a978bd5aa4aa3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ce040e0db198ff77a7a2de23b01f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a90cd031a647b9a7f9ee2398590671165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a2474d6a34b8bde44bbb56f42d0bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c8ebc29f78ab760f84a02361244fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7112c4a3242b12051aae5d14b508e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd8b55d295c277346ab086a02ffd6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf71926f014c955956ab5246d0b07f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87156abda20c53d714c603adacfb72171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52366b9360cd9d11ad7d1c05de63d3f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f5dcc7bd9751b43b31d880323315a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246dc0a73c6cf4cd95fba3049c14bce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a226ffab754017b23d63935cb5b6e62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f79947bbdb1303c3c4cdbcd8d32d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21b99f9171c1e3f54486477864e8e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1114b66d116928beb417adf2c2b3b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12db26d573752f2f96647ca5e3ce284179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345b1f35a3a6f7a6b5e419d973ff0ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9806eb6e5ff951feb77d3fe6ba6f60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7235ee51523504faa4918517357a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a573d655b6a96142a0a48f23a13550183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f5661b8e18a8014c90a47fec7ee84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f9951986259c5ae2a50b6c7c97c84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f648f5f80719b23b95185262100cad2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673be95c30dd0492ded0b28477513cef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfb8ce8d831efa69d78ba37e059d76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bba41b2114ba5c3cc197f042c3499189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc823274497cfd5375d31d25e38d997e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56c6235cc81bd901e4af9710659d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2d90e46ca348bcdae53e5e8332d62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07532e45758e9eb48ee3c103743d69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bd4f459bdc9843cca9dd9c3ad41ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bfd299c4e312824d5b8b49e7abe04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843d466939907da5ad18ddf6ed2e990196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88181dce7f38a98561761e832534f700197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15ca442dd91df3c1846d8986afa575198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2419f8605d8b0eb2dbcc691021ca0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64217fe947b86e48bf75fbf295fc5998200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a3618b48503846adf9805e0cdcf3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a353025d1a5f8452b9ef6a21711c7f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d068f332cbc0926131f9e65bc8eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e829d1fdbd8dde257fb78eea003f440204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996be1e928a2b4c54c2421f7807ae2eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2286a6c5e8aebe4961826b26dec0e53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bea410913a3bb16fd9aec3b1ff6576207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60987976a2d404d7214122c2a5e7ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433fe87973b698dccc6091ab95f1355209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fd7025a4ffce03923c6f92e35e568210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974adf120432a18af671608eb4bda41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565a4e14e24e5bd2d0519dbb5733e01212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7c84cdc1004dee8d75d21b7548e3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ea9f9fa6f3ee58a30807f00b32d42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5afcd68d101bd70605e115125bc91b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05f4130c3622ca6374db9cc358f532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231977a0e2b288655297bcc81e5a696217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667d1a37f0c7657f68481ef453d79c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f432ec029826a1114731a7e2c01b34b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1e99387b34ed0abfa5808846a52ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf7590961bc4132e45905629d5d10b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596da3496d4cb26a134bb7785537b49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8836daa651554697f8e95f6fb0466f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca25347eb6efa2af2413f57e1e54fa7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfa85aebe0d90b0612fb4293937059225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b8f0948c7518e6335a9c4d91a014226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473fee10873bfb8ec68bbdc4c328c83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c13027931bdfcae34186630264e6ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4528b4f40868002ecb69bc1c744cca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9f39d55cd2ee88485c4c4fb9cdfec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf167effc067825803863c5180564b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8811d11cb551981981f8cad22a59ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0b4415739813bc41a0ad79232df25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7b09499b27413830a3800944b6e4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f84113c1f74392610b714e14215c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188703f8b77672e8bc2d9616ee1fbba2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216aa1c44ea97c2cd8a6176baab1e474237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801709b9eb648a31b984943649af57dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce1ad7c62a2ddf617d7b6841f0418239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f641cb23ed1c480104bfc6a88b461aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea1f5c58b9fd544f18a99323a5d1c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6bd105c8db46c491b3ddc67150e55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3e21a52935eb9d49ebb3af94791a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87090ce529fd84aa5984a2660ec1054244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7f5c6570d038c09cecbd6581a3a66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d6d7ded5b905e924143b4e83e241e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f62cb623a61067fe72945c7b2bbfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e880bcc0e3619cb07d86eee672d99f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf72b21fcc119defe5f72d9bd0560ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad94d04da7c2cb126a73b8f69cdd04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925945a941a978ca4394f732e647a9cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0f328dedff8302749558fa9d6a5be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf153525d151d7e1e9ed301ac6636b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76002c328c2f25ab35a4244708da47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66853fb4fda7359d503e02e7eed4936e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4e0ff1836af413b6beeb807f231c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3466db0f06e84af72ee2559e46988a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b54f66c91c5eb00de3e09472dfc9c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b240c7e15d88bf40f25a487e397722259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b8a58757793cd3069fc000834abd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfee89e51736d2b0f1b62b5d322c5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30963fb0b2e266a4f4391adf2bdf73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eff33ff8a497f4fa2dfefa807158a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f329c42ca498797010084613aa075c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c8c6cfaf4ffe9bf59f04961ba1cc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e37652f5768342471cd2d43893aea8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e84a48934c6dce974810a0a680c06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ed9ef646f352c7eeb02b3a6ae71bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de068c741cdac16e16143710a6f361269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308d9680ba9db0955f74265a7b6d54a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eff4d760dd8cce534814001058fad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732171961d6a238a6ed56374353348b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ff356fe6cdb2e9bc966ab787e3874273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9ceb679cdfa0892d41cab707bb269274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c3c84cf24fb24e81e33d97d095b57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8911df772e3e901dd4ca9189f0d75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621f2bd0ebde2613e51e5423def748c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f4d21bc823cc74c859595c9c86f5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db5b55789820c3ef245b8a9afe1055279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff43e101687becfa2a9cee39065475280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518975885ee22a2242e3edb14f59f1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2da8edae690c2a7a1b4230a969cef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98ba5981fb8e6746ed4a5a7fee121f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af84adb5925c7adf9c56219c1adbbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa5d10b681df440d5bf9a61fef5109285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc683029eb26bb510b0e59bdc87a17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4decd410e54a791dd02f43aec3f0bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba40ec0d4a25949e6ab9c520c6687288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030eff757ca9af0a5f13907bc23abf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ab984fcae5f0598c144e8a6f5ccee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc4b699e4c4cb3cfcd0befed102a01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706583b4615643751cbf6288c65c973292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44021f3879f2b7983efecb19d71de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ea022deab3cdc851a610a0cd438ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b61dc58cc6ee82b13c05b6c65f91a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedd9b5454674eab477dfe8f59f5e4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67545d04ff30399dfae540578a86b63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd965f9f720e222f3624d105b2120f09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c54b99e5d2025a6219bb7ba9e7a1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717f2d73c122e7a1292633789c4f047300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d8c42f1955326cfeb5a908ebd0c87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76073026e51dd6dc9a6ea2f2e4710179302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75151e217e5cb519e4eaccaed26749ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ee619eb93ee82bb560f9790b3c8d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00002a9a36df26382ed8cead1b9c5bdb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6c334d962a659128e8db4667be1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640de6b8b760bf20970d6ae40dc820ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75585762fd81aa0ee38fc5d65fac355e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48536110517b634cc537bfbaa5fcb2ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617de7597d5d5e5bbda9ad08d51a86a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67bdfd54e28ad65534f42d9f68fcc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce549aba8258184108ec0fe92646ade5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5111106afeeefb3e9c278eb18eb2e65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f588deedaf40771e3c735d6e9eb6807314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3c756b3ccccbf233962a2ef068052315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a458417dab2c4b37a6e14a4a4bcd85b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c916c705e630bcf59bd001c80633e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a43e0eded81427dfb30b62d2d4a9e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cc20ea358bfbbd74bd4f996b15062319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ce71121e9f15670704db4699c2c9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83f4d3f3087604849770fa4e34896a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0e3a61c323377952a317283826e6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f862968410681fc65d35b538c06181323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01412278a5bc39484ab5cabf9b0b2302324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014539eeb1f8f8c8766bb3fdca731c87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd935547607f030303a24d84886c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258d59f8af1440b5954b6ab11b429b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206f90af6e5be276be95d3bb530c052328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c85f84f6b0ed46878603e2224383ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992341b31e071ccd7e0b2be16cb2133330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9a0b3524027c56fe8e812a80b7d8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db955e7d533fbbebc8be9112137aa763332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5079d0d6beec758dd7a3523da80f424333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd6bb0f7f2b3b14f5fda1c65ae5b27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fe62d977dda3f7d1715a011f3000e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3348ea735d162cd406c523de2304dfa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b68ce6d903d7965d078a0cbcabcc85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e8a32bd34bed3cf99c40f136795f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f379ad488eba017ca5be37d948512339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa206ab8800bd4c88a1b0d244e6f1f21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439772f3e864a407337c5935440653d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e58b81cd01da4478e3f563180495b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e08afbef5a329bd332b8edb7beb3a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4bd12c665c7e5520e873467093928344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9630c7124a6edab494e6111e17088345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9dad3c27a3503ad6d7704ce75ca24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d06444ac6c3886fb5b38d9da5dbc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee03d0ed9a422d0f4de26e285e17e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f955972960635363c726fd7519aace349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc5b4f578e7b864fee283165b9cd70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d951e573e6fa8acf6470c220d3d3a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b9e29cc8b0a0af5f02f1a5e493162352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c12ccda6acefe062a024fcd1839f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc28c27d11a704c7958c8ce675d262354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91438bda29264172c844d00ba7d20c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f7a1c4e77849fd26f37bb853cdbf2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdf5911dea9e9bdf1b1c74f1179caa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d438e32a5788b53b6db9e511c41f5c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67040ac35f95a0aa3627d7099a9f56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3bd3087a61670cf9cafdf99a9442c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ec4586d91c2de764f77dce2b91c11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb8ead143e2ed223324675fdb6f28e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccce24e964f85e57bc26f9109e97482363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd843d91f14d12f66fef19685052d68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d149acf8f749f03c5844205a6857bf2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cbf83668f7e2c7b804c2c8a817741366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71ed68b7d915a28bbb6c2537077041367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178324303a04cba86c49e4f3b0c46a44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7c95bd419083ff7e760dbf201a328369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512fdec0b12b1e50ba88de2890801a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0571f0c9295ce076d3183b0197ab94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c471cca967f54a1352814cf82c008ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ef20fe3c1dafd79972a7ef0febd31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3468c0e0298a3d0f8eb7e5b662fba10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7ff46091eea0e115144ac9437f2e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7fbcd19dd3df2814c277550e57e82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cfa30ee45d777299d242960e1b605377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b835b5a0b6b362f6f00a90d033491c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a679f05222c1d43650196f4c45966379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770ae2ea030118e14379fbb400a8aee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d0033543836010967b11976675f5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca346d8ef9412c8e29e3ecc32b4db6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f2442732ee914993c48b39eefc41b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b45251132fe952bb575f1698c1262384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125150db7ad0d86c717e74d5f8bfaaca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23f4f80eef6535a4ca53b029cadcd1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4eb3666c5d245301a27179eb6d76387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b07600fa3908b9ef597075ef9fb063388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6fad434e93b29eaded8214c65e3d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aab1ad11122401d2699fe391e5ad4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf40986d06aabc9c5abb3429a0d17e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5107eb1fd53576c056d6a457d0e154392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dc685edca0f065fbbbc6cbece5c14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f85b2186654a7918f8eb834fa70193394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca3d1213e2428db7ee3a4e1abb5888395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ea20b17e4c48c1be71e7d9e403208396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5185778ab88434c6d79aa30407426397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86178bec1f6f89b76ecb845f841f26df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5339ba5a9de783a8b064c5884ccc01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bf7deb89f72bd34041695d64e4884400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f82b322d9477e54d37a38fa5884c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50a5f110dbf0573591943b9669faad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d94fbd0714d12dfdd0a33c5991c55403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df4a174b1631bad3ec39cedc4bd2bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2c4831873a9c0eaf955894df57121405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469f3d7e91c205040a173201b93fc27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03c3e6d6076a518190517a0e37ba73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0933a31a9668765192f4659289242408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a803b51b48d80eb575d2a1f8a584b24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039133f8f0fe41fa86f532a6b0ef6a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fde53d060f9948d0ed1b5d1c1fc9ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517d5e2372654d6369cc5348c0ccb6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb51a9afb5e474f1fb32e7a5476dbd0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95ba3b5b268fbbe1c08ab8eda9e150414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8e075730d7cdb3055bea9fc8d30a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91579d15d4f0328a4dc3f27dbbdce6a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd5409bb0a50cd5c1714d1c72724b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b798839e052298bc8eb3ef22d79616d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc159cfc9efbe50b82537a4b422a16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6365c63d12caf854b4f16b62ed5fdc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c2abda3c62fa116f9fbcdf9915911421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a15db0a0bed63444ccd2b01db97bf5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fadec36ff4e79f30ae0c33033b6b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0010b482c9828d876949e052f0a99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb893dd278f92b6141465215e15b38c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a9cece92585250c62356567e54075426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb9eff4ba9f713312a90748f4e7bcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898115043be5906c704d400b5318a012428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e889724c7b258c99b97214afba44223429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a8a0c76d354373eb570f1a9e302b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387833c9d5d0414a7f6d8314497b00d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da744734426a1e2fe18e091882fe0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef3f4a0f6325a2f780237770bdffd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242d4039c41744485f7909b2f36c947434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98897fcf95a4f3e6228f63a7e13a49435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333321032854e3e0b962df986e818b21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7b70588f9c634e72bc593f30e5e91437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb78aa2ea6a471b704e15dffa9f39f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d923c7287821fc773d7bd9c302e0efd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a546c6b29116fd4d692ed02500ef7ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22828b1f28df7189ce45b1958024ca88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c448989cc24bb7267a124f9d3cb4c74442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ebcf808f77f6177bb58d73430e3bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d91861eb6bc750343e2ed6ab9670444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7175576f84ff813da813191967cc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788810e414363df651d5f932e8fd2d56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a2f19996f24e2e9eed83753ff9b85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3191cc26e0f1185e06c9fc9e44119448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc20ef8bf523e55b8573d6c0656bae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b3b07d65ebd9364c8616edfad7b38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d8451341066c8bbccef0dfeea094c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d889562cabada5ebef94aea5120ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7832d2d8e1926153eaf4755bb09e4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c47a77ca898f699c92ef1d4535371e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75923fd86eb30e3228a1139ddfe3a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef7ad0a1a7e17f2b58b468f1344309456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624a997723ecf6f3f37a48461932ae1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1e803b2032c120deeb6ac75e73a4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c67ff3cdba187b03ece51f38d9ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378af4482b25101d050932b256745f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608129457a49850d0066f443f3672a27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b03d707c10187c692266054ef7b3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11381295b6fc29c5a014951c3934f771463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72852314295a56cdedecd2ed0b2566c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a328ff646d86c711faf0f1e5c53e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5197d49e900ffde5d6433b4bb9eb40d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d45ed061cea126904a79f0efddc72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ab47837acb92d9752f366c0a4e131468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938403daaef017f328c089bc5ceefd89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f73b51bad58a31b7f63fdb019e113470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d78c98893d1bc80de64eee02688c84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd58774eb2d7d5ffd326232801ec4a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a993cce5086d19d4decbc8389077324473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4079fdada34e28bf7eb875eb8d222d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d11185c848353fa0d5dfe204175a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cebc722a25d9b23c6d5284a6767ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c46286b92e4dd35ad89ec3cc6bdb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678ad5f0c62e15567db16e7167b7dc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbc44bddae34ea3c709a0c2f829692479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8635af13fe2f27c6d43d4d3722f1ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec8bfccbe5d716de1a7b6067f31969481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c6f1f563017120eec573be51c69b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fea68a63d69557c81a50c62a1a86c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71a4950c00e6ea95bd7ba2f5fdafd1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3749aed8dcbb5538bfaf0d2a5879668485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3454572629a603d825a0defa27af3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27771502c48aec40cbf71289183439487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae1de491284b749f83640fc2abf6b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72256ff3469f8b30b36641e3aa3ab471489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afea93b89e538ba6aeb692650d7f709490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd2b6c1900e167048946d01733e463491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e73a730437f2493d73a3ae8405191492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4521f7d81748a88e2ca9a5c7b439c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173052fa4facd32c066cf251fcc6106c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e477df64ded5e0be2d2c0ea14519b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8189c637cf5f7882ca3a9a92c233f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6fe804397d104716ebc69dcc982b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9e96f77268440f2aea5c0d21e22c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc96e9442487ee88ab718a5930346c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df561b547ffd5542e519b88625ed04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6158a4efe6107a67cac4f141cc0bce9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea32106e92029f5752f3a63bee24eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a03ba4bf15d084a7b12b011af96a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24447069d87561782f2d07a52a5f16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae0561d5626e064b7dc36a7da804e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399f5c27a8d352691e6896113a478ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb707bdeb6a8c4bef38cf82ae85c2419507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73bc8ff5b455f71ac3cc12d0ab0067508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1675a4eae0a418acd4c691fd591a10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378bc67e48a0994518e4eb3126b2cae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436153e30c97d9c6dcf21557316a35c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089451f7796e4adc174ec2415a78370512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf0fc8fc178cbff5d6116403bfc3b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e70fc24433135fd5df38f4fea567514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf9fb1db36b7b1f33a89dd73ce13f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ed78cb6b8e57bf03a64410814d96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017ccfcf1e6743f0e0d99eccf5b8513517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad2989730938d03c0912cef2697518518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e116eb519d4917a14a865032c92925519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9faf08f9198d3443ca2e545f0cb9fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8db8f9966f86a792a23a9cf06e36b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3f90e77fcd6f7022c6ac553e73de0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87c6c4f2e897fd8fcf369884e49521523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c44258561cdbda927503a0134c0815524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf72ac697ad8ff3ca271efc21633fd6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a9149d2974cfe7334750d244f26b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bb717868df0edfd98a6515fd45e38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd32e4f38570af29bc6a83686c6123528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cd177f5f8c4d958083671a254f53f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf02a223dea965410dc2c77e6aa9c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1b304fb2722868268e023bc0a40f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076866ea1ee3444b2bc630045b7827c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baf1a0799fbe085518633239a24210533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3098f880e3fc8c5ac1e286c3a9fd8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d67b1b528556dc8a0ecfc070fe8c3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb50bb2aa9c4352c298a7df53124b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a038727fe137674cb8b3f180d62ec0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c42d37c9d806fce24f9b587d641b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0a85d0f0569388f61fefeb04f950c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd99ae582e39225cdfded9b970bffb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f402880ecb043167b2c9b9aee9a3342541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b15c80f2646cf88d9cb7c4b71a8c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb15c77427fe4ee595f192cbb1a0d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de010955860123609fc105e22f0783544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e263b2c6c2344d7528dee7e71ed697545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c421b71a04882505a52d8bdc06db08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd4eaf55baf96d1e600deee139bd85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602a2dce1bd8bd253ca947d0d9d7cd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348072365070e6de2969a32f7ea810c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80955757646f09209e3af939d5bb68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026e968d457d9280c23ce8a584a29c0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0bee93faeb5a25d4b65953daae62e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56916eb2576471c1391f6bf7d9cd76ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afdb47052ec0b7f11f672d0c91f29f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217642a85c6205a4bd0dd334f37fac88555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9a6bc9b07944aaa637a8dbe7a536e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66bfaafa734c8f88b498f1be5698f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd59786e674cb5ff5c048158dce4e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698c3a371d9e0a354c3a7940df64bf2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61467f279d09e03ef2f8130d5ff5fa60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ccff97f9ffc87ab1975336b609826561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4e1a04ce0e0b6918f468375feebde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73fbbe8bb038734adca0c1a620e871563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36131e3d4032e099f07d5934330ac033564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c74f67e6fdf7e7d90c66a0e598591565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f91355e3e1a533af476e2b112c1cfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f652b47ce02a7dcc39534cd735f60b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9fb4dcbb3fc3e4a1304d3ae2b6603568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325edb364d988db2216af88ca5cc0fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce318997b0453823445d456c9323df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630f97160a27ad255d92696096cc8c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd827ccc471228e677ffa2e650bf24572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d61ec851a0a55849eda86bde3944f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c8a03616b99723f374fc32449e031574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855d5f6100917e1f827aa36477db4d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8103eac77bf32a3df5a2b33795d8013576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b8624397698f52883c71e2443f237577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a54d4888c672fd8bcc4da0796a338f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff07459813505df38b9d48ed213d58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd0adb869ca25c4ff10b90610023c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fb7afaf0f62583045ae731495a836581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1542eec5ee167b8216dffa67ff023b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b872c74e69d172a100618a3ee3945e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90545465fe7f1f695b9c881ee252f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f9fcc51df09b04a493d8a7e409bc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa80985d1b828bdaeb7bd3860a2c285586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae8f82731d0a68cba4bfd9d5d10479587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d525f2d9fa6766327209657aecaeb5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf030444ded6772165e1bcfb062c1d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ddfc3d0709e9ba4ea8db7ece49b08590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9dc3cd543e886cc32e0827a8aa452591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1773b9dd9e81e09bcc9cf6731d3509592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d4fa1c3eaf3c868709b9aabba6138593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fb2218d601592bef2c35df6851203594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a6dd3af483f6ebe213c24e6c3e626595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df03fda76e2598db03c04f7a08d288f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69c2ead88bb5039ee4f84a2ea18ec6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be8719f617a8f698ccef72d7ae6054598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f532fade02b903a874f1ab6178d2e8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf81052cff8091243a224e6597f047600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9067989c63278f3204f0e15218d933b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8871c2fd8b6645e372564683fff23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e26f31834c994a33983b28063b89bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae146e852c93e7db8aa75e132262198604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dc1fa100492b739a3f552d986ada8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82164457696676a7b08f87b0263483b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4525a5bda03b568134843f6bda47b87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308e610c3fece32d867093a12863430608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d376d51c57265053ae03660ae3384609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1797177522085b6a90a7d6a41beac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a60e4f337e0949eee85049deb1255611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec50a832ce0537098b9a1fb051da8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01384004ee8732832f7fca3869e797d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf51fffee8725374529de20356b579614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563c3688f0112ce6c305a0c512cba1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98e3b04cf1c14556394f80bedf932e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3020caf42730ddb6bac44f452d482fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1fd5cde068b62f738e951ab929d18618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221bb06f489c80e847f9834bb3bee82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3b48e3fa193f04e411321df67f986620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdd6a18bdd08f7df0ecafd63a4d555621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80930665d36576ad863c86cee352a457622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52918d480f17bde7f540538a3e8ab1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187afa7619087caa7eed2be667dfb090624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25721db0896bb4416cbb6439b2073c21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbefca768c80d9175c3f0dd6913519626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca530b8099354ba68dbd550143e2fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af0e7c08bede3a600bd34ff2fd648d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498817a3d24896ae132779af53ed3950629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c055e04e40ecd94c024f33db2d2b658630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1b3c1702aa6f2e9a1220334e860b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4d09b11eef13514f328268b0c7e14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4c57b6c387953a8db28947c76646e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f144f2d155b9590546dbd8ad5abbe9e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13e1ac4691b47f2ef0ddf0b8bd8338635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47cf1f828637b226535c68e5af2c7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76938b14afa70e512cbd3fe2be9cd346637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e171d7f15ca6436f2fd726a838c8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ca6cadb84f8bcb84a5894c7f5de5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cc2b307bf297532e2c5022aa3265b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901df43065dd00c20e0ac3097910ae5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdf886c52d9d4d7333f52e343399d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e02f0350cec91570e4c45a8cad3a16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c01bae6c4599b35178bb233fcc58b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03625ffe1c9894140d31fdaf82cf556e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bcd47cbbe27e9620ecad61c6b3058646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6d5f9a2de77098a5402e18e4d0b39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041058c4df4b7c1c67c53cef6146c49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b0e7ae7c44dded8524d492bbf01be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e8d415cb0d6608554f0ac7b5bce6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fea7b76d583aabf7141581d2b9cd8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395bcc7b8394e29059608cdecc1e09f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad062b397c29e123293b8189fc646ac9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51251844a2a13b693e9ffe3e18c8925e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d0ba5c2334d6d6ef0f5e0fce34b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c0d995403d8d5e048a6ad84b66dfa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158ad3b7a2a2cf4d9720a48d236405d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbba88f64ffc8bfe7b611681d348153658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5879f0d9828730a006546fbf99591659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7ecab57466497bd40004f8bdf3cd6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2ab96d66cc77f6ae0e390809d6a05661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b648e13d978f4b299eabdd40e87483662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998c7d9d10fcf948ef380a64b6b0a3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66ff63cc4601154a2fe35bb878b86e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d36e7d205aff54d2d81ce531c8d7ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf6637120a3a60dafb76fb2ced485a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b81b2a9a2bab13b01b21ba58b2978667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817692aef6d31c002bb0066dee2e081668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0ce4d3c543e2af9fcc91c5dc128f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab8feb10ec662db17f6cebfc37a753670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96193c66925d2f7aa638d5b2b7de6576671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597f9cfb5f84347267f1c5a01f7b3ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551930ce0dcb7291cb770d65bdc8da8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b5a010a634c8b5fc7e6c7228f4423674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db24b7d7f72f428762e89b088a94573675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a39ccc35966fa8850a278485f2122a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d8dbf29b07bac44b2142472d38052677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a788dc4c43d875b9450e020acb0a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da5ae981518aeeed29192f8c26df48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d1e25bb6b242423070596b5a207ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bc39193739b367560c75f834007ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f67cfe8b9d51aebf7bd6d175ce7da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e21f9a68fb9eb91956dcf1e664486e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba89e6be41539e8fe77b3bb48e253be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14846b6040943c0a8898f76a964f28b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da78d9125d45fd9e8c4e92f1be8a619686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cff74e6406b4f70d8f21d4907fbadd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089131df27a1683939994cfb4251950688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efdf18e891d06806b5217eab0dee5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d987785513036b88332d67407ac6b98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1f2016d4b55f7a9d9d23c2c23788d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afb1bfa042cccf7370d260ae1c9ac6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd671d03df19344de4d9433da5198a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7cbbc7e08d4b1ea1fc71b10c456a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3b12d4d3592ea1b4455e303bcfd7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c25284fcfebf3c951ea833fddb3aca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92937da378ad60ac5e2deaabf6ad778b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1220a9d2a0cbb7cfe010807ed7763698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14128f62ccb4ad142ee2f4deca812d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a7d3d5fede0fa5c332e82ff05e6a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a54f3974157a4e28446bfde7577bdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95546b5451f6add8b08959f6c24a646c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a539bb4de1fb89a733a7be60ef619db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a9b16f6b7569f6223a722eb3e9c75704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa889da2b1be1a00507daa84c227f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c070d882a7e8828902cf3a8eb933e82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e898b20bcf255bd4d006cc7ea79cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a253b08327a7d9bd82d6afc032ccf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de84a23d2ce7bbafd387f5ea8f9869709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1176bfde5575c0f8be9d4f27c8fbf2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f10926b4b498dc5ae1448de71e08ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef49e779527c872edfbac47adb16f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbf7a4ad1ca5cac50b5a396c58f765713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25709c178f387ea8d119015b33291a27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d45594f8814258ed49afefbd584bb5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433d8e3b861daea2a8c451ae1dcf68a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02738c2131c871f2573aa902f653bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1900d52b62f5f501c465927f4611208718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67bfdf7fe08609662ba451e8149bfc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc7ad32dc82d13b60f0777108e0de9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db55f777cfecd14a1766cd2e1d784bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3c39e149c84814735882a70717c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b76da6e5606d45c6e2323b4813d9dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663b235f2716711cab13fa999418298724.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51475c79c0bb8348abce96d8029ab8931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02da20111de78b8cb59d9c0e2e4a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d814d6161052e596c23f8ffc7590373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4904516aa2933ba90601133fe8a71224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d8d2b2a0969e8306fddee903d3dd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b097ca1d1e22657e13ee917d60b73786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e0115b9c1b0fbf1e54bac4571ed807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f43042166d383538406f22f741bc228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa4ff21f9302f3b8d34432b9d9d3959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15b810508f17ce0a1122ccc670a0db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b321bc82037d72a24fd6088dbf09a5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb695b737fd0157119041941f33ee80c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f566b398dff3597f5a38641af91ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e0edc3a3feabeab43f8dbfed06d8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed134c68442555645f6f09d92c18ed415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e49e6e2bc91a94859edfcb3c7ff6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb55c007ad7f9bbadd281a7d575b36a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e4c354011d734c6d30d8e98eb618718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03462009c6ddf5d853fc8a437cf0c4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1973220e5a25ecfffe5b53b9c2de8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6f0f10b290efd74ce50c4c1fe417921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950be47c664794a6f7c0bbd666655d3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010c66d1714449cc49ac6695503dfb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2446ff8a6c4dfca7ea8575c3f56d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361b1cd4ddd830c967bf022ed6fc4a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69713a84913f6a1d7c246eb8cac2b6b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be192ebb52856d2174c75ba57c17d3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4da2b0170ec0c0288063d38b7cefc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3599032eaa96413b9d5e0f063ecc4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20edfdcf50eb9c6bd4c88bb30e8d5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2dfdeac813588223a865b93f6dfc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30da172b96b4a23329a035cfa72fcc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea442d146b2a447671eb241291ae0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4616a185222eb93c7ee9767f4b08634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed458d5342934040d4b36b989ae9fb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9825153231bde3e7189773668a068e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0ec9cae2c06eddd4d23d17f8165f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5138aa4680769c6438462f8da354fcf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b73e8671de23f2c1e669adb580261c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b24ff47a693e46b734f5c2d7a0e6e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be27c65e0252d8cabfbe099c509de9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9b294ed3d2fbaf4208eccc3e5d3a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45070fa0a632d950a56710260a28f98843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdf1dbea34e16b4b8e3491360a75b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0546a169f84c799b0d2cb6b43849aea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85ac384dc7fc34156041b8425030be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3f7dc9d74b9ca32850c3108b8398f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45343444ea855e8e97e8bfa891baa44f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba3500cc273d9d8ac3345e3bcd326a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10e9847408b1d752a9fb3879f9ad8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f2b6b609c01833248f994f0b1f35f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7cd5a8d21ef7cff464112f9cbca8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7984d05f3b9e109554fb83c6b969b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e53f1e6991c4cfcd3f438b9d8c7bf754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535309464a5aab3720787582eff04bdc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026afa6b510587e1eadf282c033437456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8d5dce7e7c806757dff3071ce9e5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc573597ea8b0cd5d36a3d3b3c94d54e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd36d019134108343d8fcbe948bc24459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323753e06da4ec97d66ad9379f9a2b9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dad2c2c95c72aa474d2f594dc838961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6715315cbc2c76b06bc5353ea044e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c08907e14110d5cb6be8fc584f94a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369465f4e2874578b7f1507a745c26a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f1519d95408ef253bb4a62609468d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15560995ab787789aee9f8a636b5d3f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e80da3bd2f1af7a789111bab00714267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bbd28eb020d02155cdee67e4e803a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015dd996bf0e96640b9b996ed5a5f7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1d83f28280af6a1a658fca4ed6c2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70ca32ac799d2d96c4bcb6d02052b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d0b3784940a260896f5b61aa1ef4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554011fb8b4a99a365073397c44ad1b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46cbf7e3b34f1a1c13e3813d70b16a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e543dfd4d8c59aa4a93e95bb40025df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9989ab74c9a27f6c494159233dba04d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3818e132e6c9605fc08267517971ed277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed8233e58135ad522d91fae0c81ae778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc48bcfa7d023a1b19937160225a89379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745b9a8a5a1b8d2d3927eb281fdb52680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd034dc5c198dd0e1654923645914d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898744ec32539dc9bbaea006817fee0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12919d459eea73d8262c95f45f2ae283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6521ca9946eab3f76f588f7e52028a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff82c0709bf2e7e9995ec3cd066ec085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d37d9f8facae6191dd9507b6a1dd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4ab2231c4708d7aa8ae5122d9177887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e8f1e64df896f9e2bc89862f37d3c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24515277abc2925a2544d728dafea14889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae94e67a9fa65a75bfd91d4ae8a403190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c168625156bdb8a11e5b345f8a55491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4d45f46d33940b6221a09ff43935892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080a8f62c773a964c9765d702fc281c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29789af850c0ea607484065d49e39a3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffb794624da04456784ac8439fab2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb52c5170ff8240fe77389bc1218d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ade8751d8a351c424bc70724c2132397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085712ec29ae467a3d7e451eb7923f1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e0c45d14311956f60d0467948f40999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f14b2bb49e338edc06674d709428f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09728412fcc1dfb3ffd3b7104492d803101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e7ab8b35a888388e5c2f9cc15eb85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d1a75c7cdae928c97468d7f27ba28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabfff693dd8f7fa129b6801a0d9998104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd02585e9897bb32dba2eeb8580106a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8b0efbb9e9d3e6798f6fb200fb344106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e543a409f3a8813e316dc3d917ad3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf69f9bd609a95320361c00b63bed1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b123ab26832c1a7fcd8468722d50a44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789658e72017dc2f7267855b48becbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be930175107049c29717fc513aa923111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8990907f28f7413150c278169ec72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d908f4f87f4623662da605ae992910113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7cfa78b90c444c28d89beec1ed8d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a2b2fdc0c1d4189a9a1b66ae60964115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a064231d976277978d9fb3cd7944951116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ce4658323b819356f2dcfe56d4085117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cc02d385849bb3c1125f6b9001e43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e96081d3d31e2572e3fe5a999192d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8cdda1524bc2e62c3942731e7fce1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebbcff42ef643839e73d331a0fa563121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386619ec830a95adca41126434c4961122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c243935bf2d7fc3b650df1f4ace504123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b15fdef8c548c7fcb3fcc4b17552b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5c7a03fe60a3a24eaebb40cc21b2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809c496d20764b9d2200a4528b71364126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316feae54deb12c331bd385cca43edf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb175b0dedeb475b9535cf49a86b0ce8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f24690289ded9e17e8ffed286b8d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32740bd6c2ddb51a8b0066558cc0a19a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ea6b7701928586fb0973eeeb57b79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ceda62b38217eb6c6248ee5120175132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252470c8ce088b7243110b33eda1c4ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07bd5f7564a71d3449182369ef7b7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a088f9d27b7b1b3fb131676ebc4a95f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d168dc85666db4af46aa0bed8c6b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e08c816fb4aa48c7bf3921707bc0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42760babd415d0ccd3c97c7404601c6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45626326831f981460ad6e46e9278cdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd8da49f9bb310b2c1ee24c6032b96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb968b10a95501c663d1c8d2c7a61863141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff44a9c78318614aef415b74468a95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7e72f38f0670425ea6c3304728787143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16a3f154e1146c1292e6e7eacec5dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fee10d115b5d38979c1a016d29056145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d866b31b9334c9c0ef0ff22d65f459e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a10ddd757f4dac4517547ac04a6f76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805edd1b32a92d75422d04d75541f6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad522625bca20469d382023c7526cfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c93880ac088ca29230f81c112f8fd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5552323ef744007bdf108c05aa783151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca01bbf754160edbcb3841652c8739152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf9cea8fe8c9469acfe9a5d3001a53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36c9abc7db11076ee4933c74e935cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d2c45803ac7a1824524f80ca2a3c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74a8cbadfa393c79a8100536ddaf8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6973f022b69a1121823401491cfc3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473ecda03c985769e9ccf6dcb74c6f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3991af02d4ac36826f1151126ffa9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398646dec66fc839f4ec3573bebdeec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93ee8ccebbc34f7d94db8baac36fee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5478e05ac0fe763a1e9c0e7f987352162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b34cc4380a7135b26c2e7b84685bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dd8055cdab03ec1efd7aff3d95834164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d8ac4c2e36f52ac277c462e3d5082165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0923647958d499b957ba7209df48de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425998227121f35d4de383a2df50e305167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b614b3e3e363a4c2324efce79a2666168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f984df93af31c5ef58cdbc55d80825c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c134d8186df8035e1dc2bbed983ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8294486f5f2a9d109cd818d6e0084c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bab1e8a0452d182dd0a62b232f3db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e727043246557e616de60d45ec5a73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b1acad1356f1a7eda0887c3aebc2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94d4d4c6a78252d6784e992629d35d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac33e4115fddeea41b5705f38f8462176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ded8b51a8587861f706c2b663f9ca9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c44d7fc99e50d3ded47b54767aed8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40582da0cf52a5a1e2dd49d1c889df3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89491efd9c4e78117bcc756a2b8f0e0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726431ac205ba4acb9f790ab20b5490181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00746fc6d8974444a99c8bd27924701182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e62bd025150c495bdacfbf3a497fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9e0cf19c74711ffc96584e8ec9f89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be322f5704bc68903efe627cf4f70a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887779d8d5c50d0680fa7b8b1c3199ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1c33914c31c3cfb1ed5d292fb1350187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b640ecd3d614e2e6e9217cfbaa81d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c74d282ee27b0848274793ba69f776189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e9958c307989c8124422ded544c0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fb5845a917bd0700002c847101ad2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4c20bde765c1dea471599793b27fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337523c6a123bcf83732117e868c0a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd118d74851243b6079c49317d3393194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce91fd933f1f3d6c47c5bc5320c353195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ee640dab14732d4c6b703c77dfcec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5934e2d0f8e0eb445e627a416b4016e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07372b0678da0cc3283c263b0be60e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217fc1acebe28dcd455bc950a2e9db5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ff06db18472a5a603b2098e8aefc7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a49b29ad410093efaf2029857c9c7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474420cf7f541304d4ef526d73359a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed5cd679ba9456fafd13c84ee4624e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd01280502c2481121441690636c3c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc12b38a9d1941d972cda98bcadb27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407475e4c562d57b081607c698f1dac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a4e460dd013c9018b7c6166345b3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948dc5638c14544e619a27fe8eec2af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8a93d14f360cef152bacef04f57ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913edac0fbf66aa40d3e844cdfcdfec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a5c544cd9b009bc5a953a87e809e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4218d5b5ca374f9ef64bc9eca313a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7071466bf50c0d01e02ca0d706169213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313aef0066c7a23e364c35806aed1c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc751361eacb8c8284e24fc5ad747a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f69d6e3f209e2866855cd0c906f01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ee31b67608c353701625ce9a42b2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e866d34262a5a0e725e08563affe04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f356ae9df5613230aefbfb16ed28f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d95c13e223e4dee2f1f58bbfbc5c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c17bfdc446a9550f1fdfd66d3a95f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcb2ddbdcfa2d4fbd9ce534d0af0d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174cb349f83d7553e1e650ec7945f67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730083ed1506ac0c2b54a5e3b403e412224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a0f1cda2d27cb900f9fb23e2931c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff54adeca7ae84a28be987a1bec63b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c89d45d252051730a8b15e958a638227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012f2ad626710918b88542c108b6e63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9992d30b648e420d3b353a047495e0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2bc34081f73bbe2d93233510eab61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbb9fb78cb5881d76dae7dea915b2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519fefcd14cca85b0a52fff79278763232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713bd88e52a731f25ffea21cf3eeb22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb52ab1389c7317aaed05263e40053f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed3ae083cf6ffbf43d051c9f29b5b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301263c21c9d6fa7425f7a398285d00f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99069138bf5613559e0e9cd514a151e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d270e4aeacbc4e249969545f286f52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b99d93fcd561cfc23f52ab2110b84239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f345247275738210dcf7825883ac3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4b79c7809db51c32937b07e6304ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25032970c7a93a2fed40603fc7e0529d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf11bbf274255ede2dcc4e9440fe3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f6c4eaa002bcc4825ddb1bc96736b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5564f0023b76b5a721d452fc5c58a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc24621cee4cc949b8089aa4c51c6f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f125a02db48ba68920f7d65aa31cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdb921adea5b3780610ce621663b36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edb2af2d2e0a2cb6c746c1e83db52f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e79e90630d44b5ed5c86452518812250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992880eb42a244257ac61925d88f3ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf586965c15b15ec91d595d003b2a42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fce57c5ae6614eb382c50d3ccfb91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b50cb8daf88fa487065fe58fc0ae11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d80b0d99d12d1987b116c2050a673255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704e868a82374f4ccb17a3fdc24f676256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445aafca5404fa386180354eec4b576f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6a2f9821b6f96405ef30db017663f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd60461c731f1a4f20bee99a3f8aef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011858b25db985bee3f3b1480c1a8c7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833b3a694590329546bd6513cf0aa15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f51adce97003e5c645f0bae2c0fd62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b62a320b861e6afe1555389b0143c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74888fa055af531971f5eefcb35fba8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe728dd3f9922b9a4e65e0e5411380265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd3c23d7af7ea15f84664460b5b289266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9062219cda4bb1c22be160ec4b3f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd13e25437f250f25364f3222fcc3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6233659e78a2de14f7032b1ab3274e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5f637d418f039df57a72d2a65c79b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae78b85e2a60dc024fd5f2d6b08fced271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f48702fccdfb8383f50a353c1e0ac4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e755f27eb8e76222ff7141b46a2f9c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ec008341c6af2f353f215e615f7b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e13cc565a9e7b4af158179e82a819275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451530b4cf474120f5fb2e94c5ab6e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dda289bf9ef158c09b0224394b8bcf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bf39d0f8f358e038583f1d547dac3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c7a8b3f21de9753049349b4b946fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693ef60bb76a41ab9c9eadeadfacb47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a015e8310e908a4b38e72a5107476ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7b0ca4b577a996a48bc372784d077282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd799e00c88390af772e324de6f4f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ef53037d43334ddea0df52f971214284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b4751ae73764de76ca77b714a0cee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74862f6ba39dc0943d934f9bc86cd1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470777e41a5dcc5c6d67cceb5cd309b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936036c4ad159837234d8a03f8afee87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37973a3b0218dd369a1f08e5d347813b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668a792a945f5d09c3c0e3e86edac0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681bf745a855bc0095e522781c99130291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526cf6a0d070676ff464a8eb095fe73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63d0ae3890069ae198e5fa104687d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71567094e09bfa845df863ffa1a28a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae52116747d8174d6eb8bda0935a69c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d18a065e29622a6ea8ce3af6831362296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976b6be94c50ba885fcfb3a533ec07f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008fe51c60ff5d150ce695e14d328d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bba63cc3f69afed0cfc862a4caf0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654805bf46b0338cdc71bf3d053a5c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a305c87a6f87174b537e36dc2d5b7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3a9802e6235f2c39dabe665ba6e3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54fe43935b077ec06fd3d50d127efd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4a90962408eeb66ceab9a81d370a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad489cbe8b76efb053483341c3b191c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f001bf8d9b207d7384f84688f52737f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a436700419223ef488c04f8cf067f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f43c7c7d322a4f74cff3895dba53b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8ea763b7c1fc2ea5e7a616bdc7cea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a626dc5c024225d2ab6f2974e98f08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acee4649cd26fc016833d80ca2eb9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b8f4f87e7dddd838b8e7bdf683901312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319204aa20c15fbeb6a568dd744d94c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4879b15d1dd01e2a64cd3b0a8e39314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd73a036b34a604f87111dab1b3e263315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52d1666d1d2964216440a6c65b99e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c200ad9e873144efb533e4ec3d33c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47554ba504ec1a9392ae13bafefb95e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bcaa68c984c753eeecf64764a601a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8704e12ad6c385b536b695e0ab9c509320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262c284ba5b3bd742a0249c2833c327321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811c68ad0c3e87d31909229ad0d078e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a693300da20a7d4673f6d14bd773323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09537907c01b7bd053d50db25bef8f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bd373c6fa01deee4aa04ff8dfe082325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dcfc23dce1830a956460596d2f4bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab51040c2d6d48efe766342d421449327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80a834e22ac64bc62f3eeb2ed9ee5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a9de81f7477e4aedd99005b82fc1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2bed03b880a27d549bf3f867680db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ed5c67f88f3a34856d30291aeb2a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b82b76c0bbc2c0c75867411f953455332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950df8515d70d44c9f3f8f3cb1d0f37d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3d8ba8a33abe553400ffddb105078334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f426fb9fc8ed0797a17b9ab1a56f09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5848fe15339100cf8026811c71f601336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176d8539189d28a0150901d7f422f45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542e58f24b1f049ffcf4b469d8eb070338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f591728a94c2ea1d8a6738d3e65cf1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d091e483f5454be239879c74baad8bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193efcd7cb9df82e482862e7a05eb81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623699478a30ab81e1781a95a704ecf9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac35711b8d187be71ad74218fbf7c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e286c2420e1a678e1040fd6172ccce8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493470a8a2be913351dc4f9f84c8b8a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751becdf539b1b0f61224eb18e0a9a2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e05c1c7e7b1d501ee62d4ae7671fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aecf7da045b89032b16ef8117d997348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ca9164732ae9cc70926424f960c22349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d553519e2ff5a4fbc483947f7553c77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0f720cbfc69bfd4f7132ac9c79be8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22255dd648cd2e8cca78b3db3957f11a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dfed286d3e1094680a27231ebb6a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647f0fa1282159502704fd1269938b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa457adc8ea1aae9b7fea69e829d575355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409ff0bc1338f8a99559ac54dbd5767356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d3a9f301a2d34ccce846099217954357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5de59e186a24bc6db3e9d9c6f5161358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538f7a82e4be272730625186c81765a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a651f5f500142fd3be59c5a2caf366a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037aa0a9b203f2829dbf6b426181224361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f75c634e6f437d66f5f5a6fc5fb781362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980c3b306c57b176237d478ac85bdfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c959229d1f2ae5a1ff3485be64bf71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ab64d562bb28a89a689c55210e70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c491babd40ec7af220709d3859ab4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d7609760fe67b98fcc2b1d0b477f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c59c0a1f1bb564ff5ea57ae02dc9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80ce694b6040662347a23b20a85bf4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec1d187839dcb9f20ac471d8f9508c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e13be9edc138699fec4e0dffb7be8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edfe38fe27d8ad24fbf781347de704372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130e4817170ff8eea1b2bc898c63bb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d70f93a6ed494d69b932d5e7c93d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cc607695de14cd2065042b042db3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce95ec9d90d514e2af94e062ae7fac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762838e976365e7a10791a89b53e5c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41982788c29576779e5d5aed44f1d12f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff40cc008483d7d7832be095ba0c5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff82ebb2228e4628cdc97090fbb8ccb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6356b42a40982a19decf0f1d63d22d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed56154d735f380e8cea0a01bd41b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac01cbb7cc4566b9d1ad2f7f2af2e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ee2681b3f2a6416a382a1553e3e15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77193d639a61397313b989bc10a2db64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd55608e255eaea6b3aec507b85e578386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac7c7110d814ccc3da14a188fb8675387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2671dee65f32fe6cc63f100315376388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47f2268a383e2a3bd5ceb6a99a5a3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b03bf44e15af3358e7b4d9ad590c29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1050120d0e6da34a1ee5b157d904786391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6af4bdb35fd1880175b5217fbf6aa2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b7cd30f4675e71232fc107e242a68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910d30f7555062f44f72b3ac83d794d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc677f6f2cc2ceb0f5080ad50c67c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4e5068771def15873924870294894396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdaf32ee2ebb0a08a1729410b71ce6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeee7c66d080f2185a6643c923b5a28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d93cb0404ee1ebbacc37b4420c45b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e3fccafcc6871df1a8f3c7dfe7110400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c423765cc822154fc3474d0df4ace401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509542a994798acdc6b36e667888eccd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6faa6e6dd58e8c9874f70a75207db6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f89efa526f629ae85832ca936ba5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9447cf7bb832a7889ad4f9039e1e4f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21105a6790a746237fe6631a23d53aa1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d84301be460df39f45f2f2ad314a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba158a85315b4ea270a3a0aaf7871fca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0250435a4b4900138c13b19a10519d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62800123b201ab49a39b49c7500a5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739a5e2e505a8443d38ca8002f4aa69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da732156c7b5274f2d49ac41d0c36177412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61968dbefa1e589812aa36587c1a8377413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730a226164ac3bb5320e6f0e4c4e799414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de180b39d8af7fd84477726d63ecaaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd01735bf60f90e9c3fb571921df8e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1addd19cc8c3eafa06041426a26850417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180156f7ea072265b013d152fad05da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bf65c4e66ddd1177f4044ddf1f586419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba32bfa51a1a4d76a2c0e03fd9126b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066201d8b8f9acb24365aa9fcb9ccd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c890ac4021b4beca1c70944930d610f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acadde01098bb26c6e18eed859b4c22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe1d5e7ca55799a7f9a0054671d07d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4fadbad0da0c33aa4172ebb665d75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e670e9f822145f5bf562761acf343426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3315440200091a471a4b13e467a883427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49d2edb4eb633f7914cb75ab9e2a8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3de1f151d557a338f8781d2763037429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0b3eaa80fb52dcb6e5273bf2235a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192933612f818b22940fae0d6339405a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3b2d198156c17400bb5bce4e25d58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d90aa32a20789d9792d30aa65d63a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aa42d02aced41b9a2c09e638a146a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa9d858a794a483e9c68a71301d3c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9826d9de5936887674bf3d6635a10f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125b7b1f30db47e534b0df6e7b5751f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5d5982555af7ee549759bd68d088d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c9d09fc0fbedb2fa3d513dc614f62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd0b4cff75eee6cafea0c1f180bbad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e97aa9146be108f1ef3ceaddb27cf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51ed7e18feeda4f292103d9354d194442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61de54db6f21beb81a8a8c570d66f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962b802918b77bac8b2b72d72773ff2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea46f934c330fed68765c0f0777d629445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23381185d50366bd19bdf79c12c15c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43321675e38f1afb937a8eccfc8feb9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da375cb262fea86caf204571cc44a30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a9499c038f67ad80894e152fe14dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad1fc0317021e86b87a507cd0cd7ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af84e65fe402c8a065e0f59687e1fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fa1b1cc44ba609e0ed528e2b2cd62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542da99d39eedebb02301cf7103cbf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adbc43658f72d72eaac30f077d1e51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8011518fb62fafdbbf6100a70de92c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340eedf1afc58240eab5d0006c9733d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484107ee343cf164016daec6adc3a253457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9aa75442fccf19c863ead329d900f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0444b4b5bd1419dccee779e387a95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4ff374664bfff967b6d75fb9f3d1d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3639325940eb973397d7e14d5e7e72e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ade41a45c7b5713206de8bbbc3ac6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a269bc6d4e2ffc01336a4deda876d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ded1e1b785c72c2e1701b1c753c4b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d944c23318f2f5dbab6e2a084e48057465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68a969807b93cad1c23b860031eeda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff719c22105a7fa86b0192f91af967467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca4f47e75c2c1e9090a6390cd353c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa71029ac0b47a659768c23d7b8618469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6579b121677c09b829acb088940acc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3604246528709d41624f8d8ec7925b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582362df10e714eeb83882f54975fd0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9a5c84728c17991e2684bcd34f105473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45f26d800da61418cce68c7e04c539474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc96f172a26de08ae25bd17fe2fa30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884c07e453c748be654328c51470b78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1352c5a93782736c05b31bc6475194477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d23ad5d09f127626702efb81d4e7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951ec66230a6d57223bb130a7ae6574479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1d7f7b81876a47a648cef298e98f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63634077a70199d5e5b840dc98b558481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11301ffbec02ca0f403a181d8c761668482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d125faede02a0685ef0a00650a7b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f253186359a9010bb4dff39cd40782b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa467876b713c02ada71db39081173fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba4cd1663ce49c9e0a214bde3bc600486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813e194311532ae99ccef9c8874d097487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef747dda0dae77833b173c5eb1eba9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612490261458a237179f5e821f571bf1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4176183d5ac9e2f06b0dc6282969f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc918811030d34a1915e80bf826bd29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9af009d562d00122c7eba128d2b29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca046a65aa8e58e73b54f3542a05a08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffe3baef57901bf74725aeeb63f88e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263031a6c7a54ff4271ac476e7662f1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35972986d1df199252448dbf9b029286496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328cc56fd122dd8e3537204565854b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7949f0a30e41976221493970d4921d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21cee3aaebdc38f7c69d142b7ebb99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2905048e09f664fb35b0b967b19a076500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19326fa7fa0ce2e8623a2bb6f4c6b83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917afd612f5c24df21461e8a7f6081c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c25ac5c101d248a522a016e593997503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70eb88425291e3cbfb6d13b8282c60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7719674d6784255b3de960edbd618505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbef6f186af222e2dbd800046076e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394421cc231c73c9ed2493e40a23afe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aaef322807f11deb944ebce4b3073508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967607014b72e2f7db8e773d99c6ea8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f4714c7dd28182b5dcc6b1596eb8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1c186f22618c9df3392989bad4aba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13209c276b32755c95dd6dcc88c9811b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad891b14f379a6709156e845b59a13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc93d2db5bb03baa18e6d5c63532401514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf51dcd12c3e92993ce153be68358a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4911a36b452ab783020516fb503c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b8107c8500e622fad596fd8a75b33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fe26914984ebb0b47611510dce0e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e807ca2cdb2d6bcada7c72bb49d741a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611a282d3486a75a6b9cec760e9141c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a42591bbc2aee6beba4e693efc439d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3da6f590c778e2797f5aff267f3c51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b1a77f5a6368f96b44579bfe46c56523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4d8840127024744cb943a81689968524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7979a2b328f3bbf6706386f10a3e5d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed928b08abb94324b6bd27a3a7e2a19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a607bfe4c993f82506f78f31a8441527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f6b5039d576cb6686d1e3e7e37b36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d3846d76d2d7c78b37022853acc1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab582023b8e7d0f5c1c0e418ca003c25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba51693b069de46b06f0bc25a8e796531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbfbe676fd9ee461c5b2930fbcbf08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5163c78dfde3758de39fe7dcfaecac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f92c8154996eadbc184574e61ca1a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4b852838251c10ff2ad8e139de6d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0700700f8e8b069270cfea87b7cbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318a71277ea097bd5941a948285d884537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c46eda53c6a17f1b3955fe1019382538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbf3f7374e1e301142cd9457731b82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099355237e9e3e2243258ddddf82995540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d8ab83c2273330c7c886d187cb3e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e377f85d3ef17c5795c241fbcacf5e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3a1980aeaca3bf19d8bd26fdbb78a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c8cd8b01bb2b1dc5d8a2023827ac8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341f5a95a5659b2997e6ef6657d5dab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd5b0931c714db6dd56ff3a41bb0d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64efb5f5085fc3692c49b7314260883547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e45ae7c9a437507d669d4421ac5a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021455cae080c1a29e9b8b55b7f2611549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c72b25831367063ec92c2848f3682550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48a00992250510fcf286c9e85326ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3411f267e751aea04b9e2c5718e7c25552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad006e597ad202c0367d77f4a3553c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557d0ef25d9e49e50d3d3a4a73944e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da2b7fb88302e4868ba669de60cfee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006f91c8eb9792f617be5d7d35b19ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a6fccc1e0e77e6e433a53c5cfadeb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a81d81351ee3c65e1ea2a29f3bc594558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f2bb74f4b9fe80485829a340c1350559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4748d4f3da5767b8766fb75d6cbae60560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ada4f30dce60420fd4acd24f2225e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d654744940a239e9d568b6ee4db82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b673c4aa102933f69b54c10d4452f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b14cc44d71662efc6ab2c94b8f550c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672ef88454f26773856c3869fe37957565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023eb83c5c637e942e24d64d701097c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff3f5066682d207ec1a1946cfcab28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a066fd1b389e6670922090bbfb23901568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb226d66b470aaa221d6569393f236569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014829c45f0ca7eff551c5886b76a7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca45c56ebbc09a7fce641073d7ffa4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339b8d12b3730b2aa2014e934c94298572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b590160d8d3a30af65f8b98c3939d7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a9a6718cff024ea4a4c62c0925fad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5e7c4eb978215194ab39ce028fa34575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d252ae950e4d909792cede5e2c84b8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53202700721b0071b93b4c1db8bc4b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b001c89e89a2c0b86ec7bd331059dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04168b9996f80c6d803ae92ac79495e3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1b72e5e6d774cd0ecf8a747dafa66580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8325634189733fcb722a1294fce72e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99af2a73bc3967480eefa16cd9ed30e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb167b19a5916561768492e2e8a2a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da4d441ad731e339319ef5845ee82a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57b397e07f93735f2daab2b73dc422585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3121f7b7901ae803a8a4b74f104fd0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c9c43424d370156e17ca7477fca2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f1c1add5215f6640d98a4fb14c272588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a855c39b4e43c37259b402b91c48b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50466a05361a5848e6ef1b98c183e898590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f3dc93d8386d888cbd57e485204d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7b788437941b069649741a9ef7f20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168883037c630c0a54adc81b159dc780593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a19fcb1a2958b4c78006b231a7550594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372428c67a013c2725edb91c0dc54745595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0d9bfc6ed1df1e511886ed7388460596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7aaad20725a2bc60ef579bb87a48c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b0608eb739937510c3d0e1007f4aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f63fd97b5d5ac797bb4558415b8e95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa85da2ab4c6c48fffb8ace827795d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab625dfe4bf48ea162e41a1fecf72d04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcf17de466ff8344dd2e053a84b980602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcadbb4f1ff6d92783b7b50d889fe40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c21cbd81358e67950d4dd5d84032cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b5e1b2cdf7763fbb401ab1232db20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368e832aaff5b7baf253b525ca9078b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc0152b3cd2d610ca7b07ddcc9bb56607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24c39df7e786f1c0b4a06fc78fefba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198023a523926a3409ce8a3774df582609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b3cadc644c1046f371e02fd8f3438610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56659953ebbf0a638006ccb4bb22ebd8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c084ae0a7f3e608a42094dae8717612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f702a7b8ddab08b10347c7c3afd05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b24f4e7ce0fec3ca36f13695dc0a8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb40382bd7d363fef56283171c122ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b5d089bdb7175ff24c60eff8a8bbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad0158d2c073db39669263e8ac0ecb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b63310c671802e81177a75e68f5b9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac02848d98b2e57d165024685a3d78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff9f272822b3e691430b9a8645321d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a724f90d2c31ef6ef10b1fae81b780d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd562460295ac6b71f1032e75c6e9583622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cd1b79ac21c01e10ab05dd20e5753623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2251e9b7ce9edaa67fb4d11d37de036624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b47b0f4e4e241b07a81fb859d9ad5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321d181fb0cef211b82549f13b05ec9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55017c4695dde1a0527d6940f08b99eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8e4ed94fc7d0b80951e8da19050dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937f03e47a20dfe1679e8832bf7cf5d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c935b27ed95642fdc3910e51a61cfa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2188fb55ebd17cced8647b3b39e042631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a204271d040e30f856f99f2772200632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a26d901870907f66b2711931bce19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ef0b07a019b45eef7d4abbaa0f6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1aca510dd31726b04bbe61e34ac94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fa1ebf69781a34cd8d2f6aa4caf6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28412971a7693748f203a802328d4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454016331a62f6fd1ba941372e19b8ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e63b928a932d2f25547125773d30bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7d2f9371125f4be4bfd8b71f3bef4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09990825aa8e5885a34ec017f77dca6c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec5d7fd21255e203896e94a6ea3bce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a631ced5901bc0c58499f43e2f138d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1dc0b8b17d4260b557bc39dfffdb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afadc3d3635d78d068fbc943ff2535645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149feec4711d1ea64ca702af9cbb761646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb0acd97059a899fd6e2d48f4f036c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65acbed0ae0ce71e5760d84424f9624648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf35b4e29b23002ef19c8105d722e36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77873679a0e00af3033dc9051f56c9aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad618bcd00bb42073728ea0a3696820651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad4ae79552719b0df1efc13a5a8f90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ffd537a63302a7a0779d98c1eea78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834f01ef293bb7e3349804bf0799f14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc551b8c2c365992fe81e06401fc5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f0b327429d95edc328273262bde19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f021e660358905cc2825f5e64d6ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e866b01d6bba1a5444c8e2103f36c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524dea99dfc667c1b3f3301aa71aed3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86b7ba753ed9a328e5665725cff53f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1f8b5ed76091f31546de663d355f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde17ce3a3c33fc1d929de5f3835ba4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b3c2365debadad19a9c7f9c64cfaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1829449133521cb3f9198932c293d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8ab5d2efabe090c9abebec8d7dbab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82611990ab8a54f8d897c7b5ba9ea7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc960d3189d2f4da435df659268e14d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33d0078d6f3a0276252b9598cbd282668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9935a824348a2f4197fb00af336cfa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b0d96a7eee271c14da74781d28539670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550805f067424cbd53912735e12c57b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e893ad3d14a30d111ef1cc33384913672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f242c95aee936e5cecbef1e0846f1fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221e36190352397b0c2834d04d8815674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391d1d0bcf6a2e8f0c1e58df394f8f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b877028b977fa4c6e575e74230cc7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1471f48d0038a5b3ea65b9019429ce6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6dbd1073bacbc0e8bbf75790adbd1678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4462,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4522,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6497,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7642,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,1430 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1378 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25242,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J369"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25518,9007 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25629</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>12.01</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25634</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.76</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25641</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>6.64</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25667</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>335</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>3.47</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25719</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.48</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25733</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25735</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>52.21</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25776</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>3.15</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25779</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I125" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.55</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25781</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.33</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25782</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.37</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25783</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.47</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25784</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.91</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25761</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.92</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25763</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.63</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25764</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.14</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25765</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.62</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25767</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25772</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.18</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25798</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>6.25</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25815</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.05</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="F143" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="E146" s="0" t="s">
+      <c r="F146" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G146" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="I146" s="0">
+        <v>11.88</v>
+      </c>
+      <c r="J146" s="0" t="s">
         <v>408</v>
-      </c>
-[...10 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25814</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>5.65</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25825</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>13.3</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E150" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="F150" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...13 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>8.49</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>4.4</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>422</v>
-      </c>
-[...13 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25828</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>9.77</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25832</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25833</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I157" s="0">
-        <v>2.04</v>
+        <v>7.77</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25835</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>4.4</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25842</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.83</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25875</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.6</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25876</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>7.77</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25877</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>10.69</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25883</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>457</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>3.96</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25885</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>11.23</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25899</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>2.12</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25903</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.28</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25914</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.07</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25920</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.98</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25925</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>477</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>5.27</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25926</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>477</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.12</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25956</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.67</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25957</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.9</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25976</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>10.35</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25979</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.8</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25980</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.51</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25984</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>477</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.53</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25995</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>477</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>17.6</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25996</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>477</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.94</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>24012</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>2.28</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24020</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>9.01</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24024</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24025</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>24.42</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24030</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E189" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F189" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G189" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I189" s="0">
+        <v>6.34</v>
+      </c>
+      <c r="J189" s="0" t="s">
         <v>525</v>
-      </c>
-[...13 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24034</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.2</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24036</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.52</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>6.34</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24094</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.81</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...13 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24391</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24394</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>8.210000000000001</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...538 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>