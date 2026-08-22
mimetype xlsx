--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3169,51 +3169,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3130d1a8be79b47fc687c73f55cd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd876f3f59f5728208c4047635b36ef82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44f6e5b8c6d3dfe1065558d4f18da53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00077b7c0fe23c2a67042f706d540464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddef9b65947d927aa0404238976f6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d351878f2561f4bfd2624d346a8d3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717098a9fe7859f6ddc297aa26df17097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af527950ee531c68dd67a32bbca4a638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a878ceddd1936d5451e5864d4be4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd948d09d992d292e3f32828350e078810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460835c63eccc436dbe24f7ae82aae8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc88397d48ab6ff6e96e23974b698fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdc92d479295b0c2c05f6a9fe9ae1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f503b84e29fa3a4774a0fe12036c54314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4da531c85c0b4f5645ec118b749a2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea453beb0f7477385148578449d06d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63735d1398e9733b27806bc7133ab88c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0331d1fc01600dca05f667bbfba218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ee4322a0fbe1415a7954064f1321b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49958fb7835dc48ae7e4d13aa30a18520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016c0b9702c4f860e140670088a729621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3d9f9e5c4861d2fafaf08f9a44c8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6400d82a81958f0e7c4565b8ec1de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2e73ff4d77febb2b2c6fcb9ca234924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af860da97e1bddb11aab46591ea63df925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21459714e22d2da1d609f1276a014d8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed25a0b344d4ba63b26d0ba2c2b41827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337f03e6d615a4587089207ac90014728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9affb41d7d597dec431ee5146184f5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271706ff64822fd9ffaef108aac62ce830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580e57de5ddf839f5c888ab41a39aec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db05bf7c12f3963a95dfddd758e3bee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84bc05bfb6314228a8bcb8754d527633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca7e3b68f644ba44819c7ab8ed97c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26176aa603005c537e3863a1295142a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f48ab4e296af21b1b6b78a5ba9e61436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3659c89bafad48aa050184d303c7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203a74006934b7f53cea10ee0698df838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b64e18fc9a5ff60e1717319933b0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24139688220bf041d2ab99a9b7c2a69840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dcb5ad4ada8d7dadf9a01aaa59e1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07317a7f98e25aef458b75e8539cc66642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03c09ba4f2f92e576f20047dfa04b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2717d17b7a5b6ee031f691e63ed9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102ad2fe5fc6259e5ccb53918a051cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60336185132982747cd0c076739ced8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa56303952cb5dec7dccde768923fbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17377dfe7876fe85324b752f7369695548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304aa2a5ee730ac536d3ccdada3d95a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f40dc270a71f28c0452a6581a3379950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f363793f94e02a35e8f5cc73c3d06a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd845a215b0091be025563450aaad252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074081b4c1d1c4a39a7a210fd242348653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f4416f971278cfeb91b41959afdd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db969c307dab6fd5b79303fd22de755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130a6523d03dce04bee8864d0a3242e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbf658e738745587dae731abecf0ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3beba16f249af22f98560ec33d9cbfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419e672433c6a39c2e178049c5e90d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d220e4c2146527a571ab863d3db1e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a186e94998e177a65ec2697133abce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fdf2efb3d50beb6348694abc0f79662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9bdcab8dba4e24f3572c6e0383f1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419098fe0ae1e8f4aa0815cbc8f6173964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdee1ec91c0f5fd15eb53076337dfe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751b203b450f3253a1cd7e7b054cc8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee67bf16dbf42d90684b36af4741d3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67d432808534fa41f2b1e233161cc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a05fd55ba5383bd00de28e9fe813669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2f7d1aaddb6955cacdee8545d9ab770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea616d4480a47188890a6bbee3dc7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da51dfdca9cd67d1f25e95582ca6b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54318e33c032eba40f73677ea8a64073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682944302f34b52ca4db9216306031fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f8bbd788d709cf2993969c9c3545f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda7823a61d8ae41e164eb4c7101ba076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1e5cdf99e239f87225f42a3d23b6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41383b8aa92a84ffc476474ba0a88e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7327a096b13e0a269cae5159351550579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9afc3a27f0bb57ef0209c75bb0cb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae37137a8baf41aadba312134d233c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4555d24c0c13d4780a7e74e3de1a0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17928b3b9dbf8a287d872c460c65c5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201372fecfdd591f50ed21718cf3c6c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65192b27d2d7a72bd3fac0fb2257f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d2c79625242144172833f74d7ecd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb5e5ad1fa1dcf6cdccb97696a4e7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b219c90b9d7143d77a4341e3cc32e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e2819ea230bc6d2ffe75bb2c7b3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1072c7047f27c11c504f63f578e83090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04cf92e5614edf78346026c10f0e4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa645b02f07bab58a2ddbb2ef8888fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44080aebd07bd91a68b4c1fe25fb8e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1bd3cddde18cb5d07a23855176d5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823f3daa0eb331f228792ff339dc30b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f4f76a8598b55a3bacf3bc9dc8e3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4edf6b963a146ac5a44760f7d5ad2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beb002de5cc146892826d56dd3c35998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172be40c903a6a5738f144f204998f1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e80cb12ca515d0c854e130954cf9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c178a3aad96b6069de57f3252777a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6519d943d9618b9ca7173b2cf01b25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e342732fc3d8b47737920162be6a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797a84559faa741d46389f2f83f8050104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdfcb43b28acd2b42419f192584c97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98362ce385df3242883a3f905f4fb47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff466e273aeae7ea9002e931b83b26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbc2b4d60debdc75ca83bf7c48d731108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94325c3dcbc78c338d476417671c42f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379e96745e7937c0649805abbbbf747110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572567ec86eed968a50f6d92c2269f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acabc1ef3aae5ec7c8641945b1e3165112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44a4b4bbf5359ed8a7610e58396f96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897330a2ef3793fd1d5e3937e61cd20e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a196ed21398faa4677eac7d5dd2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844b33a0b4695bd06adbe055899be1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba1f4a938cf090b7fd8d5de1cb4bf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847da938ca180bb754fbaabe3665822118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c800d301370e292f962f0df9032c3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc8d26ebb41ebc923634110000fbac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205e0d0be679afe3aad603d8babb584121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5828c0ac4a2b4df93f0d99c5a7e71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06faf96ec9e627c671357c3aef140b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05804475315a9d0587b7b695134c624124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15881b12d0d4ffdc474c2103715123125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657157e4f7e5d23a21bb286e6682139e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc0c29831a43006d70f7dc11b6e5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c81624109baf02925d0f317be77a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a53390d48b5e32b42c9f8a4239f234129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517d78dc4d9099936b7cd62a9d15ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3c418c65254c6de9a06dc9d2ef4d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723d9a8318619c15bc55e5e12f96440132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63b0c9b3e2762c48e6576176901238133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ec8f7bd006183c173c249722c6fd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5438539613b818a17a81f9071c0fd18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35706aa13bc38827bce737fe220d46df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b80e93c77c45b6953e492b3040ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409fe0a95faedf582f4ad3a066c6d10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d27eb34ff0326609f9b1cfbb679efe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf80eefba63c1e4c3075c5b76ca3c90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc3a0d97a63ab49f1dc93ec81713ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a46b2dffac4ede037a96df77609edd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e874a1bb8fd16dba8769da32ae576143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c8911215b4f9b19566111e38821c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76782989f91f166cb0ff2b1704a656c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd86b4fa96f4ba59ee481d7bfb9a65e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4be680b57a5d5471c2721662149694147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ab2fe8700257711551cba222aa83d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f895f1a5c55c6d5a7dd2ef72af9768149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6dee9668f6a7374085292024255b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40bb9cb971072c30a4599df8cf1b09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d83b00d21377bda6db6c7af570fa8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7cdfa6c5239bfcc2a2acb0f4f997f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db961b1c6f8ee58acbbb77bcd101861154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dbdd3f30b0e10c8580e746b3b3dde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6df8d6affadaddba64b75e3cea032156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fdc07791a2a37282ac4176d005265157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15958a96ac2d0a2f140e2e51c22b48ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d58617e3eb864712794790c424477f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e0c592f36c2b9bab80dfce98c42c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953059a045e24fd82091210ac63905f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fbedc318502519ae06fac5ac3c329162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41093fb8ceda4e803dae9ae0953ace163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedae3c1ba9262cdee468af10c56fac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8341efcde50b9017ec4757e80f7f0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f7041b10773ba3af010fe2b885ce5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668b7dd18f9aaff2541928c6d2afa20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d89be84bb66e973cebf2a5998c837168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98e5d42d8718c7c8a12ad4ced160ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da88d803fa485df5823bcfb6daf772170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6783801b4d5a3dea92f1282eb48b216171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9797be09eefd5b633600e13714ca0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaee0945c1651a05a1b4974b880e58c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66653c088942b7b20ecfbe0e93b125174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e845ce21d2f6b7e71eda5ca55fdf8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266914902a4ad51e6b915c85d9236c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e9a8badf8819ba2e6fe2e85b15861177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93b6b2d85bf1ee98bda36604027d4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b2cd8e104ebab24ba02266cc38702179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf03134457e17052062e99e57ae2bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f65dbe59255c8a938a3b95bc82c689181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3465c666dc19d899d71848d4c9ce02c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a391e8b43da00d172e8cd239aef4b11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfcc46db1f0986571148df28ed465a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777d0600cc1d93c294420862b13b8f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7895937ea50faee677929fba34bca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae39239116c5a2360e2f74cea919bd8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c979b5eaf75768774c598f336bc4e98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72393f1397aa177af654ba21d357d09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eeee14517cafe2bbb3bb8d1aee237190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814debaf41c172782afc6badc0aba830191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e500c361afcc0bc4d7776c08d9959e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f4bff2ec5801fe8ad6db5810c56b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf9559f32f9b98372c4804257ab8ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ed9abd7c63a52f1aee740e1d93af3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613e7ca16a6dbb58ca640f1b62794cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225d6cada4f0d61d5f3232ff4c41d52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cc7529ac91df830eff9501df701c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205ba19a0f255745c7bff6ae7716a01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c438e48ac22f917ea307b336ff3f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3860652ec637ccfaca8f34f389d8f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753d927fe9a2c2120084531d52df309202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68142468e45abd016aa57de01865da2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e972c51c58d4b797b10a8ff8ed41c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d802b094fe569291ce8735b7207a1e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab551631b846377dd3961d74f50044d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee910ba983fafd85bd2ab3ac1919ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3431980e1ae22538ee33b852b5785e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ad612e4c579116b08066ffd1ab6fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec172af933d7e18b6f12dd5df59789210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf131451086d529c72fef9825ab493e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b6d1ba64c8772834f822e68818edf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7f6167d4d7e0b22baa0a31193a33d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf5803f1f6a9e7a520e4ec29f0a950214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a067465510a24ef1c921a26f01973b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6b539b37f14750504e3400f4a2661216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce36d14dd422a4c4e346b46df6251fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50ae0083ba0e91c50f86e1099258fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c5ff604babfd2e385bf2cda03cf3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc76cd2f445058b4409bb56cba3231d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961eb000732901773662fd0f102a33f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ae69b7ef64c8f4c45e2cb527f70ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0b1a07cf5c5ca9a624c6f4216b2df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd96114dab6619e3970d5bd76d937b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33236066834ec08aea097cb8a53d65c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b659157e6cf2915e3eb4d360e7bef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d15be30f28c7c78a99c5047e49980227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9108fc081610013c5886ea1cd3418228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ce2c04eff2ccb602501db7871deaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26d63f2142de6f57491e99d0634209230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6da1c80ae0250300a2eddd95ae0ea6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfaa2e8752682f028b9feeb3cb9bb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d24dd4edddc23a472cd682048bb25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a0c8b7635ec26b2f78c2c774077e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8acf0d9bce70c56761f264d84aadd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d301fd90248728174f8a74f91fe4228236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94c497b275d81997911451673a413237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184db9378f2d40f1299789392782e756238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29f08587d540c9885199fadd19dbe5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03668f05ede0e1bdd6ca714b95e62a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abf6dbe0c2945b41726f75886f6eb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2464ef8d5ad7ff986ddfdebe50236ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078121cd0fe3fc90f0a6a11362892c6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b70a146644645474c52c68aac8b4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3b221f1cdd96986175305277acc62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c354b7185117a912dd9bd379d24bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657998f62850b76053345f62d909375a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44f32979be7f5513214889140dacea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a93a97cb3163d3878175f19b2bf9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cc852cca7e1bdb08bf73f4af1e87d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad44ff08482061fca7856814a221add251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150463176f59ee9683e6c83f9585ce8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d506274f11e6ab316a06413c2596bce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38861d37ad27e2fdc75e5f864cb0d9f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3723d13110038acd39f88abb35f86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce560d4f5c79db9f5e847ba3bb3390256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fc442f408a73f6571d7f2cabcdfe2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed5cf75322c5a62c8d453ebca86a5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033786c1e37ad1aa272d2f5b3a3b80d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e8ae1e6d9ee9e64edb879dd9fc12e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4f43bf6f19ad22e154a1d2b8e85c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e03c2dac8c6c8b3de801339771111262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172ddfdfe97b182f9cc6b5018526de6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b5a3482146507e2bf370251c34905264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e4ac7af33e1debbeb14773c080219265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba665a1df47c0498ca6ad1a719c3d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c9ce776560d89cfd0ab75d6e9a648267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc86a96c1e7c564533ab3b469aaf8e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9837c3dc22e1331be1ea01d21d91c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad457dd0ec786f763edae0137e6fe56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73858529669fdef9b02494f774cf2305271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cf0834753f5bf3d6f53d09912cc16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c283a0c3aac8ea88505642ddceccd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae25a63be04939fc3ff90413a5813a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fd0cd989e3d4cc573693db85caded275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9509d80432f702895ea8ee80e3f5549276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8eca2f8cc1c3820448ebcdf7b0b56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b22f1ebefeef415526fbce871b1914278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968655e31c3b15acee4e98b6788fd83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bb0a44cbf3c6cc67e3ed50e2a72ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed7f5961d8ee2918cc450a177a39b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bb21f0f4238a650ab47ac90a5ac1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7776183bac9b2a5598ae4bf5cfe01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41831563a6a19d582f1b09712464bac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203267724beca6b9800675aa2071805b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5cc132b92c088a53cfde7f49513ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a60c980d152793d7ec66f23eb97b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50efb7fe18ccc4732749f4773763da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67dfd3624863cbf146b0b89c08b996289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9823ab3f579400dd9d7dbfb05aba9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bb59d8bf7a8043406b4f2745771a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbeb27878e06ede147af302d0cd041292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622805a01396485595ed24fdb8cef23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2f71fa4a7c3ed48b2338e517c3382294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b477a600ff33b95e63190f9cdb2244a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82c79262b4778903aae1ed7e43ffaf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b715ce338c485172f638e6fb104715b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ebc9d38074ff815b01438c47c379d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cb7c07fbb6a8494062fa7367f2fca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89a34869fc89fd046359b2a34bb6b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871df35fa32f17d3ff23d65b9f48cb0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584e29f6a8de7d8d03de7942da478fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8893cab84ad7de86b319178a902248c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3c4b05e37e89612c1c06765a10b31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2ea2a46e733c4f5ed6f609433f8ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f384f5a72bde714bbdb414a17c894306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beef19daa69bc7de4d2ef78582d0d41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2ccbd3144db7d4fe4329d0bc9d47e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284224b512b93caceab303c034897f71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76dbc85ffd1e6e320ef58e4fd8fdaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dce63a3e97db16998369db69d49254311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f095ddf67037cee6ebacfad6f006fc9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cdf6282e1b7a1cdd39f8b789199c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851ce1be890bc50f685d7b7b75aae34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57cece2c4a51b6668772216428e674315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabe8fca5cc966b124c21d7cc516b2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a1de4c09a89df15366b000ed46c4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcee7e883c00b0f6f22bc9def9653f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a90021f504108649c7b57b021df8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d15337992c0202514e874b3e23f66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20de8ca689c18f1a4a1328bd12ebbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557cb5a740739b21331697907e4a849322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0d096ad5a63563c7514436a1751f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f416428ea7dcd477ce55cd191b43b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b80d0d526899a2842a4c50f72938a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2267a2bc0ed4cc8bb3491b66e4dcbb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91bc2a0ac1c6b166b90d8a89fb1945327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d6528ce153f7b7346b02f887ec330328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507c2dfe3383200d367178f0042ea29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fa87017bda9c7397bbe1d0019c4b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f85ef0e374e27693ab34bfbff7d8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c646392b4113aa57e11fb3e9cb338332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573a5cc0169d8c77994b7bae17d6e18333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5bdd04df341075696c32c02af9e4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44941292ac3a6e838b87d8d1e73841ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99622b3722f09aebbb9fc9e6c81dc51a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e489be47e3422041f90f9df190dc4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cbdf0d7f50059cad2750e05a494e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a312a82b0a0777b84599bcb6f55ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ae02401c6d8fd48d675fe965d8ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5cf8eb199a4336dc6748126483392341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf71757c789aecbb136d1fe42eb609342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0db5661fbaaecbcfebc0ec26f493c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7f7a2f031e906ffd87574eb4592d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a93eb7bc3118d41931bcdcc3769ea7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd802ebb00e441f81130fd77330c2079346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d3d6a1f486affb10a1f2faed74739347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7be77c50b63ac54bafff73883fe5ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f626598c3464b5735376347035cc37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28138f6f4889bd9ba1aa7b6cacd80e5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425814047a75b2e30c35077d15207974351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec10fb53d85028a838ace3bc5079a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143ae910ae5ec3a989b6322132f6959353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc586d08c4cd1e40f2c8b057cbd94a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d787963b9f19d38d3d44857726b75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45f6ce34b37fe862cab7c763313f78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23c7d9f733c1ff5df605adc8a35fe3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf8d7d8d45916441f4db4040e0a5d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b16084a6bcc9109910db6be075aeb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02187f76c1e308732e706de99a5a60a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90c0052f3dba8b0e67089938f10e25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b905ae0f3f0ccd4b2776cd61da2b955362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ab6579f18a245ba29b413d25005e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d41a98382c9d9ad5b4e183a1c67bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3895c43849c67fac2bfe202dc37c0a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50618d55b91d32e6c032757668203196366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d933f35e1ce880be2d4c17185df79d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21038e5c752fee29be785ac1038ff13a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385625b75d93a4dc88add5a41c8c871369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c767bc6e52ac77b85c4d1cd86bca5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6386dcd5685e694a0f0ef9e4c63df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd6b01ffa574b0afab75d163897a46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9cd8c330fec53aaceb540c4ae33ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8cdcf2bbd74a695f28a5b3989a3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a4d1802b660a1236967a39180f8b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6b998d8a19cd85e7e9b8c4f44bdf0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c5ed4af4c2c365fc7e2843426bd1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f32fd2130bb220acd210220d6a42b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3342c9e1da3a804b0bfa5def5cf8e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb3f738ea75a75a7d267090c3c0fee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182ba93fbd720917c7371cedae39404381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3f2a5ea4fecede7cc2e58f5877cf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e15cacdc0c602c10495e6199a38e33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bb3b4ccd6c33ac11a3b4dcb72949c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55219a19908a45ee38736eba80a6493e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b74acae1ef8daebb2cb0f38be655dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf00e1aa55d5b0cf9ab759d739d9f6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102bce30cf5c0dc75597934eb4694fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc148da3f1d234f5eba29ae4b1b5753389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69accae5412884f4cbb5422a1530e959390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf2748c5666c5e6f8172be3326d986391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc04de4e553193eb65b10c8389ad860392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0b842e4654c9f849b7190cc0ff1d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c8452be933945f487a3da9abf7385394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3010cf51ece8b0c5630877801bbeb8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d936a2ea0dee31bb2224aab3b111a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda49c30b39d5d7343f8f6b25d1da80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a77d90c3336b6d3bfc51e56d15a4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e605b44b24d79c8fae4c40fc91fd2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4942aef8d398b1450ca9d6d895f98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc561ea08f1f4c6b45d72f1c2fbc4af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72c518ac08c6ec772702b364fbc7c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029083f528502678729b3a3ddbfbd96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee958281df3a245670c85492d21a346404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456390c5168696183239a5bc60e1273f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a14f946c74263b5922ea3879450b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2d68d67b62015ab2accdbfae9c9c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d698efcc903eadd120a5ae677a5def7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d1edbd6c88afdeadc9287f1a3d723409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008bb482d80371f32e4112f13cbb6687410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c90b19055fc25ced8b50646ec9211411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa51edb76b21f1941b90a57443afdc4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba9d147f2e530b758797290c80d73c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c241ff19979406efacb9eb81fa59894414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa6e0d1a199f38582f780b3033eb03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a5fb131e6ab723e9ad754c1725d24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43f8a0594468026dd289c3d16857ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607d3d275ccf4b29e687326af1b217d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95836b9d1a70c13f35699bed20a2df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0647a532119d8593206608c1e25be2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f28a0c5734b9f521c51e8eadf527c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a7ad6cd8db07b35f852b5dec0aa7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfc5bac101d3969e9a51dec7417b21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a47080ae379ac3ae3c529ca6219e60424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca3939ccce6e3f1d40440d74e8e65e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f3f42b00e1fcfc76f57ff313b8be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd464a85377b38da5b04984ec98ed4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d798982d210f535562ba6df971794f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220da1d833aef6aea764a10fd0079210429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bcb5af2c334fafe057dd84e08d64e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468328f42c4e8ea896705a1612ba6b29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775150863df345fa388d8a59c19a32e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c5acca243cbbba5b24edab63965fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a8ab42041b84b7c09447a7ab1a9b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ed1a2f753b2206568b2a0528e99af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d12528bff82ab7473995fdde87b23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415717057e15a6ac904743efeea0e2a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed911a5940e5f855e872f643248d2f65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed94ff85590b75c3976d4e6c7448d2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927324872e5cbd038d9a1175d273fdb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606d80ec148cff35a1a26c9ee4d3611441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eef0acf8c66dcc7ca2c49df296b23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eee490354ddc074f9d8f1f108ed3e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceba2260f5148aadd9d0d72d134f60d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48267069f6627f7fa5fc74a6938b08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfce20fc704a99c0b078408b090d753446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eb387edf3214173e87caf84d57b8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c15da45872218835f654355b809406448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5a22784cb3b6cb80a0232854317a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830c4b036585703ac798664b252ac1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebede8354362fe436b709112de8acd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f8b20d0395bf10e351de2fc51f718452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68597e854802b891c0f21f1d78a892453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70353f43c9a57af6367f99b9392b13bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced440ebe227a5deb9e52428fd71ad26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7d7bd31f7a087fcf6e3494714e8bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c173d5bc2bc283ff53fdd98d2adf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d37104dcfd1e0d0d4bc2ad53c44c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666089bf4583dbb34f7d15b0003fe42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95300da9a14f12e215d79ef479d1a8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6e6101c35d3e5b3ed17425f54d69e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368046111246a2af7e44052331f53b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02f6eb12df2bc7e49ec80e725d11c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f78834583438417efbf1a0344ded0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31275579c2e0d5e1d09a4c199607adef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5dd9a54d3d93c454e378cf073dbf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070a48682af0d7642e57473c6a5248b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef51b87b13b2526ef9849aedd7bc20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06642f3b312bb50a942a5c935e2e4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bc656f3f504718137621afe5936d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92ea69b4f24c0dd053b34d44fca901471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a339f397bb869bb41abab15705c2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71cb0a8c47b071540521fdbacc69c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dab5f9c6d31de1c67d0701592aca19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986ee2c40e803da83b0bde4cee0ce7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9cc62e0e47ef23ace73a701afcd49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac4e2c8adf5ff4e7eba3fe1e55ab10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6d763cc196bc0446cee982cdad87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd453e167b54da35a10f8f9fd2508342479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf84af5fa7bd6bfb2ad196d5920d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd096aef55512688ccc8aee9980c2f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f0ed8c837ad2a514a1a8e9e8cb206482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711c11c8f8b03a77aa27b27949bd9de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374220cc97794a28ed2c771e09c52739484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4359a37f54ce661ddffe8f1139f77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2109053161c602b581c8653159368cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edda4a64634beeccdfb0ff5ecd3cdf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4861c6d65c2a1c153637b324b1e95f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9cff23073393871c48d638388ff0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8394d5f117e0860526595108190474490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee1c6c92be29c9afb2555a75c78b3d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d41a8d75ee9b373b2269547a3ef063492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d71f70358805cc8326f6557c47a87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b90b25c18390d42c8cfae469cb88e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63ebe5dd07e97a7d6a63c582a0dce3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03295c7c131243d5defab7aadcbc56bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c44c6a2f1569eaa5cc29232ffd4325497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f1e37ceaa3f75d586762c46d8398498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436bd4891f1f67445f1e6222fee316499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5186a043eee8b5f64544854fc234b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0e44f216efbd9c072d67e657dc761501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791398336bdb9cce2d4bd5a7bad97de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141cfacf638a7343baf294b8d63ce18503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c50affa261960633e73e93898723d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d20c59114decfa64a0047e223be003505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b655c927c3b85851ce5fd9e7922f7c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77cd6c43c9e867c7a9c1749927230e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126819cc5d1a1edab129580f5e063160508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e69f36b180f05b4ecc05db0e5252f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ed16f217102eeabc06fce80bdeff0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27086572c0fafb9e4a8dc12264089048511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f1e5ffa268864e0f39f01c39844d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b906b5911fd651908ffd477dbd52a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86d2803555b4587d229da961131de5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e79348513178bdf49edbc7a22de8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d5d0f34a610d1c274c66a9bf45921516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215bc25cb2671c245dae53c1f26141d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31fd007c24debf051194b52b0d7c82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03ca2c5683fe05cef79cede51060c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d5c519e6edd0470011f8a7035060520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff67d0346c33001d934d8638cb3d34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500f49054622b1eacad9213c4845aac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858802d29cba227dd8a0471fda1377f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e01a90d57ded57abdd372a13220c66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be707d8ef4da35321691d2b4c45a50b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283428fcd54a3431f28a954876bdc020526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab14ebc2c728f1562570c8cb2b12f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bad63f3d72444628f33e02f487f148528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590664d3e23acdae16a35acd42846956529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8303b6dc932841fe1eb7263a2dc817e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8b3580783b478309901ca2528c10b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a18ba8afc8635b5b06f71113ac11b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec645a8d0adb2d53dae7053f115827533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f1427654b4f0e71ca298ceea998a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad360aa0b5f59bcc352d74bccd8bb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bb43764d762411e4f30f086660e06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50ff3d4fab2ca65424a82842ee076e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9a57acfecbc0babd8b882853aff1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda3c55aa39a2e16ad60705608cbd99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06356995f654d140cade3cfdd6dee873540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00871f011f1284efd48a94c52035e60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb94b6839e9f4a32d8593f25f795f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb79f871a8215e6ff3531aa86efc49a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a8593691cfca29dde030144c3bab9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee8777c27e30df41c459df74fbc01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dfd749ce078d83c7909d31ccce573546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e18042b265dc58d8fdc6de8fe81b86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54a666e421a8cc0076d0712f428065548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73ce18924b9e3893a28ddc47eb98d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8367e2f8f6ef9071e888c31c78efa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985422c420cf8a2f9e7237e5a24331d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca634c9b22d927fc8a93633ba2e5abf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a63f87aa0147e6bf18d4bae5112e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6fc646263853fa31127737e3653df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808524eaf1d4b77542900ba3b0d6482d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1c1099157d257780ddbfb77c8f91b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93810e72f351397705067a4da3d57b39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d32d3ff6c1c075c24ad34015cff03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2816341f9c99cf398bdb3d51d95ef1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4ae83fd1bd683c4ac47521f71b343560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc35860285c76bf23bdf66d92d38598561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d995865703ce3912a19fc489e4946562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563632eaf933448289c33994211e72c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14bb0eb398ac706a5c59a92b6975e8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27f458cbd9b9f9219e1ea349f87a3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bd4a49f07bf5ffb615e3c65936f54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977891d81dbe88994a75f196e960c13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c499f823227967a1d4c510f5a1283568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f81d70b78d4781f2ce16349556b97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc0035023d6c8b17c4a0130856679e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51378cb3f217bcb824b063f57a5d8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9266fc825be33709ce1fb0c0d5625572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb6f766b716be010c94c353642bef6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d975e9cf538bd2a97cc6755dac247a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92b4fa231c02f86449eeaefbe0a69b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15508801ad055df20b2f059846e956c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc55fdf17c57d5b8ad1195379175721577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8af7ff1ac3c3fa014167caa649ad7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6a1cd449f8c01c7a678e5a9703eda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07fda2b761930bf4ca0adac7341790580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c9902bb4a900cbb88c8783ba0479581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc60e0c07177dff71176c7ea07c3d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc4d6ea57b41e105717583ac1ece00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4f77978719b61841146d590497b4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470edad8caa0b22649a8ac680ebed81b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeda78755b65ac1e122e2160413d610586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dfcdf4012bf6fc92564416e9f170f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc3975d230922ce598a5535bc2b0aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e35e1415e717d868342954a780f785589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e49885fd07db6e88da4dc9a65af3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca87400cf9b5c17ac41643377b83a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794e5f496d60ab4ba3d9ad9bff181f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3411a16cffe62d6234cfc2f39073e0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865d3cc1e6318497413940d1a538368594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafe680e039f3d5186ba1557f097064595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e6e8f490ae0c4617fbc862b88502c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff8afac4e8421e616ee81b92a9305a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988f4e69d92acdd5340d7339f1c0f6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c2a05e6dc16b2dfc763fabe4c5eb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfedc0fcb21bcbb7da4d06edba4b270600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bbd3de587f28aebe23c81c26372dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70922605b881e29fc574dd859b8c0ac4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89540b30a4e940a167ad4eea4cc902aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405fc377c4d3f4188a416d9389e7066604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135aa32ba1226f1bba73162fa49796f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277f495c4f83a0b8abb00353efcf02d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96581f58bd796770a789d0a72ab6c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d081aebd7e1e872cc0fb031835567608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b28439ca922d01f41876294a3addee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8270c4c9fa355fff3951f105e35372610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e71ddfaa4aa95b4bc75aa80276b706611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73ff0fd1b7789e164ff4d68bb96a32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f9ee7b951aa13d97ea5c267bcc21a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc803c7745f8ef707516618afefd9d5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a359ec06a48c7eb6556f3d98999de05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c4945b7602743a1a8181314d5fd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133c4ab111b8d566a885d1038471e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3524775c8497027abf61152ee8edc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623be90e4b55e4c988aa170dbaeb3141619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f57c45cd98822840f78909ada82c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af015d4ff5169b09ea2b713533d507621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3ae653f6799d684786f2aaf3f01af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a6fe53025dda0b3bce1228fafd931623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6083ced6cf0e7f96cc5d3b870495c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd16fe07f3ad6fdfa5e0ded06821c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bdd04d7077f916cd489b014a55dae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c299dc0fac1b4738e1a0f03a994f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea195664f0328ad5960418f0292e98628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c15e0bd3b048b08896add0b17c5f82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b08a7b64961d633a300092a3987ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96041fff4081a7fa20592623aaa704b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bdaa1cb101add478076bba0c657b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c67711e5d66174129bf1b431ea8f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d687c9690550c54e158f87a46b794e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04e962c029cf8932fc2ae7a3aa2f69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be885e71398f27110f2abd3d27ab7508636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd4e044b0882af0b08af98541ead0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba855cc122c88b59b45173887ac90a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60289dafc0912b21a41c140ecffc1d8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94226fba038cc2fe4b947728114b315640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155ebce796234a52a5594082a57d8d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1468c2f5230b2e22b64d8894c7e6a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101d6f5b27a723494c2a23f88ef8f75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468a59e6101f33fa52828a9d9952e90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723963d425672d9e94b380cb9a83cfe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e5bb44cb905ab8e5e6062edba4316646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925ee22c1de91e8c5aa604c147e6f7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068acb0843ded548f757977bfdbaa587648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffd4b3210c890b0b7810693636168d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce834d774e1bd71024bd0eb6ae1a6f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548e43341b34726df2817e59c474453651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681235cdbf5223cc16fed85a2e9676b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1747169e22cdc326a315be3292e3c36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc90c75017778254f52431d6a98d1d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689df0a38ea7efbb392268613800d973655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd0928778ee83d3921beb9a329502f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d63d9ac641955520e189ab7014f99a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008e521511889125228a281191150f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f04c99eb2a8b768762237f13a5206659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab35ea1ce1db3117f7741ef51016fd0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d9e4f456413dcf03c86aae10e886c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ded171bfa376a7110ff2e37e0a0df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec02d1160bb10ec3da3e9c4337cc7fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f32f1b9006b68866b433da35318641664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39849eba77618b08d9658868de8bb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302664b8efc3675f3e184488633fd9d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1af050c1697b939fcfd396b736863c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd789a0972881653377dee16540e55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a909650077822832987c27392b3d16669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bd1414b89efbbdcc4e3fa5f4cdb64670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ff63fcffafcd0267c697e4da48a95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cdfa4efc1119a208e1478df4c4559672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edeb5c739127bc3a6d877021dc27d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2df39422b4e0ab7940eb573e7d72b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd00bca9b25ef9d519f61764cde44de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcdd11be0f3505b50f864abab118bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00292cf9bf165b2b99edfb6d8c9a66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463648ee9e4cee5489fabd8f6d63735e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617e9535ef9262edc9efd87d7518710679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f83dcf7f0e65fb7f94ab4fa772eb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab04a900c267489dec6a380d4a2fce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c9ed30d145cfd25d9c2a0c3a76c49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aba7f016e1112cec16cbb763f1ee1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab561c1cd3e938c11dafccc4dab47f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fbe8f85a6fe4d6570fc0d6a5d0e18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8dd2a91a1776005f28e04053e5608686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce75d1b79e2a44a8e6f14b5e407e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded84bbcdad78e5155fdd64a5bd6e71a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4f55190abdb6714f7937438ac9851689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6583d00f5094bbd6da403871bda5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2833f11173bb40bc24d671220f6ce50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619442c34db400e2c345438b1adcf0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8ae1374b72fe7cb1e8415944e7b29693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e49b2f74affb5b1a5c241e4f2df91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0d407f560305a693b28207aa7fdc2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c5323684f5ae533e71dccd6bac499696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05422de5bd400dbd0346e87e4199c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d610c48224249079da77c0482328d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4167ae69be0387c253aa3010266c0ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a790a9a15f6617b46c2ee3e9741331700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf89a5b23de15ed02f254cd58abaf03701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ba62c2cf7ec4b33fb1dff0f40076702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcc21acec44b5930b00d6c9fdf77cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb78611c9c001ea07ccff635ad0a23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd852459cb9d26d6ec0049d829d64c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767a888f58237219e02a623ed47919b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e991a57f790e76318b66953e54338af707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dae22740de4e661866cf482208fcb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed45af82d60db5eac7fbd37196e012f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b637de98fe28faf629a560e0ccdb2710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070c7d12e9a013e3a71736d1782bc331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d7b85168ac211aa39c6a66f90b99c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ee4da7364aeb3d5721d2ee7de11cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b225568e05bc45b506a50af5136a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe10efbb0a864263b4c75a5283fd315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4860e29b16c60ea3ad984f7a2bf8076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd524c4fa62d58f3ed9bb4707643d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c536466f7925226de3514a14b463708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d3e844425ec99819e383815deb90b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7b40a2ac55aefdab1b1928d32063110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56109a5dd5d45b8f5b5a7dc52f3ff7bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f168f227dde733843e3098f530d1d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8c925e94c056ca8b8be0c86c1449d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d9407caf7668c2dac67523d161dbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf334e6e81622bfcc0da09eb9641d2f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566a5c43423ae7cfa9139584a44e7f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca77140365700a8c319284b8f310e6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6af27be77501591e15955941f681c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b07fd10ad5732b864184d2309b3b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6602fcf706d0db70dbef0f575b985bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190f2eabecf0ad333c4afa457b945b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201d3fcb55e4c9e51cbe973ee7a0a5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbfb9a1a5be4e38c2006defb8210c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4618ac569df7697fe0b5ee159a413b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d762e097ede2933b670deff68fbbdc325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7a2e49e3dfbe24078bbf09e8a589526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d331819750a358b664180c615a0abb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176e8a2f78ec10463ea7076e4b4c41328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ff5d677c6a335e8be0aa2e0dd0a7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1355ca43cbb7865b599ee8d88110c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44cc022576c994e847b7e5f229a02031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c97eee5c2fd84b9db9f3ec9355d1f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e65d7987554f73f9fe8cedef361bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6943740b1c3f98f122f27221046139b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5efd3984073141e4575ad5dcf48f6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5069b48fb890f982ae92d3cf668cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923c84cfd3fa413f7a49b915eeb879137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddcfc1d30837aa50d5440dce6a061638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28156fa1a2baf2eafc69a8bfd777e9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54033cee0fd7739cefcfb65ad117fad040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d858bcf34647fe1f487f213e9f33841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de71b512eb2d5221bd860c9176b480042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc15d1818bf5786c60ef81dcc3590e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b65dffb00e3f520bf61d401c39a7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb3480402200341a3050f0d8f61c7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce36fc8352f05b7a799088732e87d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32df91c69fc7c9f4b67ea724a86f18c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c938d434e12dea566119d447565056f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b2f06a434290c4af7520fc786c67149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b86c0e592fbde68dfba7e5cdc134050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ab1d8ce4ef4e14acc7a280c14c92851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac366a92048a2841e92c3a9062001dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cc192870ac1be032f59431952298d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f6538c34979ad15c6b35574b668a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d625cb22cedfcac187e3645f5228555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ff3369de329c01c7b678cc99881d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf197a9ea70ca51e7911732f404f9b0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6abfed5f0d70f6f9f531ab1ae929c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed370efbcf8f442734fb438a12e97f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbebb400d0b7aab18041e02f16dcd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e13323839f8b6e0bc6403711a364a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd6df82ac85819851562866ae5474962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f3376cb35d94fa35494fda8386e7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7b4d1b8bb205de91a665f6980f7b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48165b412b7c452c54322786e702ea6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c3fc1a1db5d563401d608f00fdbc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091d84ccded05d9b6fd4a89fb6be6bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79900cc5cbd23b0c1ea786d674021c8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f91bb7596fe480a342f5bf3bda21669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07279d70cb1ff5ca8e944cf76469c1c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bffbd8721c1f6a38f40a44e5645fcf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c802f07aec2c2567635314b5a2b763b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda96745fe2d9e41e98da901e16964873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734b92b3cd22b4dd1d23391767ce93f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa23532549e2a289495a4af8b60b6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4c94341456028d6057e08e6aed81176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc082b4962565d18ccb9a7d4bff88f1c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60436c800d62b2bc2481b03e8dcb48a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a677c856d5bab5995a280d7efe058c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bbd264a4afb4d47c48bd21b73528680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f2482438a933e40aaf26458da384a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d5dad3ac160c839c9e697213b727c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e508b8f7e881c9bf0818d1f2971869783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b6e2a18ea36f126d17bd0fafa6ca284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bd9a3f1b70b907d8ed8aecd1c519785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34883e719f48aab118d2bf2a3d3e408986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31a5913836decb4644cfa79b4d416787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664642197b71c26c4f344d87fd74e5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e167f86fe847484fb99f79dda66b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3824ac088a0f34b8da2c7a5c9d8f1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced0bf9ed40475510b77872eafed2e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeba93139745e42ad83dbc7e2a5f5c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac626fa82ae0634526ed5eca9423e05a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353f245db080f90a02172d716c400294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc80223158aa5e93a6af3f2a948d8dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092d0a4339d93bc7847e0b8662a316596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cfa5ad29dd01dad8fc8bef73cc03897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5c97fb16872b9a35d3c6b423dc1f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b54eedcb6466c6bdfbc3675b623c5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408e97ab75973b8a2a658cac5d52866100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a322e73dbd83912d797b0c62ab3f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c1d8941c7e02d80fd9825a0cf2c30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfb87be2cc6f2a69a959298a44f196103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b2683562aae5afd0dc6dd6059cf5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa59ade8a638609b8bb45269a14a59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35796d276bd3856789f628c77d6f6c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cc753009c72ed66bccfc2a5e9ec82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2892aead033f015c375b70e7a934f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc934d2682a7a91a22ae43adcea8f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4fbb8acf4d29261d640e620812503110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793fd7d1b86754160b2287203233396111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba3f71488741b01c6556eae60cdd06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3195510854d41405080e1daeb38d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596abdde4058eab7dbafff15e74d9582114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db24d69cc14167e709cd28f7911abe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1daeb926b57e87c7c80a318d4ca7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1142f7d12ab867f1d4cfdfe1e8bcea2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619bbd668e5999a7247ef60789c27d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbb2fd4e396edbc8b54122754d2d12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac539de59089fd460bc40f2feeaecd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21a97d8431e5488e05ca07959e2a5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdcb329315498305ca2fe2c9be852f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935e1b6d2a9cd79ecffb1177009080b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd75a02e9dc471d7057410241045396124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c6de6a5f479772fd2fd2dce2aa50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f512185e7926d18dbe75c1842fd6cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbdb2b55346f40adf8ba9310e622c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1079aab3ea20308a73a12be50ed416128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7da624abec7fde422652ec65941df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a726a94a3ec8823049a1b8c778f64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f4dc6e3c386efe12584af68e8d078131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06836d6b6a7e93629e17a52abd1904e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583c2949d5637b6ab5bd6dad80f7b53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eb5a984e7d613998e56a20a8384f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d927c84c17db7365643bc8a9167a8dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2eadbb41ded84938ccc9462ccab03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0535417b40077d02aaab1be45ae65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a788146600b32657799fcb948c97b35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406d57a9f0e4fe934111389badffc19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e4f2d21bf799596a276deeafa1e25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa7dce45fb632a595d22f506518321141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7277bfbde204da9ef7f376b9e69a39e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743c1b674954e3c4708f9c69a4c9b39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73213453d0fac52345b42afd9b3796c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d5727afa8530ab00b133e9ba22f20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bc264c0ff25a8715f7aeb3584c600146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e520972a83e66afba1f6fb1491450147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bc947508ede6b45889ad17bef6936148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467bbcb375d2093182d8adad90f4712149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1466794cfe4e78b20d4897fff1cc1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab2583f4f76fe36aff8bb12f9eaacd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9f653b870a61c05b41d2c73001a47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e30ec1aaf1422c703cc94102c92ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c1d575ab15cb44720a3b348e91ad8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876af5c77a56b0b9c8510d0540c7e26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e486f91be4759f588a2f5154653e55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ad371d7c06209adfc7cce17892889157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba24845c176e7d9872b8ca03485dec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77603fc87fd31a090569234a974342159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d814a4410f74b2716d4910cfbdc6d10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c27ba82172dce2cd134c7e73e26d19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d010d3df9dca33e10d3004b3e9407162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e3ae53a2afa4229b6414414361b40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68b1afc8a51eef3fc239cafaf8699b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c0d3f243b51d24c064ec35687b5bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e8c4d488e0bdc204e4505e21eacaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421c42b81d0b821e7199d1c3dbc4d36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d060d6ad28b78b63bdc9604063fd2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e55307a87428282eaa7e42f9b6790169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e608cc5e260411584bae6df0ee39e9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54ce94ca220e937177da66bc00e58c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ea1b8dcbcaf6e0c0b14a440312aba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade705eac5900066a28d644b825b326173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0aa9111945e0eb216e1dce471fe41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317859fdafa65dedcb2bf24beae5093d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3bc36acb0f818ae6df7bbbae2334c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ebcc2060228ca1eb9b6d091953fb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679719bb6d91265a3f18d95992872376178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2db3963ccfca8c094fe6dba21865a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed43c985321dc164a867e8537246a4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a342cde786cdcebdfed2d404cb0035181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc8ee73ba8b7242987005d2988b702182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f76fe8ce2054e0834f8c10acfe9a76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93e5928c6e1b28579acf99b63d6128184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fcac93688ed9eb23d045e2001ac63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4b406c351dd5ea5a248364d154738186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631c72e743c132165eedc143046bb14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68bf1c2991dd968f38059bec1d5088188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefb73d2a52aac13044c36ebc614d2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9199686cba3c5eb3874a3b42bf8a2c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca556a4de62f50621c02b6bb1e5ad93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bc4b8e4ad4166f81698adf93a3871192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765ab70f27c3e4c3207988c9958f7fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc123b5221eb923e947f802bb5710194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6aab2b65df35a13221ef51e7038a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8449d32e383f6915719c4ed455e0e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6d5aa32abd050aefaaa6e60d30fa2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858a5143ba0533f96a6e4a65d342014198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbd739e0864938c8ab0ef3b4ebeb6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca907e04920e3c57b1be193c92ff8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795360f6914ad271c49b3e75cf2d0ac3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0afa77ef0343e8954915095c5cb60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfaab7d7f19388a2f4e3499974636b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46163442abd80dee28fa7296eb7f4839204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f741e4927883425bd70dedd78acd85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afae1531737c6f55fe2c4f9d1842540206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09222e70c91d3aa1dc2cf6c67b66a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f729318904209cb372c9bdd8b512ff5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c97a3b4fe832480a4bc05dfa87b2bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394b2d20b025a5e90f39456641e82f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd27068b1539b95ce4f2f429f286b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfa09c6cb0595f75da9e9381a8857c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee094639a31aa32d61069404596679a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d51301c5fec6f0f47981c95d18412214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde32e0f04cfd8e72f60ee16245e0162215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecbb01224b5e6af07451733a46354e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73613e35ca3323039085912be1a7b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e3ca16b19246390ead283213b4677218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efd8d17522982d185497ed8ed8425a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bee286f51d1789b069cffa35aa6d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde5135979e86ba0a51b35c9761163e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccae5228c0a94be96cd5b739f3dce72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5eec5d636cae66544e0f28a98d91c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b98dcc5377f2825367a4e66f1b878e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ed4e20e22d49668921ea6b377d864225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185f041bf3a09c66c1f9065c4a2d20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350e83f410aba0ab80d367a5d350da7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021d74d4b21ec0593a3629ab22403d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dcb9674dcf8507598b41bace01336229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c0d38e4658c8284377e8cd05796c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4177a490e0dbd2f85f7e4d3f2b35e96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524152a9879b580890525bd463e52e4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8780956a457408fea0a0e0f2f0e96f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f180d9fdcaf741b80508694f0f6faf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec07b92feaca28254e1fea0979d4f6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1521b9c3d1a9e4ccfbe2f808776e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ffc2a4fd528d5d7360e8ef4018f15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17183744e4e5845b727c70a59eb9606238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5facf048a3b5d490b9fc81c9cc0a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aaf5a841133665dbd8bd319e063d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441120cbb736007bd114f57b541a182241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc15891c65dcf3b024d91bdbeefad6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efeb1fbd76e02b981e6ebfa6ca6f13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ef88671b84b12b8e25a241852179f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab132f603ced132c813cd801e0597fd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba06a76e09cfe1c0c8f9edd608f3b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e5ac846245473eb1d92d75a6b22d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d41db6f84f3aed1909f4ebef3aa348248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fd35f9cd676b1b97428f802ead5dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb08a8d0453926fc46a280538f882b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b2277ae43b57c0847460f4daa49cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fed255239fbd20bdf53855871bc7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36422fa9a56eea083fb25b84fea5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a45f18630b77db3622d723f2dce82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf19c479e6acf19a5c1566a05e188a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ff65dc763c015c436e7b4cf96f0e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5d0c201e79d7317e10fc019aceec6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32298c3852f04452a854622ea6bfbe03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e154140748f05326d8fb3128cf1da4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f1b02f90a1b2c19a36709d77fc070260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7fc1972d4f0504583e9d6d2540059261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cba30c225ed5f68ee95f6f3e772ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260339e2bc566d7cb220e7b750e8b96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad270f6fa6d513f4ff6a452929af743264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e48310844a3039ed0a524e7f09093265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613d3bb3da1ec1e12f5b24fee14bd21266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d671f8fc61a0a7dfbd9e3279e17cb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6378ed47c75cae9b4ddf9c39a73841268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a339515221495fbb9af29020193f169269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80289f708362caf1b91b9eef32688159270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496c74bf221f11268b3cd88e332c775271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9f658c60f8b07f647081d68084c2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343f08668f5072f1aa10647450d0421273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d10e5076d686e435dc657b70ea100c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb87e4b9c10f60179b38a741b9a5bf0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc671aafb94d1ff75812ff9250b45ea3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d75b6be51c0967c8c79ab54ebd368277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d86c01f0826f918f83678ab44743f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6007b980d3ce509d15acccf6cd032a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8877b72de1699dc32eabb8fa62335280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cb3d067d15997dba76069e8426889281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537afabc36a45d2588bb5fab59b677f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b03717909972d0ad3679a114cd7f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a4ec2ca4f406a1d47755b5bf9fd7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d177315ee93183d92f923059856e0f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfd2cca217ecbbedfd3dd55db8c9f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7673f04a8f38765cde03a2725a78d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0ecc6d69899df7562cdd358f58935288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb2968b373655affdddab3d6e7f52b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39724eb1b3dab0ef63c7fef887b105290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c373c050c48f5d6869720a88497ae4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb06aed86d0033c0042f5007131ec1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef90902142e8a55aca7f556dfe50dfe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881dc418bcafa6f69f25920fa330e40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3714061b63f0c267c5c9e29284c022295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3f33b0997a5d8011b2fae0b38cd7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3938aeffb564019af427a3bc442a71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390b3eade0656ea35b1ff6c7d2a9164298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7f81d88e64fbab7e7c103cc1257ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2c86c02c10846b021bc24226233c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa290d4320fd2329224916b086ccd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894235a1c2a692f78a52d0c1fb2690d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28eaae6cd8a28e17233aad5e1c2057303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b753d621b55aaf0e2e9ada8fc1ea6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180d10abb30d201a49c5c0011901b3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c323b19bee615a50fb97d7b5890f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad69775c9736ae535cdcb6f5afaf5d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce9e7097bee15beb3d0487a1d5b69a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b467f628683e0521bf16532db4801309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d6455969221f1f6bdd447b4c6cab4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813901e77028bff4b8cf1060114e18ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1337af0fed4410891a8f39fc9b462312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a75dc8356553d5b3d9f86f0258f223313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3f9c5fc00c1e697242a4b97d67cbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc3c21b181103cf6aee0dfe5f79501315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5813fd22f86b73aa68ccf26e56918bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4f621f5c54d16f6e32cad39474125317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e282001ab50092a3dbc1275d54d0732318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ef8240797341f55094e9a9ddde20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01788d0f0a6e697a9fea662431e275320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351aa0ba8a96272c92ed5988aa75bd2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c93e0b1d44b71176954b478a09c2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4f36748a835dc1824fb1e9ccc51b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64711e34f4164ad488ac5e7da5897272324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2486bd39e5285302b1a8ec2211c7d9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6697dfe6f8ca609cb3061db2e5f84c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8643de1e8491b764d9481fcc9c3cb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b59d2fc5ef38d824943bc204105cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6524fe23fc33297dba8157adde4bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d64df903f6a4a398ede0e244f2540330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bdd6586920af0618006ce1376a5f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a06a3685e73c09ab657c73e2b26aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2ed5d5859430fa027c6b6030120ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c2596fe7a925eff7842bce13f5380334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f531897f1a1530e957c5239c73d55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88632b1c066a5b5cd132c1ecb4dd54ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e107d5ee199a3df96fc3c859d17f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7c0b5992cff95c8a5a02920d1b7ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60237c0700d0741ee82a26c1fbf422339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b3318c9a21cd0676623350ef56d9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e9a524c082753ecdb869f49d239a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ee920ddddf88c8908cabee560c9fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d13d739328d661660357a14daa3c51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e13eb5562eb73e2ff0cf661aa9ce7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff108745997548e97012b82160b2c6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60090525ba3a65dac4d86cf1f640c98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898ebaad06aefa4c2afbbc207336d69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b603bfffe4b01a718c8833073fae6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acba3c3871c66c318debed8047bda5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c962be9fd28f280374a1bc9edd2e2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a4307b9e9ffe9ecf2c5319b21f4db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664567c79a601034940ba826cd100810352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17b23f40f8926aee5a606009d1bb4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ae502ef52a60592e327ea8783be70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb33548302cce13ed40ac3a681473a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85c87afd3fbc3faa8564b6f9a1786b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136ebbd81add680ef7167827c74db7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f7b9cd68edc08a5efd0fbf8ce1ff2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e386e8ad87fc5bf107215753d783f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61894064a25e90c286625a5138e3a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003515bf00772f84aad0b2867d7cfaf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c0b518225f0ab759cb1da9d541b2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93211541bed92898bcad59eff0298a8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00477159249107e38e9e2a81e5868725364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c2dcbe6977e92ceb69f7b7005cca6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b50bee28c66b610e8c14122d218324366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e81111f61e6ba68c817b8b0e864b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8301b2953a0279311427ae426af7ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee0a1e513f06a2c3c8295074cba06c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68b36cc07d6e50528819717a9c546370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0a4213bd8f2c6abd4e0b855b2cb94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386508ef3396baba05bfc6acdbefdf55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddd450b723c3a500fe30af689a5809373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e980688840e963ca529e4d6724e2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a032315732b6251f6222d979730c40d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064dadd468f98d0cc3e65d970d51af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda97a854cc1d8c0ad7cf801ec83676d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38c3a719e86c96ba1ed64e088758a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a1c9bd4ee7b03db3961496390a65b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6726498d71744737e812114f733c6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5ad08c35756bd4f7c4ecbdeded506381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf393e3b304c1bf64aae3e971dc67788382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff821aaaf923279d73e5993814daedd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e96b3b2cfda00ddb6696b4b2ad90d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca85abb3c885274d0697dd9a6e9540d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e25422c1975534a056a871aef26f69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ec77843890805833ec6bae380e4d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d1cb556798c29cdd864d359c768da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2416239b1e77e18bc3d973a01c60cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6fbcada60544a52dc0d7e116d1e2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dde7f69677852654c7b0acba0720f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812007ad293175c8e27550edaa124c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f69d126fc926dad1efb876e0f114ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31a4c7e88dcff08b811b75b551af7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f324dbdba3d3ad5486d16b4b73e9561395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f45d0803fe39da6c388ad79b33bd2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6325aa5369215d5cd4ebe102c925681397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca437c43a5c7fb1c70c33d9f400cfd54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b3d279a663634d9d5f68ab41a781d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ecae592751a633a903ff2bab3cba5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d57028d1a156c15a1fea0ac30aa77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b013ceeb0889fa0c50fc4db91bd04ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febfb7f7238f360a223c8b74d12e635403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056117b01d6961074084658a7653741404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77ad74a1e330ad405f938a0484400c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbe490e339248e555a2d73b608bc4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f53874d4cc21130a254f14a450483407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4019e4ef12114c5bcb2d51e4307eec3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50d702d830e9a4ee7050970849f5b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c27bf9793ae0f847264b0317902db4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70d64b0ddc0322c43b41ddf53b180e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1133a00572f9071bc96eef91a9fbc8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52632874cfed83e2b3d9915256011754413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dc5c3b67fe8ac9d9693e98587a084414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2cebe95f0b2e8a11425a66edc1675415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf751765695b79bd607d3eee41ad6eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96fc98b81069b50fc856ce5157a881417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a6fbdb6c5d79f1bc595abc5f23141418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a6b905cf67fe26d6ec80d4dd56269419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672ae3c315432c6ff42283808e79282420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7f0cb3c22f4749ede11ea7a72df82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e527ff2806fd11feb461f2930771328422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca3207f4aa64726153ab0f96d680c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1787fc6352fbfa1f5bc22ef0634e3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19264002f18566018e74ad11ca94b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5e6a2df6573dc2e473aaed48650d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47c4d5daf84ac5de5c8886201dc9a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c3385966da91ef201f366ffa2ebcf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5295c633e031ac45779bd8fb2062d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560761cf3212a9dacb9919ecf8ee8bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb341a6ef1b7408fa16f95f88715a52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99ed3d80db000203dc4bf85b2ffaa7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135de8ec82c7c0a14213546f88541d95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035597b3a8050bac2803822e51b3903a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0f80e2c7ba5c4abe0f6cfab4b69c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6737795105b4389095b2eb8da1735ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cada96492fb31de297b459015d87b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b06122feb4002c4d5aa12cc2a5e08f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430d648f10665b94367c66b22e54050439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04884bd78063e53934a6f83f6a7c15c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5b5fdeb60ef231872595a5edd0264441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc0cd22a7ad95b0cb34edd1011235d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff1b7b1c5ec0e4d88113290749bfd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beabca408e83bc0e8a3c1ce7590a85f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e48212e40093ced9c5d6b9bbcdf748445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b153b9c047fa58fbfce5839e420e1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc929f545d078d678a897160442e844447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c07957e56e93700a7e637bf9beae83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2c2857c4dc46bbc555658a08d9328449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e9b04daab37857ec85e80b12cfdfb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60ec306a93e92de4df98724a9247f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48c76287e80157108e1b4551403eab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789cb9221940abe14689dd37b7be572453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76519f0dda95140e3534cc0af1cf0647454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecc89689f27eb6cbeaf37541da5d78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e067d78e2c6d421c6c4d36c33b15da8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b115b60231667a676378d950522ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a34967961fca12a4d227359c3327d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892916f7348f7840163c6d1ae4ca9494459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c31c578cfff7cc5fc475d87d36487460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779c714e23635c54dee701a56fc8184461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e15216109e7fd5ce992bbcc0561eac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb882508629ff3bbf5ea73562b1ba9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338a67053628edc8eea2e573e3f6ad9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0309db7cb2d74cdf7efef5eb2efb74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed86683bd30d6fc742e586ad30c6a25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274645f1072e7e1b8a2b8f83e3de51f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdd7d5547b9b2b310dd3c4404a66f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881345c78df6f470c219d3f292aa924b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616304dabbd8157a85eb005f92da149470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa127116e2ba5944dd190af80c38a4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87562b0e709bf1e52a7b0d6cab4a0b89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352c265bd6fa9de538f2f0fcc3c45fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af8e5f37435781d9bbdf50bcb13336474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00a0e3f57a31724839715788ed95e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82adeab96cccef394b4639bdce9dbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7163c38c53f6f0d262d9748944ee14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227bd9bfc28a7f099c0f455adbd05ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b9868d8b0bc2958badf99307a346b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b7c7ea049b256a551d12bf67646c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5518950d0498438a442f9d0ffbdf5b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d652f65b2c587d20b2af92e72385bdb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d214eb7e762e5e5d769497f94cf07bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a671950ee0401a4b11328eb1b6459484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa4dc14f13b885fa2133c1fe7e264c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b527805c1127361b29032984c5f3ed5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af3a24c5c2d8d4646db7fffe06a0ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d989e1503c37c1175c9a147c2b6c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff905b30bcdf36261d0dacb1e28274c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb0e917ec44b0a0c814669a0dccab4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad211301191827124bd859da4cd359491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c648b25b19983a2dd6fb87e6f7e85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa659ae2ee92f9817b89aad0d1a4ce8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5039c11e4520cd2a8a3ad37b99dae1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364d8acbc571e3edd19f4eb7eec167a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f68fe1d8f807331260bb46c9abd2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6dbeaecd11b74cfb749a756c6478f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee62aef6c2652bae79a8a2161327dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c711ddf082f81677e8c40472f36da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c455f67c3026a581b2e62600467542500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50745e85582209f70fe3c3aba0d6d3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3338f63af92179de821013a792e3cbb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc2cfecc37369272c2b7a05c21b209503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33028cc3901655ea1326847cb51dc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5bd18281801f36caca4cb1a8ccdee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea184679009eb2c3765b9d769519291506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcc5e7798b2c374d397cc15fee166b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2daddfdade22e4a1412b823caa0e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbec13d837b24869618b002e332e274509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae126fe3ab2081008a828ca696f1ed37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91f8d965951edaca6d64d236912e0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04267c3873383449cf22f9bc658e90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be114387cb10b9fbe227e613c412fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e44af64f0160e95bf01dcfee844c6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cf6be01e918a0274e91fe3c860c1b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46924ec4bcef9859ec7315e05056f34c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d99387767650e00e23ee5697dc54d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6222b3b27fd0401b5a694150f49dd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ee0fb5c8a56b3fc09b8d68926b659519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d80dfaa109f9aa0eca4b7f581d0ff1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d68dff76efd846849a81d4dc75c7dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa3073adf97efc39d368f0350c7187522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7b64b338c4bcaa226d37feb59c6d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190300fef5a3eaf67472fb9a4d69ca1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882c5589eaf7b8e4e08418a62de4d7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853fe8a8b74e93624578e6d3d4ee57e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be159751a39f16a36670eba7dc1dfec1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce48c1fcf84c640eb6adfd5eea595b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986fe11309c9acbd541e771d8d320ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d89acea26a29bb9559cab65702978530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a1ab84ee4d1cb31608384af469a50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0c4208947412ab76d81d6b12da797532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e7fd88681bdf107d9d9bd09b4b82e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7601d1d665f1bc5b50b942589159e44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026e77b182c41e4bf9ea6189f7c50b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0706c1c19fc84ac3020c18136c6c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad63ab2877406fe470dcd9aa493410c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d841dde80791e3161ed5fa230cba93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7189a04bdea6e740d0161914e534f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d231d2524ec42cba23def9eab8711540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e682ca10e6b2377744d4d90e795cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b480534e073b6ec3a8068b2d94da94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc5a90fe73dd046739fde1c1901ff1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcef7af0ce45589ecd554be8aaefc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7886f22013c90b5b978977ef73ea341545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97a9d03df404661c9f53a302565f29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37c1b1d480d4f6b699b496f341bc47547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126baa49fc3349f1adb9b4ed737610a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f4bd472c492c7a586e07ab319b43f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ac5799e7f18b3c19630ea7d495fbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c4fc2f7031efffa950a9b73771c30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea37e4672eaea48088943058d347ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf807243c51a9f4bc52bf7f5b1dad6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fb9a2868418bbcff615dc2ea35894554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f0baeff095dc0262be2a946529afc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c423563173bc39f454e2aba296189b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a95d06979c9f244bf18dc69f010b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a074a19480cddf21f76cfd033a04e77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b977b0eccf63662aed22bcbf47621559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d65cc07f2c970b61a84b3a3572ce4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f63ac8c3544e7489b6fe05384b0be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3b69b7c131b6f8a5effd592555d02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001df24fea4ffeba2e52307c9cbb7aaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc805f0f960c2e29474bf38093f09fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685b3389802ceef60ba25ec8b480922565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c108828227b9744317ca848b44936c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c31fe8a395deb8c145c7cbcc0dbac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b04adebac14e90394720f48b6734f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4105f81f16263ced9ceb898d0d0804569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abe1c45691f324ff79006d3a957b17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635912bd95e18659bdee2a592a8156a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929e182c78c7bac2a5fda7d5879e7fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e4aecfdcf10e173f9a64b716695ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c71d61138c999fbc7606df52abf620574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ab7ab062d8cc761c5495d5847ad75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e618510a61e4bd8413d1ac35789c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507d29aef8e182f0b0c9ea3b8f2abac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1247d40faaf23987cabac33585e2ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c78b1f026d731d064e5bb072da020579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc3562e6343b5af2f4c306e3d3d31e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b05c3ea4c0c87167f51ff2e4272e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2936ad9d7811f2c536cf62b240956582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bfb33d5069f5aeb621c5812256a73583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfe5890fe93e4100c63bdef392a2b5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df80913833ae2b50fef580011ffd81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2fc9821d6adc5a93753c94b703519586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e657c00e79ab1d0ece4a9650107c74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7517508a2d1cb5bae90324ed5ac780588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1fa1bb65a103042f3341949ab8bf5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedfe71278681d7e11ba0ca424aac51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d263a18462154ed94c0bb82891f5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a6c5ab1479e25dc478d994edbf992592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f6c41a3c6823f977165f5660aa1a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175b86d4c703362a1f99956ea23ebd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd6cf25088f7a73ec9f332409db14595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbc1e778a32824a76e4cc6701bc71e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594015a0c46aa2a2938c9c2fb0531def597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc27cd2be68dab8989c9ce867595f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0f5fa045b6971785a7062f4021130599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f03d7b6e19fc5fc83adb2e275add8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91872ddebb0422fe000d7183ae0cf333601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c375ead9f96b5db8aeec5900d44db1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2909bfd6b2009cbf2bba6db9499dc0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fad9fa2cc7d9acaf6526088dcd30f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c30448e1cc8ae93864112e5f202c01605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a078f0333b2ed7bf50c5b58cdb4098606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c470129f7446f84bde9d23a1576815607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889930270fe8f1a771e28e6a7f6677b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879d29d0fb644e0d08505a000227f7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156d3367ee35d9a7b60d2a50d63609e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c37d340644faea41a747a39d4cd767611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72200eff3b31705c5b783c291e74cb7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06bc20b2f1708da4712495f2afebb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfecc8db41d17da126ce5342a57d9dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45499a7d8a555266060e41b8887077ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1c1f9a9e4c04bfb56b6e5ffab22c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a76d996ca92f00cbe5ff1b2729e92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4d41349d4fa6e01e26b0345761cf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9a67918ccc79d028406bc148852f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ef4f16272f9250f3e57decfbdd8a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd7c49b646c5015f3cc04651134c82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2152b7c63486604125ba4a6ae4f69c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046231a441f6a6c044fc9ca6d306211d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d89575982aa049f853d988685ab122624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20690a0eea93bbb8de69bddbfe7567625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a1d6e7c2d31db0762e6cdaface0dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59c40ded3c19cd3896ccb14b106a0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aebe176de0499b2731c3d12f0201b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed1c403651ae7f0681e034cf508709629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b116433b74a25ef876394bbe286a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f7d50e87b53483f0cce3611ada023631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fdf98111b51b33778c227f8a78732632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dc2dbc349d15476d1618601069981633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aee9e952d787205e35eaffa1c541f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965399f70ae635fcd70b0d7753fc7de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d82c35bd236ef28ad712db0a29050636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ac59914372048774462a980fe0494637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ada53e039dfae6f8c49eabd2fd9b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b340510bf4780689c89a84525422bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086df67f996e7852bf7b13ce4c628b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd221b6575474537ab0eb2b8aa6c4193641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b434d3d7b9f7061f277ff203a7b171642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424d850c8158b1ee3288002f4b251ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bed2567aac06795a84c78e75a22810644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24348c1af30d73019fc86c8a55f4a79e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b6c0bc8f9d24c9d2a066956b7f35e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308d33256d2ac868892de80e4756dfb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982824b28286b298d78b4a812cc32c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dbbd5c4cf29773d934aee9437f103649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30928e406ee36a0fe55c2fa4c5e4cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d82d3bdce5e888596aafca3efb1c31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68ab478f20996f15156a5f04e1b994652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414c49e4b0b58c51fea14df9cd20481653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b606925a2bc29d5ea4f50b557680d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a0414ae84786aee032e48d47e49c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9f35a2d4934aae7e7419a195f22b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22999bc3f495e47c79b65884ff60a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18482b5730ea4c4d6b817ea6474fb5bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccdbd88bdb43ee7319b42f58ac7b3a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234a0949ca297af726612c842eb84c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90551accb02b8106db3117f2221713661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103476490d075aba1c7e0c5ca4deddb7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c420bffe572169896001f48d841ee3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c89fc2afe091e49ae7488a39c76b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e351961d808a77c686ee2256e94f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a93bf3a3a6b3c53abf7fb9e90039d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511f3d8c09c017d4664c7df6fd5179b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629248cc7d67ff44a63859aaec38611668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff8b15df2181796bd0d7ebf9167eb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426f35ef5ea34fc9658b2a5d272f7c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b896dd6cb621312fa73a016e61e42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bdc70894f1c4df99a11aef3a42f38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03674c0709d3e911378117f8118e406a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aac55ba1aed9f59d0f5d18aa69c49a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31ee697f7514c05c552865101587b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d1643c8fb18fa4c298ecf0719d383676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027af6a00e67a9d71f4b0e4f7a1befe3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3be5c261b54d3c1450dfd34482516678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a7d49bd783055c5ce3f3a65139cf7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574255a40185c85b624bc5101a3b757e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aab7258061b20f3ba79caeae8f099681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0bf2e201599132cc4649cf0bd7b38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6691f511a7577fbea754d09858aca7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b78acc94c2eba4f0b788103a75369684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b5dbace4836342a8fadc84f8ad703685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe74483198d524d08834dbc700bb53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc41d65dcc805c5ece3596fcb66ce39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd95afe7aeec156a015b6166665528b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841633b2b8aa5f64470273688314340c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7617abb40e7bf058fcb17bffb60bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032bc32b05c12e7ea19ba43393bd63b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57c65970821e4a3fb57d2631214581692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcf55018994c024de46ef3c5cf2ce7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375784ec1bdc9652a6b294d101ad7430694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0d78e04740c0fd7d12bba59d8c1b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2649c82866375986b43464838eeb5cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca3a9af2989589fb0c889f859833a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d00fa4a806b853257a8f9fa294db3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67003b1a6fd8d115ebeaab981db5649c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b5702310bc78c8a6a1d8d4b92121a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ed8a297de0c8555973d7c014730e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a0697f8dd89b83fe9a5a8c169e357702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b173c3264bc0de3a62eb0e606324fa2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f72c7ea0fd17b9d0133d613009687704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d27e6c60647c066af733164a225ed3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad997faffda40ac20c51dc626353f0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1a422370cb8960652aa690ad3fc2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419874f527e7ccc78c7d7e83fafc174d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc847f767f348f670c2ee7bb187b8d8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e941e0decbfcd2ed7ee68630cd7bf710.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>