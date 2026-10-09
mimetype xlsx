--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14394389cf4e170da10d4c8cacc4e4a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0cfacf4e88050ad2efeac132655c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1b8913263484198e9d451739e6d933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b703be2638194c2c3aca5ba28370d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052075c82eaae0248990c5109c4c2fb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f498ed741e918977059a518fbe5425f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c15aa97d6e0d519b6bf293ad6b73567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c115378f85c6b0403e3f85fd4c32708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f013380c189f916d818009fb1b0d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101cc4d3a8693b83fe58b8c13539ddf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643aa7de46530936feb372a366560eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d7953343531b04921933ef229be7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e9cac5e551b64c2e24e295478ff8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b014c7268fd3df0042788dc63a021a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55472934bffc42b4ea18b618236818be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b2a467c8be6227c7fb81d21e4e30216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868cc6856e2ea34ab3c69579e61e8a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed48b77fa37f984574fa5220d51e64318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977f1322785d9c3efc1aa3b5259ec4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61c8adfb472d2b1a30a40d6655c46420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9868b91e4f6dab7473d40cc7c018c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaa738a72beb83726ea41f5d04b5d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f6a9d385dd67a1bc58fa005d983d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b113b97f3862de0efc6cdfbb2623e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be6db05018f7071cf24f683aa97e3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7e65fc7b6708ea3edf0703759b9b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cf59987318837a11a7b50b6b9b1aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54448aae1faf55a8e858b6f08c054428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a6744430dd1af8b0fed63082cedff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2c9e8084da739a33411f2d9309ebe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae53cdb10a2937328640103e83989331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a01daf56aa44612020cac7c9c9cee632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b60cd3bec13a63f4066d1483dded733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350699cb7d8fb62d50676939072c98a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434368c427010fff099ae98daae7768a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579a9afcf93535b4db84744f902013f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc402b6f9cc7e34af20861512948804c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5315f6d0872e2647d4d8c915c5e30c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70655a8c55d889e86012131a808ac2b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb92337164499cdeef65c7cf416d0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82565231ec4da0c34aec29cff8365f9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05595616f230b007b6aff3dfcd912fd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a018c8e55c44ccd0f8aa3b5fe7c6cc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc52c58395785039722b9842849853144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317b6f70ad3bb990f87b77f500bdc1945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55947933bf01a9c3f9e794460ccd99ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323c85a1403be91a120492b289c99da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1ad713d3a23d57f7359b39af47d4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc697ee1f65b63a670203c967ec75f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620751bf2beec7f93e4f04b82c5e38850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d653e3899a111bccfa0559eb67973cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50037dc0b6840f6de5fc1266d2e82e0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ce85053c6cdeba098da74b9684d1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cdb3f11b1c47e8b51cc04d5b5557254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19020362723ea186f27b9d4cc7148dc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43abd4fc3bbc0fa082220d133a9aaaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e331bbd45f9727861d02d2e37bc29c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf8659449cc36140a7e7f5bda3df0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b89c6f4e1d8b404683cfdcd0e4dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fb9da549c9d4f543b8c0d8020884760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee89e070e7150349bed5c8652fb2eba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fe8a0842b211d7016eb117df5199062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb75d037fc5675e055f10b484ef52263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba216f3286225a86b6e36f4ca70812064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e352316f6f5628db0ccbadd780f8fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0f8988e68728e54cc8a974b89956066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac520ef55769257da22d52b4cfce4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8041f2ffd638454cd072bca22f008468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5e72e02e7f2a7be2a653261c49bcd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123a85294547bf4cc71ed259220558f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffef41de6f34265052e3e627bcb90d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ec38d17944656c9cfdfb718cdf90c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b904accc30e8b8b241ce29096fc651973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5fa5d784f4dafb176d166a455b50074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa333c51bd069067d99dc91f10458f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25393d1a526d209d646d29c8c825880176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6419908e793d2d1409e14c8a7a29d3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffc28fcb153e67ef902403de57ecb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cc3465945c914c8636da0645871f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69832bc7edf758d87d1e03f625888780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad219ab9898688fb8ab5151326bd770581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cfb38dc5ce3c0ea6f54c030caa46082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e20653a6e9c9a6d8ef478ce338512b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583637fabb48737d1821efa09844a6cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d46782e2f223ca7d0ea6fd30f7a9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93acdb8796d586efee7a430ab667c1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96846ae92b78e276fb11a3c8a73852287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554c470a0985cf32f02f3f942f5e90d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54d11f2bc1a2ef980fa48fd84954de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa908c1140764305943ca9e76d45b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ad424b41995c2691664baf0d7955191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d305f3c2f57d984cea8fbdf9435e5f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159045a97441b75a92ae793c6c173c4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229c7c5f096a87a58b8e88b4873000a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04718df43f8f88900a2802d4fc1a948a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfc13f798300d99eb3fddbb5f75ae196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf889fac2d894968b7c4d4ec84a65b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea06620a260417de02e423fd3ac161298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f7d3e73a00fff863ebd479f1ae87999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664f914faa35913f984ec55063764d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8cc2176456ab02065eb8543e4cbc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d1c5ebf655f5f8738d76c7987fff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afc6475bff68f666e04671dc11ad93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effce99e1bb4c6416049ca16926bfeff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e560f963d5b3d0b18c40fcb49a5d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329162018f8f42b198eed5c99a66f62e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765737d773f042b31f3ad42b0380b77b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86176fc6be0b823eca8675c43695d42a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e8ca08a19c429593486425c3395fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bdd31c07764320ab9551a62a14d94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e9d6513f6ccb2d27a7c221899e819111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58f3ade7c0c45dc16db941e671715b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255639f65f5a7132b134021f7d5fc9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad5fec6037dd274f2ce5eb1ca7923a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5577c7722a4fdbfc1664c53ea31ee9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df411bca66ace2682a0ef2a5e55eda90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1a1b13b7e2ebe90f867bbaec47952117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de14a2cd8d20bf013e2afce9c40559118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fd3077a9886465e1cfc122253fad0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884af2e077985b658f651d75318a4776120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9e8b9b21002ad67a197affb6e4088121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958aa0d2a615338ea0ffc03b08fce4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598f7aa20ab480473c1477f3efbe1eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cdbfea8b36684df1e5fd937d99a55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a3a462487dd3d6c4a1dbb0ce5a6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33476b752f82cb9e9e1d65adf957f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5602df8bf5dcfbe8405f26e5fc257fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d0518ca83069476ed0b4ab676e0e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b8d87d1b09aa2d949d3a513212339129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50802510a8f42bb990e4d0709787e666130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed450c98c51ad36f2d43343e05c505b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5e5ce9f9573f267b016f3a116989e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8171a259186f51bd3a1b1dc40fb16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7a3ed9d8f772ba7e74f8159a3320e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b015a623d9379255dd772b1e5a1b245135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a4bd1af20990bd1f52a6b585e8e62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4b2165e0a4b7c3f53181b2dff031e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae5d8308b8c06b6d420202e4438e6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c926521082ef05898aa319756293d12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735232e61514714b2ea4a1a0697d1e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87db7f6185c1af6deb15c3c7cd05ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9534b8dcd904adfe0c18016d28eea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f8eda4140c6530134251981d73537143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7551444f20049b3131c4034a1ba7863144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b93089e2ae4b85ed76757c840042e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adc73e6090ee820c536a90233c3732146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad1a78946c6cdf745557c47ab5a9cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c02de42b1123a6502149cfae75435148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41a7dab06f33d1f0618414458c0556149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792af50c8c4550f5ff3ddfb6fb2b3ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77dc9f1f27285794da076bfc7157aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd816750c126b284cb31fd0556b1bec1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1dcdaacbbfd89d51f5c1ae134adcd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c30dff86d6f29d8e40d331d7acafc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd108cd4bc664a134fa737d34e18ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518e9f879b3328a9943fcb1d04302c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03988a516c99be422e3e6e6084d6397157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e498f3aa5cac6c42f3c02a7ff6e68158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89480c5d7afad2e296cf77e04161c63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d777d06215cb399d4da38444ff5a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e72db691dea7ad9823c334b05cb8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3da99abd1a662c759aabe005bcc4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8efc730fda68cac36b98cf89491f04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec09dc73d3a6d71905cc5bd09868c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ef0bf0748f07145bfe07b9f8080db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe5c9576ff014c2f0c8407268e71c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d40f3e3ed4a484911ddb31a871f997167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f381b33171c231353a7fb9ce98b944168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036292b0c3e4da67aa1d74b31f4b444d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626de1285dc27b7aa153b32b534c559170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef17b4956e0b1a51284d690aba0e03e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a8285e2d7c676f4645b08e5523ecc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034268c9f3c157af0a862ebecf13c66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18511c1a6229b4ccb8cebcdb427daf6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7937ff6af85eb5a5310c70bf7d606175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aed4e865566918bea6b3dadfc5bf7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0c58f697f9894540055644330c87a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c5d4a99d0dbd0194f4034ba3aa06c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb960469602720d35e515696f38ae012179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda0ac0b4902e1f41107ec3d1ba7647180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8d3062274fb0a4e13990437dac0d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a133060fc05f1afa55a6c137f3b3642182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20629625c798f558f0be852d0033da09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f615cdc6c3fe69e0d31092abd6646a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe54ffa6104c08bb4240a742c9b23c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23d40a741c7af7684f16d33f10eb42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced4c5b5d3dba3dfc45a78231f8e500187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2cecd2e11279fd74e150692cc967b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060871307740cd326ecfe3047e46654189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9cf6bc1765561e62c6214a63d53d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f33a51571d3bdff8459c7b23bf9f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f96e9dcded7a6d6eabef3a38076b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f165797c7eddec054015a7ecc0e69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cf0bff44245a9ff07467701e25327194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1d6a5868688af99e2d28bf2e57cf1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6365d901af20c007eaf54cfb982151196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354389ec38257a694fa2320e5a84e96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26ef09c012c1bd851b18ae3990ca22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1aa3a623cb40c36cd083a58d338c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46b019f5f35946829aaff6401e3b65200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b590b5c0fcc7398dac4415d165fdbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285b48825e8bb64cb317c64c31fd567202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a248833a3a847ce59797725dca8e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06928427ddfc0024a411e68b9a4463204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55cf555c21455aed74ea9edf0cd36e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220fd15140ca29ae4ab567d091a3617206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3406e9677bf5b1e8a47a7233c018b93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c8d4875f25aed64f58b53615a4997208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b0592a2773f04bc376e9a71a612f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7bd9ca3ae5b6dd1fb60e303a7ad7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0286c5b98ae3656e856a87157dcead2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d125340bdc585bec5cf2efb78f6c1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d82dfe09adcf31cb653de13e0d3ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67087fd309f20653cd94a7074fd2be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc2d41a3c351ae58a6aa90bbea13c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03b62fc9d86111ec8ea803f8301115216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044cc2374052fd45593e760d688fce5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470c30d3222f6d957f2a448b879d547218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acacbced0c894553404d7e5b1c1cc1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b8b8fb709bb1123c645f99e303bfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80dc39fad5a436c81d0dcf92e45292221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bd8d52e2c81f59a35e45f3d063505222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cd26c7ea98ef24c9e203baf2d8104223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719aad5b728923c4590f20e1805915d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c060d55c891cd63a1b66f16280c01e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b5688951fea0d08a5576544bf2011226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1346d435fb9b5aa9bf6712c7b11ec4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f59bf347e3b8031cabc7a0b7e2b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9158c0e75aa6200e9bf59bc3585af0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59f3e90f16711728f95414987685b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b646aca5d54b13c0e2befddb46fe0bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464cacd9dc2de1538c40aa1d29e1eda232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50043d153a38bdcc8e311b338e21c3c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07290ae6c4592e446121158d69d4c4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d929f17ac1d7f0cdcfdcb1e3d6e846d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567a9185d206f454b40d2174df2b9bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6b4dd075a9a77f627e975801b1b46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f239459c6a80e553f6bd266a09ccea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646a5687bd65840a54f23008aefe1e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06237fdb50dc7fc0f81457d54adc5517240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669903c40afdacfbdcb37cce9e82f13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d5f1e1d873b8c16e498525ce01702242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158c14eb43f71403337bca8394b0faa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26a708b33a9527333d39821ff772e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e120e2d0d45cc2d7eab95640d9f12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03112496cae3f9ca4abb2bd86066f77e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29420a93bcc8b944f07cc8d092b20e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905d8bac7c58a666afe42364486c7f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a271946485d58633247bfb77774287b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e05f5f62e5305058c4c1e90d6e2ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90edbf6889a551739f26d30427f705251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8e4b97a3c76fdabc0dcce7ef84d47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a552e4eebfec904ebbb02bfcddc7567253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433db202d39679d90f41e05f866c884254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab32dd142e2905d3a85a221a6613fff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b52c40591ec8e3fc6fc8df2d1ac73a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d4985a78df190a77b037114f68a36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3992ed65213842221c22f7b7b0d523258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febad7091fac3ed3fff6cabbddb10f67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22c5604ff6f34c2c4ab33f2c9f9813260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf549873da6183858c2643f8840888261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378528e0612b88bac8f389dd7d917c9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3df1a8254a53030dd1f9a86f0e66f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4e4cffc545cc913cb4f8a8d15d270264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fb6076da76448bc3035b408e1de34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed47b9fdf86caaa635823f1e3d6fff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef55840eb978c9a32f3fa0baa089b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43ff4f7d373bb66292dbd133406207268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b60916ff4e681eff6d8cc1ad497854269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951881005bb22ab63d1b089c020108f7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d42a825d6fc00ef5b79d0752e583d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e95cf294153c477be26ef2d1dcdf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cc6a48552df287908d03f20d6fb94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef611beed6edb97c58486edf3bd1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bb8d0c86af6b54868065ab2478e3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac744fbb9aa8d27792f87786e65a81f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b838bd124367cfb44ec0d6e2772179d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d3ca3f9b0a056cf497d1160474975278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071b6e83da11c0d92511eacc64a6877279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4593cbc1deeb3c5c1d072efd0cfce1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e82107b35239a18373c6a12350ce6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077f17993e2998319e45a8e3cf0e249282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d7e65304eb9112c4bf5290f8a5117283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38379bdfcc31f14206ae866aee8daff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6d5e3be523a48bafbe5027de4a79f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8116248910cf621e6f3e250b41f86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08e00ed8b62e5da38257f131a7d565287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2b2f1f084ca179de3d9b88a1547e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87f648fa60aae176ab9db3ed6684d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f953e51299d9fad913bdbfc4864a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d422a96e3f646ea3adb9be6ff99ab6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e09c4b2e8f11ecefcb848a02abb70292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098984b84f06aa25190ea53994a66571293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789f4b1b3f4ea7d16092171bfe22842294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81943cc13ac33835edb1468a9860e0d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d769df6759fb54b6528410d640a8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15645456ee2e6240bccb602f9715e01b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ef0a2bb8d5e01a8c1f0cab6edfb75298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f2ac75d708ed8affc1fa7aa648a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8394b4ab5965b42c52e4478fdebfb5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa2e84df6d945fefa56249ee5240c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f0c904ae4a301e8cbe0ecee702872302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3641918507c5d1c35ea14a5ac70d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf9873e8e985304956428ae044a296304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049cff7cf3be3164961bf9e01cfa595305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b683fadea1cdec2884422cacf416da0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3403b09dd43b7da1d3d95970ddf708307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab4a6f147b87067ac6b56784b663f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d030ae4d9cc89a338960cc3e40cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e96c5272b1316ff95033f9119cb232310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80328464fd22726b0422f93984a1aa2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9161963a0d685a60c76d323c6e272312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07791f6096c18c6bf17209f29333865313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb01d67a6bffef4c133f613580044e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dce9a876ed4e7bab5e196618c8044315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac91bec7bab181d09426019991f6040316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab14baa4ec13818804bec83482eaa95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c346c09e6d5fceb277055f2ad6bfc44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf149f3c93f0076f44a74ddd572c42ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec6137596c8e01931d0855b2af783b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654b3085a76e279839637411cfc9efd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d55e451967dec8a2b823db50dca9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5db973d37f9b5e12e0e7f7b0df41f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c264ac32fcc3a4008af82b0ea84389324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd8585a48737e430f953b218c166cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e21593b6969f0a643691f4d05bde96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1064cfbfc5ae3f6b3280840cb13b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f6832947271db857a7a91cca2e421328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c5295abe52c10ed407f8ccbc63132329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55c93e6129478fc727d7dc6ac3a886330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbf03a721ff915aa6d702cd088b98f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150db429f2e32e99b99862efd7574985332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f10202e52b5abfcd56895baf69bde6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f62186d6aab1d561885db7c72f578334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0012450b906394ac85f432b1d74e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5984087ebae58929159b4c3295071f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025032f85286ab16067ac8dcec40b01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e92ca0550416e148901bfe04c4f3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994507eb986c00b194603ef8d707308339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18efe6f763168779cfcd7a1c27ada8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff899c57b4e27a945cab13d38b45fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc50dcc530b87f41f8dd72286aa24e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3846148ab2b3a61447ae35929cece343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0711ee0be3a86c8e6aa2a8ce1df1e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb8521699d6b9d69be14445fceda2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977994e6a06ec877d20a562f9b08238346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6389ffd2c1d90359f7b4d1d293199347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b9047c13aa391a9cbd4cbce127cd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8974f678480e6b62bdeac579e1dfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a82cd1612bde363a87fa2bac1d81e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26c9a83fcdba46795a700c2225596d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1728a50bd665bbbbac461f8e600b9f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e487eda37e8723ee81f4f0c5529e6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934261b7a9e47dfa778bcdce9ecc594354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ae7f0999193456562fb267fd50bfa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285678fe24ac3e6f7127eb01692a7b97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefd4ceaab84c6563587b3fd5865055357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e587d06e325e49939f84603503eb8ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44db1b80439de047a017f411b95dc3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb599554b03e93b96622d099e72ecf4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e4b5fa371c737deb809b322e944a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caea33903a29109a9bcc6c53f0f404362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bfd6edb9dcb8c5767dc59fce31fc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e627e47b6f8544b784d4914db7b38a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec68dff81535ec0f38fbddb6e61ddc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b5badaf16a5d5519428d516e7659f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d0cb511a5d932ed6b7fc839f4451b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597a3fd9daf355731efb9697bc8fae3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8b5a235929b8845f2b2765498eada369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0564db2410d25048f5b36a7409d8b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb4fc0b56555a25076fc29e039e78d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e4af7b718c0ed9d5f3523f8dfb985372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d7f69f3820688f37279189fc562a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e14e4cc4d82b08620994a9d159d414374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffb082a126c313fcf5b03c8912c67b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31de12f03e2d6966341a67aa7445ef7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5a2e5ce37469a4671365e93bd6ac1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4d08f3a6ea33346e620c0f8e53f0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c0ebeb93b36677d727fae17679ea1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c494bd4c8d2aabfe971caeed5ff44d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075bbcbde2d9bd07359fc7ea41ab376381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b5320cef6b8d82c9f7a6dc6415eb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879001af50f641d5559f733c0ec1383383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20659ddc6ee6abd817a4a10e5f1b3a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d051ca67d9473937d369fc0bee61a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055aa6c18fb00fc34f64b20dcf65bf64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64b48bfad8d8bc591843e2ccca7a61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfde8fbaec6456d4fefb4b454601639388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0126e5f080a8a88f7ee1001ac397a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ffef3601016e9fb17dd98ad32e301390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20446388ae3b03e04e76cc35ad40b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a5e7af74112cc354baa94449be2de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413812f6743e4d1d0848960ad2cad5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861e29200ae323c3afaaa9f51ad63ea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba5a2bcbc15d3562f94ed7e43ed3ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129a0bee861e529702e7f867da2c2d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5949c4cf5826cc89371dc8cc26793397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6714c3bd4c82c03bbdfa42a14df750398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebfda14c287ef697aba5a90c1bf7da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58493abeb1294e3802ebab16cc7bd969400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5cdcdbdd190f9dc6bdc4876e75404401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a344223f5dad5824aff05f3476de58f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8cd895a11a52889df8ccae2ea5ab9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603d47e536b63c7356128578c56661b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051e3e66f552135abdfe3961fa09467405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760951390160b80ac6db3ed2c67d29ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cd18623eb51c5352f4e46ac05ac67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b54939ebecd94c0cd9061e79a7a587408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd106db21ee1fed117c288e3320f4def409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcf07a6ab46d2a898b6c6fc6ef6c79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593af9f38368c0a47ba94499ab46ae9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeedf2269ee0343e3d00aceadaac2f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c562b00b4d861f421548f335bd389f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e78930615f1ec360a537da2feec4b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e559a2e6d7f7bffeea5f0e3786962415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b141bd9485d60e0a5620f9df5712f4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615bdd674a94ec06060ff4b52242c21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2c39514878c8fb8828670ec3b58a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756daca2cdaa5bf6c962ff03b12b4aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd8af00858beb2b95a8e9b894e34b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83baf7659610358e87367687c6abfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d4d2c47684e7d467da17c81406c1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485137ca79d497c5a707ba7d10fb350423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af789b0e6a0c955705e381505aa2d502424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754ffd0f471f0105dbb98342c8cd74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e40d8ab9c274a4c6c3f6f4cea550f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf81606e172b377541babe7666e6fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1da1a5f172b90f642393126f2fecf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c36384f274d2b58c167606a74fbb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bc9e21d2dc0bb585f053104974ea5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632c0390181f5d5a8f36d8e82fd106f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294384e8da44ff266db9641d65f51e8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690eea8bff353b433b007bc47852223433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deb7316427879060ebecfeb5c2fcf8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795a064b7e0b78d82bbde115f4b0b8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff707c890b701dad8ac522b736e93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b522c42fe576a3603a5adfb34ef9c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9876cf3552667fad4a001ccaaa82c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cedff034fcdbe2e278ff434a9ad3d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa256111bed7b2c436002d29870b93440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053c511a905edb3077f7d5ef90fb719441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827efee1b7fe3a4b0f0274878d90436442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300b931fa2d7503976f6199c15e01d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8facd6abc6f09977374f375c49ddae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8617dbad38904d736a16387a19e81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c600a878625e84544026aa4faaab97b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443973743ac9fb4cd1a5aeaa48a6f70a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ea3c58a3cc89e4e04338f500edd3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526bab84d3a345d9e2236e0f1c5ad75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d701432dd1cea545e8b7db555ce9fe5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc0884fab69accda039a65a3e8e6a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03301dd988acaa43dcf7be6c701a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef11d6ac85d8393b5bdb53185d2e39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300883e80ceaacfbba3429cebf14424454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d57c2f0c54c011699c1aa85839806b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a23cc8e9ded54c4307d8e4f96b94a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428188bd2b228eceda153cd399f97f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cab14022dd41ac7cb31f2aef90b884458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b1db44f8a8c41875b8991d0836c1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457c8cc16ba43ee426ea6d6bf900e3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963520d1b842e1cb450adf96b57168b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b0ce3b9dcb3efbf2cc396b44d768c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b49d2df74c3758216baa5eee10a40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfc2ad2f14ce49e7d62b86cffb99d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede30833b58ceedfcb6790da7af9a44c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d0f670b9be30fb1ef5411f5294b8b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d64aa7b480649608a0ef46c09c66be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75100697f2465208352740d410b1c1eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48305f89ca333a970301e089c19b96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20d71053d353c33131014113078432470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd88528465d7c1b391c7d8daedbf94e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5884253305462de3bc2e012ed14870d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8fab214f8de95996abde2e9d0398f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6051b3016002d7e8e5e85411b1379474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d8ccf47a133c10bf0239598cb1da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa668fb14446362596cf6f5f64ecb2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc109fb08300cd6217c8bcdcacb32d1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b1e75b9e2fe0c42c7a364b61a489a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17dc3cde7822e837aab1eb27f8d0f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315885407871f43c0eecc71cbc21682480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb77b87fc30adb28e9bc540f0b94b11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef926f56ea192f86497b162576dc20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7188f47b75a50890dff2814284bba75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588f1b42f34d5fbca856b35beb70b50484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29829ca06a655c757e5b7093bc0541485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102b81dfd6b26ec05f09ce3ba3973b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c66632b0ec883973a017339efb679487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd21f137b3df49133e3c5dd99e9308488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb307f0fddc49086fb2894c368ebf55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29750423b88e9db05a38aba5ff2ce3d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386511c4e4acfbac8a1f6c3cca577cd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148480cf8c06922d394bad267379fb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf6fe6c166477caa02f93c3ba36361493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b1fdf019a7a4db728ba42d028d0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf60daed9b6f188125c6708d49bbf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c59f2e7446fe29b7144cec32b4e84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66af0b1004d9281d4ff1484ff18d11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309eacf60e0edc134ace758c85c8c64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba8851cb54a3a7ea520bd375ed2466499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf462e3715cdec72ada7d107cc70438500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413d09012f1bc8a2c80446db77abb32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dc6de87ce1018875adb4ac70f53a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bf73cf4b829f1e91f3029441e726c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2abe63aeb48af0c6090ae32c08f14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0947f0a516ca3d8dd2b2d04cec74d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f283e646f2512aaa6ac681cb2406bce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b3922daafb55f02ea2d6731a574b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ee5ae268f4f3408f498fab563b7e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76909f226b47e4767aee8b003408843509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fabe3b45e828d567c4b0ec501d9fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410560b2a1dadeb30273d621987bec83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84d3945205314ecad34ca2de389e16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e607db63ca039a89635ec4275e2d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be67876ce37da0b74392e68cb8cee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70940e32cb9201514d68f2fe5beb3be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd702b2250245ffc231b7a92750637516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330c58a50d8d1c937e47acfcb2975f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd49125b1672934895fd1986c032955518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6dc0360b313cbdd75625b6fed287c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26f4928b29957e665c8de652dd5cd5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acd34ac85876fa36193d49c158a635521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e244a199b168457d004b3de793822bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1aa8c3d0edb0456a24bc6dab31693a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef614b7e4a288b4329e41083beeb3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dae711b39c5b154e6fc0cb7c967d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052499a5893d725e436e3bda485d57f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fc890d53ea4f4ff9c10964c766400527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd25497b810ad9049a556d4f39bd74528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19a25422d037a78ef7300427032d1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666d2b1ca305a45b0bed7a128196123530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb50f0226d15e3c41bb717501e1510531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da008998527cd110c302dde33d6a7c83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5ce60693c5fce2b30fcd1b0e42c09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7a719c98c70a2f6f710b5c9479880534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9809cdbe53fdcd13e9de32ab0476705535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96d12fba0ae3f775d55f69a694c191536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e0fbb6fc55596729d36697b0a500e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f1f482337a90791e5f300041f4e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96358e780f21a70d8948f02746626b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c465b0fbe1f202d03e0ff54eb120a82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a9f831a88e28bafc7b91e1951c7d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4e050c20d779e390db52d75d2c211542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78b31f79e2f7178949e1920ed73197543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981198e5f63626448ef3d7e93322cea4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411c766a02960c4126d779274de8985545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16c06d119ee2124f655cfdb6f34b90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d94a9b76208cbdeb60801795918cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee8c15e7e5ff56060ea1af79fb8a49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60452f980804717ad92ef2c09a8b66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d58169743d0a87c2ee86f4441bd68e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8a9c08b3111d340caf3eacdbbed22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456c9a5962a982868bac3669cd3d0aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3b0aab9681cb8afb663b1c4f2c86c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604e5b643e2d84920c987eb029df637554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c3b55b4753e8467973d0cb1e8bc9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c37cf1e2a9694e77844f1b9d3a513556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601739b94a723e08b3e8880f32a4482a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07152e4dd818718581c89af0d01465558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e846f2d17fa3468b453333a6200e62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b2c2b6cd55fc6205faafa6e5f7558560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ad7933b09a384474e8a2deaef2df9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d2ca19fa0b32f00fa22fca2b9deb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bb6c6403373f30f3ebd028c3da223563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3513f8c3986841650a2207f02f97812564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95497452f5311813cbc0f92bb19d1e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce84b2d77811b7fcb6ce598caf84671566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f92bf9bdc5e27d45f82f95dc3eb99d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64204692e22d875c2f1401b92b1e014568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea223b59b6da71d6fd255a1c0f25516a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1309b649c9dfc75b2b86b2e9533b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5c4f8e2c587b5c05e68b064b2599a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac70fb2cdc3af271e3709b6631a9839572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cf4048fff07d13b24e3d22cec8a0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d8f67b80bee5b99749c122331e9d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e6e74932f141a978031d921f6ba21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde62ca20a11c37d61d093b55683721c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cf9717e24be6e3efd844a07b522b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025beaa94c1bcdb447cf12718c4c63cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325ee187ba057600e1fe5aa075fa992579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0dd8a5fc6df4429117982b4a1995a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b14af85a97a8a17154de85e805bd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f216427ad64670f0f78330dbbce8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40324526ed5102878b231576204a69eb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d5b0f820ff919ef37d2463536993e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942db92ab3a321dea258b771b67b336e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06320cf13086a6bfd405d6d482cc69c4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610af11a013b060896b046e09629b8f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504733c621f9f7f15324d0b542b5b448588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98265cf481624df5129f5f50f6e8f80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e580fcde38e1b52336e776710895090590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be26861757c96ab88abdc09ba23a029591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cba7f4c241c50d3ba537e2403c53b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc8e95eab65135ba944f8d32237fea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b370a7a0072a9956057a47c45aa5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7893a0ff9425babb5fbecb24e7b87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06c8e87ad3c4b576089e8596b4e06e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f44f442fa1f391ed24e9accd8d831597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcbbde4de75041a4879cc27e24743e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7dc5344a885b8d160c1c08e8b5a712599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bee545de490c43d588af97fd31a70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f06105e7596d8093c88f9043aff78c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb5a5869ee5783fcafb82fcfd3ccf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdebe668f37d1a178d4879c3ebdab52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e5e72278d1999713f04f8f3e6f102604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9c70b40eb297f5b003e79748b5ea1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed677c69f304e4f9b82e136347d9b361606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da613d62a46b677a5dca9d4e7d8466607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b19404c3422f6fd568d4e216be339608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d33854bc16d0a30de8c57bbb48a25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c381e7af058ca329f203fc3651114610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9696b753aa545ddf9c6138c46faf20a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416f9740df857cda8c3026e00f5262d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362612e5848bce84f31b52675d6c3b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913d4d95270fb1de70b93d99d87a537614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35b2a5bd65b4c70ebd82cd1317a124615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cb67edf870f41ecb866128fd482b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5227f59930040324594a9c0fe9dd3a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08755da297a5c51b30187c02d1d99f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb26952aa70eda463001842075b110619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5afbe6289c8a80d207d2918f9d8412620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6b652a8d6a20234973fb03604ceb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40063c0314aef9d1cb0b0f96292abcaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06261ad950fab86918452c082878491c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90001e47befe93264b5d077dbda6a27e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979434c88c13defae8f0fae8bc35e6cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0853cb245bc623a016e7489a42109626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ec28dbc5ea4b4356b61961dd827b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02437d9cf8df71e87cce0b1cca945552628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52e411b0dc0bb04da5f7a1349f3670629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08469580f3916e5ba029994909852de9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2d6bcf13ee5c4e3621b2cf7ded070631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f750a3935bff90ed7d4c7de594134632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b1a65fb12fab235103cb7a7b56f2b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddb3d146fa8687970843f66e55e982634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0e8476762ed814ed43eff2927fd51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905442ac1733b575ab6808ac2bf3b823636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2ba01cd29b63c7d76f5db79c37362637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ffd2ce8f1e92d6d4d9f7a8767ad0f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26208faa77a140b3f08b1da529e02447639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcdaad510f0c6ecacac720855df094640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b3751ff9b21cad765a75fb8554b9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fd9eafd6bcef136183003c14f2636642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d42f2a1fba8c5cf279d469ec7efb36643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb98cf26fe20eb32dd64d7607f3d78c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a9b561fee59aeb1598b4cf819ae89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea20379a7d933a1cf16c2de208859e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef23b1ae9e5f9d8bb5a1cd11968e05c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a439f03507227feae73a4b8d8e533b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba434aa50ee5dffaf1f38cbf8083b84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cdd58e8a3356e34af68182ce5cf92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41496d04b831b0ece75384ddb2a80757651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafde8cea05ee5b6ffccaf1cbd61f670652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9737643b3d7dc07ef89f410ef71f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaa35feeeda8c056799cdcadc44036654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb3c54dd0aae091cea2fab78b5cf6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79812ada06ba61fc661c47eae1e22923656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad754ef8c3c6e6dfb3ec3a1dd11e4a30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eb64c9746bcc52194d49ebb31560d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c8e6a08861dee4e15d637c7ed22ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5a1f4dbf049030b7897fb894b19e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5929940684126e7b98e5208429cf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb75e49633239cbc23b8458b6bd120662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b09121679025cc5bca40f2d4a9ccf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdaa41a8c136a45fa649dff8284ebf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc568673c77cd3ecb98115257f348f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d9b5b1089ab817e49ea694030277666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef4da58c4a801ae317a4881c632fa6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d566fa880ba09685de1b80faed68ab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187fe9179b225ad9d72eca53d16ab11669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ee1e77ec9163614360e26d51ca907670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2413a6d538b099d19a5908827c2fdc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdea7a1ec8cc4b891a00121115656ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a075fa0dcd87ca48531d2e90814972673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87183a53ac58edf70a20f6f90037d315674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c14b3aeed9602cd087a0a3fdb8f561675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a837488620c53740a1b68091e3a4db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb1974aeae1a6f72d277b25f731e6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d01f816c0ac0ca54724059f681dd9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014ba4c4e0bbe9e81cf2db0f3d41ad1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65cd105d8ec092d00770f37800e497680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6476a402ccc3d463ed995624376ef3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f7e3aa2cc2d51cad78ba1a4678076682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998b89cc3fa8a3d8cc50eac72392138683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2dd237ae43845f48016e7eff6d07c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f80eec29f499ad6fdb96a8246ec32d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c49ff3c910b3923bec13b56b13566686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85dad7e05eb76568228291d5c64a15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b82f411befb98848576af6bf06fcc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ed8216344092ade5f50be32f055b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d00a91a99cda7ae1d5eb09f5f72e85690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05773aed301a05fa43f73950cad72c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b96e1214e847c9d45c1f9c67af38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf2aa6808d0ca954ecd4d42db5636a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc297d21473cd8e250e6e21440357d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f54cb95ad71702b4ccea9c5a37171695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf84ea3ceabaadb6c28cd10149408b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135a37e15577352de254b4d505f0afa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bf0dbbd1ba20e874a4aa1d6f3b123698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8e9f6befcf5c576845b5f831da67e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820db811ee19890d32b639b9a088141700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b140bd732b71512f9f79ae16c7c55d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b480de181d0279acd3a4e384ad82b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de0f78924b38809672486c78868e2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d90be4221f79710b7f1f32cbf409b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f85661835d91c4ded89839266506a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e653d55b5c7290cd026c14da309184e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153af854d1f5a1b0236f87c8fe77651707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f209e8371aedfbda6add920000f9ffc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bd0194ac31d5c446ce47d47a24222709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd38b00df39cae8e105bb3ff4ddfad8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c832cd2b763ef7b26a6d7d79a693e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc5ce5b74f088fb22c897854223c9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ac25479468c5983d5eb013d8ee49b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cfa6f7fbdf2b943dfc9d37c334c48714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817236d264d8c8f13ed29039764cf9c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71eb3ca8d62ab2222485c8d5ff9d22a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e97c6efb78a2251249c63135b2050e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6ba2f9e6109fded774d96f153e758718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd133046170a7d8d4352cda5501b9a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a7d17ecab2ddda2e5e3eae7e5b594720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a78c1e44e79cb138566cdc4ed7fb35721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61be769acbd92a60fbd43476b11625d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32202f20a21af94ecafe8efb60a73af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db12c058cf24a2bb762610f357ee3a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa78a2653f6a1a3b7bedeb074932334725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8479d573464c1d44dc1b3219071c1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3533dacb52cbe77a0f27e5f143efb57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bff936a41de953605e6559fce3104728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c450f485c2fb8625743c1e929e13a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26489c8949b58b20d42fd3af83963ed8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614a1e2a5a288cda4323f0a5b0061f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124119a61b56e53fc38b58bc5230090732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f2ebf6a4868b9864f89dd1e008aea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a1fab258ad0a209c972c3d6b0e142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64dc3ca3ffa09942bf9079ebf01e9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e984f40d8ed77874af0c8775da79094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f562cb2b6169270acc619cff41665b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c17896808780ea0018e66d8fa2a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd84f1a860fa2581dfdda880b15ecc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e2e426592784ed4edeb845c1e83b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b1af663af05cbf6767993f040df169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f415a18eca141678394f73563cdecc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f92bd857ff1e51664e682459e2fed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0e632d45d5f81c41f087407eceef312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350e10892b1cef8506dd9bdb0662d2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbd8a157fa5fc5b995c09b98b2753a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d7bd64ac5322f0e6efa298ca48fd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e75caa1346cf560a8207e2df2c2da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b6bf3b95efd25ef11d281417a424217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ac359691b3b406178ee31b0b57bf718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d709c8b7eb89c4d29abceab50c7be1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb18222ef2ab96f952444ad666db69c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8f32e6e200cd47486ae1603e2fcf021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205af9e1d9c9f6ffbcc4ad5a5024902322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf34debaf908ee44bf19a3d782e29423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc7f9522fa332abc684506785af51324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab6c8169e4ee7b564de3eec7e5cfa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee1570822f448e655e89e5628c71ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae1753ed176567a55e57c553450b9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b44bb16c74073bbcf18ed154a966428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad419936109bf8a3c0081d8c119e74929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843ff9fadd5b407274600e440d3e0df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb998cee71241d4f9dffb162b175387931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b121fa95d6040b5f41e79b9f5a9427b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584f1f1664ce9c6fa5dec36bd10c88b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67c98262e7fa59c92e4dbab86ac90434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb1bfa624274dfa25ddd519041336c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57bd37c592a4ab1bd559f54d5243f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d588a9d7b8b824a26f42e881df0b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e326ffbe479d1172b6890fa4e93ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93e72944d1661d767606709335b43739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240afd98a5a79ba1739b76a316f160bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae41a2af095bb22f29a4c2f8468b2b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ebf309e31d0c3faf5e6962a26f43942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78947bf335f059913894fbc6bd095a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc05b351a49bd80ff27624c7b46b1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9b8d4bb3320e71ae1c67828d93f7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12395258771c05d94edc08c098d478e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaccb517184fcf32338014903af37ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4aed84616cb0f363912329e583dd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd91bb70c5bc655b5ee779cc545c6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a95a0cd96d7646b5476bf5773030350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2f7b1aac39725138a8318e0b4b1fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e71a407b5c69c82243e66fb2949e5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267b18113992064e49ac16bea820e2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aca5efef6b3bbed3ed50508b52e7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f768245f66767a0ba2e25f0910631e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f872842b68b2e69ce2bb1d65dd7f2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc60a68b73b6c1993f044fc7efa533957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881096dba6367633f6ff5810b5121d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff729e2c8cd7b19ba8083842b7f78f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc7cc90543683aeccf6f6fdd61511e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a664a95cc1d83822e9fbdf022ace0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0c67a7c9ed00da16e6000005073a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37955034a904dceb1690d088552f25663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb623ee4d56159563c3b24ce5cfe964d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac5516212ae05f68effc81e7eaa0d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aa51156da89e3a5489d61b92d239866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241dcfe6de14fe1ac40ec431a70804267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f39bd8e5ef18382b4f71a6046a1de368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bcc91ab3c597eba17cc91c0701b0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac96406a232df783769ec3a58df4e9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78786460d058fb56285fb3eeed74581371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa9fc179478983a4e8acdb8570ced972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66444f6be3bc23b713e356a0efec8f0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf20ca59e52b35b26ff6a9c917f9e1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8551f4d0031d1cf0dd3f3e2151e5f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f975e21992b2f4a392d84f0f0a8495f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b514de6e8017e98d2c93fe5b44ff6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95033c3ab33f81d8966040996a98ad4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a8522fe342c99db3d695dec3f4cc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d48a14e0ab5257980b2e1dbfffaa7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e74c3ce553e82ba3a82eca4ed7dc1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41a483a1493bfa5d7cb4cef314da0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed4bab511ccc84cd1341dff1fa4a6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45215d0867912158ea87d8087c90da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734726d90ad5f7fd88c5020a554a29e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b730854379d692dbe781b412df1d84d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7049ed3907500bf25dde5d8866420d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca79c42beb018eb3b7a87ca7fe2bbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecabfaeb6e40d8ab0e37348b9ae638689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ff1118b5d9b35ee7d9a4593ac148490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba918ddffcb80914b05af6bab7a6bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76990071a7f83b2c18804642e1fa211492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538719093964a8bda54d4204c67f7c7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573e6b65478ed2cb27bccb775d9106294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d02b0d56d15e8c42c9286c4e75f8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f4358bafe1404eff004ba8dcce41496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48558ae2b3ef692d7dc063174401265b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890ae9ec5d0ffaa4513fbaf84f9be3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eb722e33dc4895bf42cd9a216816499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d177a4878da2f4e5c471110093141e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6eb10596c15310d2ac40492ed5955101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a1b489aa991e9e55ed67bfc1f74b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703dc915fd16a7cf66349d96b64ee16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beee0c3fb7fa17922344844bd21edc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a37ad70ab998474163de0963c740d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7543c83c1128c31431cc983a863f88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9027a8033ec170a462356b166d7629d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fe5d5ba68df2f472b8dee7c50ec17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41517e8e213c32a7168613308cb3d0cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffab372b4a530db4b391665fcaa3c2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53086facf4bb163ae0503d49d0f6cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670d428c494044ea3a02bb0e93ebc95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208147aa8747a64553e9962bc4437fdd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38319ee2b60e892d266844b7aee0070114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf0d8ca69066d84f99f8e087866365115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fac71c9223c58679eb272c5660ca1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a884bda67854afd07f55cf972e5c8af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac7c20be8753f41fed9f2c4c1fc650118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5b753df119c5514e58551d0a20a07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87862d6fd6973845c19bf161f1456a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b599fd2d1969634d58def34d305474121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d5b9b2f564eea9d27ee1cfc0f13a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3345831a388a625a1408fd1414f8dd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124724b2477be80979117d28bf8cc77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a7efbf88d65ebb1a19c3c22a41218125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3f8df7b24323b0a07f2cf2dc70853126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e579b742f4017777c83e4dbf2f39162127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d69c3743da2c88f0946fcef5a5f09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c289864baab074dcdffdcefd1bbb27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ae2a82742464770d76192722da084130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ceb413899002c3892194fd8e968b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769a8d5a04e655f550b4799f2ada761132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51dd0b7352f298e29fcf7557f14aff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0d0b358959693f248754bc1377823134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6fc433a94c757e02db6b046085055135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0675748ee03ad6d1b6f9cceb9e8db1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8dddbed4556401de3c6118eda10a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15da2fa9e5e9b8a5281b181a8c9509138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780ccf5ba7563c57c9c2c18e6f78269139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02609f64dd8632e0adcee28d114961140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1949f3ab4092dc659a5f82c0487c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daf8f2f7074f091c0d189c26dcb273142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb31860d4129d4aa5cd03d940e1555a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbbb9f1127cf1f45a45be3c1e5a9be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ec8c4af3938e5f219bfc02e183e6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9af8c241876af757cd2778ffae6ec5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e2a00336841e2618f6b31fa9d3a13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352a2bbb3ba64fce5bf6c0693e04eab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4628fd886a74f984852379f6e402b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8cb2e317e8d824505276e5babdd8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228804f3e04e494a2f49c1c8d6b36a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24594b18bc4775d3d4f5fe78e2195764152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbb367a7783017624e93668ab978c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573e23246982d6db0cf62da12af649d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75da2d30e2dc3b7e9c48c67d656c97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f574ef9bd6a54c9c11fb4a9c3689dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374d9a2c616572182d220a1928ae42b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbf96615beabdb89fd2a3c46b61002158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0e767fbf96488275d63674ec44142159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957c4f2a5ea5462e1ed694711e66fa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a88885218f1374d21f8e1b71e596c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b59f28c439e6283e0710965ab9b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7eb83c0a60c5de8cc2109bcd5f35a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c44bef186617783d202e4ddbb7abe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122485b6bcc54f2818903a75530687d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06ced2a7bc11b44129be4128007e65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e8c9013b9cb89184345f13102d24e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ea994637c5cf8c3d090d428f2a68e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e396703038980ed59e385bb7f01218169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d566907288cf23ed9117d1d47e1f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a592e84c5fd2c2c3f4d56b40b32ca6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5fce666500da0478ea72f58f680c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110880b5569c88a1196fe2f95d0b2a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e11a7008254d273de261c59fa5548174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf534433225b2c5fefab7b862f89fe7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a075e52519cfd934e192495897bef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22154fea02bb8a1c3859e299734eff3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6198a1989411f9a7c42f4f2805cc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fd8550d829b5386b92c4ce66d0d9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea77bed0d1b4a45010208e8b4202d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50b7e70cdcba57ee29ad969d503236181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703f79dcf2490e8d78330edd06b3ef9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4da74f1bacfbedf72103aed3ca685183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8439a7133357a83bc0704fa3548bda6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93ac80ca835595a874034b23a034c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59b777f2418a8f3e1e8c52f10c7070186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3d36ea590e0109fc67f61bacf7073187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0ae6f8d5cf199448eea19b5c3ab53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bfea64ac88f557c398e11c359c2ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f78d765b4aa36b264033ac631a8fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842f26c901f4669a06c7dca73c98b46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ae7bc071ba69368be1c227dbf1c87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d34d29204ad81caad1dbdfbf4d67d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b667f2029ff3fef7b26e55b549646ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa810936f47eadfc8eb2ab88d5686cfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf69749a192ad938c0f3c65af54819196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f50ee80abd172ba61cc33128f457d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7edcc977216eed059886b488d8e70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0605dcb2f6e5e8804a424c7326bd1ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180e37dca8ba4f6d75b4110ab537592200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae274b5542b4ea6a4cb839407d524f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439e0b10ff2122bd813aecd3d6abdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092aa544e4f25d548307d797129e68b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e11d697ae77c9f4964a3da03480ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ddadaf2e8444fe42ea58a76c659c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9f98291059a7b3d2cccb46097955f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac62587cd7968fd5229bc75bcd4dc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1d36c99565fbb9f81564a6c2409f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3be4ea7e468be4041e07df3d062fd1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bcc266531cbd90357242dff6f85eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5cafa800ac130559039cab10df591211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00761285d55968ebae135dba03fcb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb472cd451f681e9c72b2ea70b4eca4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b742a1f3e609d139d5a92ec55574b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e2243d8124b13f4e42b05a40ad97a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ce8384478e44c90af32808db2beb9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4eb7fd44f9e2295f9ab035e777d1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6310d83110f2711bb1f87498896fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555454306abecc8dbeb739b064b2924219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8772da409cfb073cd2b7e5abf34a63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cd2f3170791476fb8ec96a3a661ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c80cb3a0858ec652d0425ef5ee7c35222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad935a3df06cfdebf479b076c7ac561223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907cdd7ea83e85b1a166dba2c2ad9a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3b2df9e0146398fe017b99aaa70bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b30b8dd5c16fce9cd699dcc4cd2eda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a28af081926bea893a104d7c941c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369c9aa2ac61f15e07cac3815b82d6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36f25430a5a79d3cf618e92ba8b207229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459266545627a667607e28f6a61d70cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f13a6ffc6448ae795f7472b26d83b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b58757d298198d8259508cdead208c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd79d955942c2852b3ca99774a25a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff5f6145199c5b40ff6db3ab8bf242234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa285974366631d0f9a320a6016c3eab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f97fd2b58772071933c79c4bf7df1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b543599b081bca53ea98c722fbc7596237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acda4099dbca0d95ce8254644f41b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df552b93d44fddcb73c0a67ae4b1e965239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df2d20bd53abf47859b9289bb4adcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a9a86d4a102f332f740436e416073241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb3110a549e1041e836b10dcdfd09d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60024ebd1262be40aa7990a1f7f120d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e7f988ea552bfdb9e63419c44b408244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bddb29dcb62ca1ef8172acac92df90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d77b58cfea571a27ce26b1d2ed161b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae00a8da8fcdabe1375bb6d8c93ae8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d124a29271c318f198cebca4559f26248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59642daeb623d99bbaf4e63a7d56b4e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e4893b1dd7c8e15b711864469c611250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84d55e034958dbcb38f56687002900251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e8a47cc45057a874a5e21ccbb1482252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83386c9334f5db0c8ec080f1febb6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185f495cbd0d7cefeeeaae46c9dae96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78402db3bb4098d5f8c22ae041c98f27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42e8240292928b4f9930666c175739256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c931df8cb5b5f06eac45fcfb7c7da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5e49aa9a5cbb830cc79038e5ff7f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e1cd7163f128434e53d037e83a725259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2752802af3c1b5e9ebf92ebe0a039260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb3b282b2a108463d31cf1955b04fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d61b2888efbb3dc527c628182ac2d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52fd60b63f3b94040d64f2bd628ae6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b8323b0d5e5523b66d6039aeb34dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43059f441949b301effdc2fac73c8768265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95bf672e0266a57c0dac2bad573ce9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b0141956ea467a4e72b008d0e6968267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891c125cdaae5b0c5c068e8e8f3a7f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f2a80aee065018795cc22ad47b78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11200536a3b1bdbbd377e28e12e26e1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84037610d3dbb480cb937b2e369498271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c238bb8fc38a25cd50c08e30e5757272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686b47442b66fe5f42234d2031cc816273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142410225e51bf156448ed1835c73d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cda9427baeaade349261c079b453f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a2c574f7f782dff544bac552983a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7448f2e60165ac69567dd6161a831277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f53725dd41fac0c7af47250562a28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1467d22f26ea1c1bd52e5142665995279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bf6d6fd66c050008c834d38c47d95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cef2ccaa70442fca656fbdb069a53c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c0daaa56578e4a07ba045f832d6ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c460ac6bdc5fe791b1021648a7b40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2534b9112e48ac7efdf0bf4118603284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35f45bdbb9ceda0ac9562b87253439285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4806f00aee051b4b16f2ed5f0f456286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a974d188c2dfac6e71706059288ac3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54906873a05d12ea44a75ebb1a44250c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdea0d5e11477f20a9307bdb2e71be2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c1c3e8ae34d4e4eb1c48c9307ae15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edf95369065389d8e40c0e667933be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b590006ee5198b62e996431d8bee753292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646d76a0a9eec68e4d4d6e1c6248046293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c58dce631ad70dbd37db7c40b1bee6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228845c60bf30e9c034235449de5778295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd679a4a36e557f8039d9c32359245f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386bd6636405a7bad570bb5527a6eb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e0d23a15354f6fc12e53f94b04dad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30cf3b3645276430121d5dce57fb0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36378ce2d811038fc4c22bb9502127b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20607bf3cb30e041da1d9befdda5866d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6604724f7e80433584ef1c29d92e89b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ee1155dcb03f0be3cc159667db005303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084942d2ee5dda9e85e940b83f44409a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124035f51813696d31680a998bbb5dbd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed5601f1768161e4463e66484024ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966564c623b7028f332ff8c500ba586f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503864de6eec8dbd866ea9cb1106955308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2211ce152b6b4fb6f711f0a84072b32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f50b41b5c65e77cc421390d62694f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938626302549cce0a47b85a71cfe4649311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce44d2d28bb72e3336edc6066d5c5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2df33eaa6fd72dcbeef5319c6605e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c826b00553531223979481065eaacca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b8d9b672a931714f1ee4d6d3625e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5e4dc45ed472c95cb2bb19a57c2c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4c52604c9cce189f2a566b1c742b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6066d35e9c66562463bb3004aa16bac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac1bcd15655470dcf363214a1b9f9a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805986bdec26398e72f1b455b5d8038d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b30549c6976d2c4a17190bafd4463321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be76a39a812ad947df6c6eb75684e1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0504843a272774dd3e9c61a1563d99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb06f8f0b6581db76513eb08629fe3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66012cfbcf41bc812390bed4a09686325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9016f3db7f93d018a2cdf0427570e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd638d29e187fabe1d3282d86bf596c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ede53dab0cd24cdf806f2d992356c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b060f62a34d1ada9c80d586e36f1a7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f9b262309326f167517c82afcf046330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e303827322d9fe8bcc41923cfbe1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37690681f270a852e2b9cccf6ff0c2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe81212f9397f0954fcec6872032ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e448cd5bc1ecdb07cee6bb457a9bc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6163923140a3fb548c5bda6246745335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c751fd14a167ef79e36fe2b10cfbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baff27721697ddc8ccaf262d5f93f3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8702d2fc74edf231f69ea5cc8de0583338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb02e6bc4f8982bb7dd914ee701b532339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa24855c94323f072b2e4f4173530a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240456e3ac6833866e97e52258490b53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2762592132af128ecb4755804f446342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb68d6738de8eacf6def345528e506343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c369718a5bb7cb9163ee7667f7ca843344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2037312ac0b6514cd0ba92c53b38c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def80e521568e5fc54b66923b1a4122346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600993d65924b4a4104613a10762887347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1003b25536c329e675ab1bf6e5ea0fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629337bd21f6329a3ef0b16991917c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba54a16d57c7fac44ea8c2193b067350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd8f02e539955f1b0dcbf4a5445cce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7adaeb272be849d672cd99e849acf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baf869fffd3553b1422015c50e5d3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42164c79e1d695811705970b2cebd12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53fc022cbf5f2dcea211e7c1e7cf84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2d0781109c21e2ebe074fdd9ca885356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0baed6e1f4265ad71ceaaeae3c3096357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fc5db8457195ced31186847402f0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9e095210de67ca908d41ca83912da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f29a8521680b3f09c6861d00c993f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695089cc4959b0becc05bf589d933573361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b3afe23dacc2e83a6971120e73263362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49395bd08d8168d8b6435ab94d6a74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd4b9d218f98dca40010332993a735364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84be3c09dbd016a18841725252e1561365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a254cbb0d9fce60b2b090377687e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411330d3945a4df5404dbeebfb31d946367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e336674540c4dce65d0adb40615ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9a1ee9eb1f8981819db0c1ee9452c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd282345722415ba50c58d3f5ae110370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81222ec383a2bc2974a31df5fa9c00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3b6cb64465cda7134643cd50c1945372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf1745c819b915a3c371dbd74b2b5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beab51914989164ae9352fa474ecaac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b204af1146632ea5fc6223a9f4b50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217ee806367996e6b388f16f2a2d3ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff36d2099fec3d21da2978b4b331c4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d48474143fb285c1271a029ab13720378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066c8f4760c501b0131b4945491041c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca4f0eb1177fc222c98b9240c2c4cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043cac1c742030224b2ce25f5de8b8a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991eb426351bf24f139b767ec51fdc6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c847912a5c7724320eb5bdbaba3ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512dde3bd8aa71259be4fdd51c3f075384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5a748ce68d8ef9f3ee45a34fc6208385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beba42874b963b91dd67f372b0fdee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0053363bd8170648b574c53f7ba94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb8f3817a0eaf409e02be90e4e4c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95aa48a06bd1c5447dc3dc7bd8d485389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d43061bf215d2c9fc717a8ad00b58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb069a52b0f4e657e0b09a5c2ba399391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ff0bf467093374f5726fcacf36835392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321f539ee44e6528d7ce1d8a49e2e89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594946680e1f4f0bf089661bb703252394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ca0722eb1a43bab64fd536abbd573395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603032c38f1aadce55b877034426650396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6236d3ec8f00a914480d949a0ab0062397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240959bffde9b664da76a5914400b0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c8d38e3dc059bb68799294d5d92f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ae89d654970eb79345448558cadd5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe42ed1602540328c075e13add936c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c7116e3228813fb034d4c2c5145f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373313778784d21da9645569f060877403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766d6b4dd1aec617d31459d0ec75aa0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db668eebde36e50a525a067c27232a85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221f17e799000e2e5151ccb6a89baf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176ad3a622b8b5de3dbc27f46aa5027407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc2892c2fb87c64c52b234d85b95b8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2846af56c19b196318a4c37a9af96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5337ef6a1e346fcc5680e574192453410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6135aa1c955fd4cb3caf98945079c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fba5631b56d17181e2b105d0ba7a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb5b9eef127ccea1bb2f223e4284f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6937a908234e6f170f295b1f07478414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c99e6a70bec51def6a69628127b4f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df55491fd98d88c866e06f05ed80576416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5627d51297676a866be95f908f85261417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34331acca1c199af22123f4292a2bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98131f1b957d0e297dd52f81e7ae9ec7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263605616140cdc3d750bd12285c49b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4749b7e7ac223641f77a1cd4aff84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cc06b51bd52a8df64c6722ab0a2da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38573a229d1f9a2bf39b2bd3c14219423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517e1861054027f073092753b2e3d18424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631368cbf1de7230e5364d7f0ba8b24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcd966412e3dec561923e410621bfc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6535b85ac8fc0f94a38ec40c0cf0a6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb9f9e5c25050673e4064dfd7d5d05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e431bd83eca8309106f3673346dbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a70f8b05ef3f49d1e2e489b2fb1005430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110a8414af9cfccf8e4acced8ef5b95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aea823c030701380131b72356c589d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba2543eae4b0d53a2be884e1ca2263433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7d62b871acab0a22b22e691f7d211434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c792850e85b8b98d401dc3da8f9fbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd86ec32c8b68fb68a2d38846426e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee0ec2880abf296e626e501843dadc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908d5c8b850ce13f45bd3009ec3714f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed417b4b26f18b52ccae6dc5289fa986439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b6087f53e47fe63c55b29180e8d03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6abe80229eb03668b4b39e1079235e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0da52f232b283306a7e3a7e9a907d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3e0e21a7ac0fa9b243caf35786f28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe29442da4edd25ad1125848d97ee0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d50360ca65fe746e4e458045cd8a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d2735d72ec14fa96e65a22999cd72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463dbcc4f564a3b2e98d2dafa8fbb5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5f694fe61fc7813852ce02e7e0ad8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e135c23faaf7aa359f9366f44b944d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c918562f6f7d6180c03234aa4dded450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fdaf61d54b229ee892aace9caf048451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3386c3e05ad0c5c604df81e0219374f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8def59621358d61cfc2d884fa4747453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e579a7a4df2e58e9087cf88b2ce8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64185fbe243339639537aa5f4f997455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a279693a1872b2a49cd3469390bea50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd5963075417682a8b2f8099e6f113457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90397e378636533e8ef50b8596791811458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca92d16d8c90b6e6bdb7b25e8cb202459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adf3222a814793aa70d77b63fc70fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9079e4ff8d1239d32d0048988ebf1d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88872fe9db24652fd3ad2b14276a8105462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56045bdd1a6cf540c69449fd7c7971463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ef7b4a1751e68f080907cb22771e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd25f178f07e0ea0077a6c23bf0ac3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b42a24b50ebeacb742ebd72913ecdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd615ee78312f1c1ab852333a76baf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda127d229b96d338eed9dce6bb271ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837d88c47b144537618ea8f708487c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d779a8e8495f96b8fcb229d207fa3fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e662031fefa34ce1f388ce2db6c11f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a111d4fff3ad63ae57f2c8b1bff04e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f174e8b25ba8004649969bad726ae3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100bf39defd61728bbe68431fc88a52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ee439f015c43d9f7ca088b9fe82b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e45b3107b8ba6c5badba643c4ea1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb9dd98fbed7a1817a02bfe7aef979477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea980f852c4540733056475f158dcd0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b8bcd5399e783b9805dbe98746e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f7afc178bcd4da68c80ada284f09d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7334a9a0a467ab97e92d8d020f337be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11e1f22bc4e1f41acb58060b11c693482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c5120f0f049e217b332f6c4a21f61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682d750c91c96fccc20420496e605ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5812272de3ca1ee3c0db71c16e07da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83263a4ac297341fee2f9f6b86c578bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfc523b6a265d7f97f09ea114b510a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa61d8685f3daa39c5b12f7b7070bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570a89188771b8ffa092c7f54992108489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d859decd591ef47bc75a9745fea930490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf18f015d779a433fe640c5c048b1e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3589c701be8f0ebed57eaaebb2ff056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9b3390203edd3bf814a723f76d091493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afaae9edc810432d4e53fe2351f498494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b4ddce73b9e80b4a346febc7a466d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31b91cf16e75872eb7bfa3f934df9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9573fb516b14e833dc680b7637af9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356176af22672e78f01db436444627b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a2d0527d9556c5685b87ca8c6a027499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8b4f35d57ccaa57041e9f701185cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018e29cf04761acfd1c689b17d41b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2afd6d9508ecee6fe7320d9487e204502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614301aee47854dd5568174a84779272503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9517719d8ca9e3754dcf0a66fee6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa93179025daa699c84e8b31eaa7710505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae27f9b231e64a4a2e9aa0da005f7fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0754661428466100e9f3875679c15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4a2ddfd405de79a572f0e6afee2a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd9adb908d98158f49963384bd97d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3e0a496425774419a7e3283854f37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af906945c686ca4ecbf90424170627511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd449cc313ac00fd68be558047bd0a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552b5e19c07f7961c319a19313fc040513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4429bb78354ff4eded638b8016b2b6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf32d8c89a1d7066341a64c6b7c81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7490a12c91b504c32085cddd94b3cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592562d98ff4a7d961145818bff031d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321cb4f679e1157cf34e243fde0b675518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519b17f8c63f7ee8cb58efd12fbac84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3d159438e5b07747653131a31adaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26841f62846c413ecfabd323b15365dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a141dc14169a8dae399c274da7225c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d5649b920e07fba9e24e5b945a10a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471e919834e7d81ac26a9be89509e24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcc02d329b4bc322e600f208d63634525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfee8c2bf832e7261d428c9c4eb8182526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172a25a982b690ad523d65769ec91b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cae25eb3a20345529ae5304923f81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8cfe325de6cc26d94d73052c4d789529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420857c30b0655d511b393c295e5baf9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce5c9f98373993724e8a2b76d9613a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607fd2ec6d72c2119517eea69a31dc9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80258cf8bccd62bf5e929a62de2a2b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a93cbc317f49fed9e7e4fe3876822534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7220db027ae4442240759cafe65d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbd13158630a016683cc61d43547fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c47cd7d960ae11ac07e4806a64d71f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4d0226b828bc3565efa0060733e5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d1a95f988db2de6037fa2168ae06d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fba5e74e971e07a5d22b6248d9f429540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989a36e76317ebe8738e20f25b84ef7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44099dde4f200503586e03af2d87fac0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b2806061f4bcfdc369593dc9d1a22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c863fa81f8042b0bdc8931c0986b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cd8d7bb353c384f60dd4b65b32e2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deec402a5024794f432f93747b34bf0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81573147953dd5a7a4de6bd2fac2a4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b5a46b74185f8944cda0c781456e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03224b862756c24169412963ed2a79ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9595d2cc48de9188e1dc4e822c1c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d078b91aa721d277499c4c6cdb8fcb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c08f0d42df428b9010e21a7110113552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9748b423b5658ee11921ecad716fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f238100e824b495a700ec5dfe404abe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5d8aef8d0a1e0a80ab988203b34e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7391f4ffc1b522639ad426ed4c40e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd3cb44249972dc7c9e287fb95b90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a96fbf4ae9344bba5846ff3f029642558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e66e12067ac7ac36cdf33ea437b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0fd23dff7dca4901dfd361133ba55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2f3934addc905fc21712a7c3fa1d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19200cfa8b25f610b1cbaa9c0f3394a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff737778143d542204d55bbded23f43f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471cb48ce83f1a7cef3dc8b07be22bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f10a48cd2c461d44c8f6ade407aded565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3fcbb8ec5136ec906f6583a00417a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d42d517c4099bfa49713d0324f0302567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eb3c81a02ddd260bd1b389095a091568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4e558f3a411b2c556ce4cc4cc3586569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d84f9bef4c16a31425a5785ffb4536570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de4c00dacbd7f794353180f225b38a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcd648c5a7eaf16c56c29133b2a494572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16410cad0deb4184e90c6505facb2e3f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdbff0eb71b18f83a55a7a91363eff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2e4cc15cfd166ad4ae9930b508d19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1714751ff82ce286f2b228c7ce99ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd4d58aa61366ef1ab808597e811dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672413324fffa72f781e28bfb4eb40c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cec341e496ef550fce5b5b124d2a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be49c7e72d3fd1300b750e804db150580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ad81a50196b4f7bb7c2982c1bfe6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537a5b04aac6bf017763a33f9bc8e64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f4792c97dfd8af16034fae15ae473583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fca7474cb20fd4db623671af908d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16cb3277eb13296ba506dd372dd94a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f813bb9915938602a79cad91d7dcf5f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7125e29a298be0bd60307c8bc3b42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fd88cfc41e108ed988809eff3c84a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e733c9dc8387ed7dea8150038faf5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190df6e78015c43772e6e3c1657bac4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f84f07b434e206dc16b4fa353575e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06492e4ee465758649eb0e224bd3af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98537f381d05f016bc54662587b288593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab165db0f01c2ef4ddf0e895cfa1df7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd292e32ff98021778a7df8b1107173595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7f69de727be786f54aaf94cc170a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0ea1f9cdf996804ad6307c40f7053597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dcac0ba42b65cc9d85145182905dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406515e35d3af0ce067a45f394c3481599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cfa386adcf1c84d84032458b0dc0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0259f53b61ad875cb7885124896cde7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efd05f1aad69e274c3969d21bd7c89602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14056fc2ec09feddb01dc242e25d79603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac71f123b41664f1474dbd9eb44093d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c840092c1a1bf92b8a7573eea6fa060605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403919801f5cf02b3c003931fa123b91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247a3da80fe5f4a20988845fe4d4d8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6fd266303ece4020b251262bf51c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f387e2ff5151cfd315c6c6e84aa50dc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681950cdac8bc606b495bd43c5affd7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fe0d0c50487e29a8dea9f63811596611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abb97feb61f2bb276bfd75b63d4b5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31965b8d3b7f3d2450becade16a1d32b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa936400d2871b354e5e5c74f8248a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261caa2dec3d030c3f311855f3dcec72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13d2294361b8c9793410cd821c23e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ba5719f2db5130f2426aa1ca4ec72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516de3203c03819e2158d3332c943f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2f957906b8bf612035975fdc90db8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e5171e8da9063e8e35a74835cf219620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae18d3a0a52edd21ddf963919972ce9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8446a0243be73ef403c7a402c5fb46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a9a4535e0673812e28909d57539b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fde783b1c843eedd4ab38fdfea941a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c53da9965b988c014eb602d2ac6cc1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a025ce64778422ee4bfc3f32a0fd7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf5bb38c7e50b94ee5cfd8358ccd2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94afcc7b014384078efb0188182997628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7df64ac038d90e9cafa86487e96e0d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fefe71df4ad34cf629045834ccd957630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d888f3da7f08ac5664a3bbd0caf66631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b18c9e27d2f6fa88e10b7e26be6a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ea2598d570fb3c00a1ba6e3065b16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296f00e5e0f04a2d63aa7b2ace29518634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3d8a5083a46d8f6427c39a582b27e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34ae251fa9813ec4270e50195cd3c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f189514a1c44707f79c808465863e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cb18f7f6f0b7dc0060d6dd8d20d05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c1eba178bd50497868f729182b31c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31eef52f319a08efdf9d5d1a220847640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4356d52e7df1282986a755da634e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2b698b970f47cdc9989cfa6ddf9d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4da05f07b3bfde343cc4a05b488247643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e358742df19d6eb8eda3c646ab29787644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d964ec63cc06e7bbe424391e4cf602645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b770a9e661bf99f376736bb3bb621646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc070f9e684b39d17da0e45ea5e0b62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f6ea7449aab4862b6c07bc0cdc246648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54f45595f7ef42aaa94190b62cd70d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6dc3392dd3abb3864ee7d20b49845650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86894bfc059f4a0fd96634f2702d7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd62d96f01f711c4b3181d5c8d5426652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decabea6f90931ef71c9d20d0ef174b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c551cf6a7589a64178dc32e02a7c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7e03e63a7c0a947dc21a074a2425e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db650e38f22f45c0b23b8c7409ab01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc119860e43a8b2ab6df57db09278cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28acdb2fea148b3863aad953f825cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f70698f57b35fe7846c6e1c7d7a39e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1064eb8aee024da52754d56914ade47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a086acb1092a437f34ee8b9d69fa24c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560113401b3f5dbf7e0d139330ba903662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18088ffe4965ec033a2187f7ec037d52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43286db582dcd94113e75dfb448cff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b261e7a5a2e39dee3dd018b734b26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813fe5638dee49b913a02f2ea6d91f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fb591331262de4b4809243f299bde667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2483e80978507a1894d3f6bd6596c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee599663c66fd3e5c4f497632b492f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48499316276525f31e81886c8854dab8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c5bd716262961ec6abea5533aa0e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157b5140480ce24ad5fda943eb57edb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0e37a95e6f49661f34bd3ebb4dc4a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a69180bd337679b966316ec36e9927674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e789c168a1f4c9b5897c969e21eca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7f8abb052d585f583545d83ad5652676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03332d045a9a6a72f6c7f1f4d2428995677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291b5c809e88c9cee56eb8f86d73845678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433360dd5fad40e45f9ef2d36c0169b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50854ca13cf24128faa8cb0b32ce8d6a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>