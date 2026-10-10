--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29839fdac04bf877079431946d0d72011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f8d21c4887b5e7a07c0476c6e9ddc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa899914948cbb797ef274d86116883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a349d8ee62eb6a4611d1a5c1924bd24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd5d078bd7655b09a57ad553eae3255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0f2ab5fc3779d96b1cec532f086ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a81273c32ee7dd6b050355e9e074527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9752761163295ddb274458d8c28ccc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37faa210405de24408284ddd25831289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c580aa7b6bb157d4a759f73845836510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07d6c59fbecf2bd29d5a7c95d6792311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc0d96e0a21befe511793a54914d3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe86fa989afb1600dfc187c28c56af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda5a0bbc7eb11ed12aa37c79b7098f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83333187728d04b2ef7033ff55bf9c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f028f85f2b3a8e92ebb04d5ef661b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9a65bddcc98bae0280dd95ef1593c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188e3e66361ca852c83c09aeea415f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a139bbc26165c4e6dd9131c4d5113f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac722479d0d7444374ba0d0b5e2879820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9423661a314ea31bfc924a6dea17ba121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946449ac4e244984076a98a9ca9b9eb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f788ecb43d7437e7839e767df181ff123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e16b66c546636457013f3dda033d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0ea60661b355c5ceeb3585077abee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a15cfd5d204fb8c8158fc4d34a5f5d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270484d140090ad1399554d7f2f9c40027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d3ec103d96ce7112b8e85f5476cac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71dbb41db20812c96ff85ac078de6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a045cd9fc1f31c9950df05aae2fe730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e152e60fa546bcf8e1bd4a7fa91d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8069f7d2aa663a3acb9cf454e04b9d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb7811696c15429592f9530b09fe2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818bc1ca32e80c12306eda6c39bd33534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45775d6fa6a7ba41508c3cfae818a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42159cf72cee30c657632b957b583036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdbc960d048c97bf8cff5e277cc76f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04fa7c7c5d6d8205d20de98f4af59238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f62a7b813e9aa968e5fe7324fad9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b30f0127131c1db10e03c9e4443d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5af4aaadb58fabb62e82ff84adf2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4319a7c3cb986399fe292d9a3fa6e7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eff9222b0e850817e65ad4d08c885843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b5c14c28bf3cb57d589b019b5c66844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11679ef6ac2eff2de1db622d1e3cba0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a9a8917fc032fb849d9d3adfc7bfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588d0543a3d9ad6cc1d6f2a92d98aa447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad07e23d03d64c296d37a89c1fb761e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde77a5a535cf9019bfb0a63ceb690d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201da8c444cf909fc20d7a90e3c472250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6761c10082ca0e9c5aa2adcaf592f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87199b88bb0181adc2bab9cf5dd1235252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d23a160156bd8ad1937cc3f6a6b82e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6857cc7556b426c164e198f78b82354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff408a8ad1e22a17a2e111fdaf49490755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb3b4f0034e221bde26413952f4a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce98cba308e2b157fd9f22b24c5640c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758a2fe5b1adef999af6b353425200a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d148063151a49e3c82f53364bc4284359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8dceb7bf35daab0efb15964c23ece60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13cf4a2ffb0325edee9a450b8beea361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb709823b04decefabe1be353bf1494862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b071efdfe74028bb317ade476b308263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0840e4f72be3c07fda39bececccdd7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50180cba55e98cb3f00fb266fc0d793765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2c264d4223301308970adb2de2c4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544874ef3a10c7e286af5f534d18cee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc70891de56330314f4f3772037a3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a07c0c4a9e2a7632c81ee531698cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8daa48bb8d3f5b724ac805794643370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4f062a78fa151ef9af06ef971e99171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098a672ec810c1cc51738eef259781272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93038aa2d59ce70f50da61c3c53d028973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1893b92e2532b10b30316a67117caa274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eb5e584a3efdf07e79d6f7bd90a0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6f7298096c04a88a38c327d9a06d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7c7b0d2dd5e032de7735652bf9ed577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc442c389adafbae7f27497652ab8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e67f195b9c5432afca7584079dbc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e13e5208cbb67e13c909c70d3e29a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3c96c00dc36d53fc547eaa2e548a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed06bd8247467d8110fbac7b9e5b3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eaa911d30f4b0b16bc3fed3f0356183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa932fef50b54a97bb9649ce152de8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf560f624d82b2a1c4d0b6cec18781385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd429e664bfd84dc958e792e1debe28086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634374aa518ccabeb2fd56e1b34665be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2e7c4e8a8bcca0abc8434c02c63bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344031deb648ee67ce439708ef115c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a410eff0cbb4c1b3aff0e99b3806490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21db239daeb8e9f1df3443ec9df9d7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465f6b5295a73c53e4a8bfa12e4d19592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a6a2b435637d3988149e3213ebedc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d8b57e299d04dc2f8ffc4b177155f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072b1d6a582a38113a7767d2222c44c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec8f80c392230a0aed5faef623bbf696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673cccb42ffa69cd06b7654ab3dd87897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13522e82587ac0881a26fafb0ea28998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0de52a2947b7e01e116e4d2233c55e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87957692bf08979b3cdc5c62ea20571100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702ecaa1acde86d4fe11cfc0add4ab3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3916b58da74e9a764b7e28d7fc7ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af189c93f6ddf07d4009a486de870b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d105414eab9ca597b723d8b51d3fc4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e404ed189491b0b2575b09f92f040105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedbaf648ea8908a466573299920bf8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4092bca622b99fd53c61beaa053d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7147337ecad2a331d10454afe042a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c85ef13b89ba6d4f45426af02bfa92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5a890e8bb8052a6cd1334c1f2cb44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f29f9314807256570769bfe9a46cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a28d1092223a97941e0caafd036b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd72e5976dbbc137b01b9617ef5581113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aae65cada722de33789b3721222c9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2f34a2bd48a1fffe89a5de94f00b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde68f9e6906ba3ed0b265fdf4015d1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849e1227cacc6e177f20fc68c347aa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc05bed263779dea4d6b48829e02bdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450b12e1ff29384ac5563882de89ff0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa303506ce405fa8f863b12fafadc5d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f16a791c1a9fa06f32b6ecb7302aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b7995beecd39633164f148760d70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1040a3412d52c5a461afe5a9b8cf365123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d9c56c7d7ce7e307c998d84f52d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f0fdf4fc488dece5178ad6ca05357125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6ca75eb30e38efb71e67c1d44e6a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce776c68a02b72b623eca6f32b38a40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4111e993c01efba4929bf9c1899e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d92a793b123299b545628a0296cbb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eba018c66e4d121c81c3384181a8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754bc1ec349ae2acd47fdd30529645b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852bc838dd1c9372f3af448ac7531b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112330c37d3172776fd5fcbc23843d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82267e93d227e868ff3072851b0eb64a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bae0ac5565c14dfbba7c1c4d8734f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffd15698db77b9658f099c539d10aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc260e5b86bf3480bde53db90e2b8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473383291b5f87cf27cf5e7cc6f4ea8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d46624e51c17ea850ceac9646fd28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd84d0fad47239b0bbf1cf39ecaa1f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf890e37d502f9768c8bdc4ae43f153c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3712183e8bb48e90fe7c2fb8325aa86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de468cc6b80dc8125133934bd7b504d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a679d4287e35a9ea1cc5e1ad339539144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648b6abc7ff721901adf83e0dcb8513145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8718f974426743d021728900b402ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1867d55de5bb83233ea3bd4bfd6a4b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b4be0265c8c929ebc1a5ecc2b2b5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8c107e0ae46372c996fead0848c42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59018cabbb8a9a4d06f81f78078797150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599149d894f4d8d5b40e808e40321503151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91b44037ae1926d394752156ff8c02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a9cff4ae479b42a8c9b00799a5aa1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db26fa5215db7d2ff0117310844ba9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280274b61ac195c3a801f2991b8f5c40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1a9ad7d89acc6e65990ef7989353d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6247894f45b0010a07b28f73ae75e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d06830abd42439eed1c38344b7ac2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf5d92c99ac9ecdb15de3708351cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab339431c93d09d9618b8322c3ac93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690184023cb92fd9dcd8e132adc824161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e146e3cd9e9a1faca8948898b2d63c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67510fd4e517789a20321a2b6be1c87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd975cbdacb548250d0c967a0db0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cbea48638202151ec69a6d6947bed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc04a200605fc29a4cbdae1c8d2f1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74a9910c97a644ebfd68251d0c5785167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeffd99edee500ec921934c6f4bfbe8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5347e33f515c0f7c20f332895d3c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee2515ec06117b1e30eab12c759c8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aff358beb0a0d2ccc4a2816a5ebad7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67203993687705f3ecb90c3751d1b335172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0f6647edc7d43fbeb4253246f76b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67ba459823ca118f19bb5cdd6924f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444e6b6eed9acb679a7161de8dec9f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609f373d6f718bed4870f51bc2cf97b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a53710f366eb1a1da02c95433cc4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2495e56d04a6fbbc071e4a02b173c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88c5781c0307f7c776980fddddd0e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020fbe55844bf954a1ae51e54b88307180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc83d54265a34d1112b7174c14ab8a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40de27283167851281b91d13a30012182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498133bf70f217010730b7993132fa7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5f5b43de4142fcd303079421052c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78b93f23a0709806b8184f5dd8c15e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbf8bf26926836bd0167fde57263a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2212604f4b7442add3bda71484ef8eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea820c89b852d52162b9bf2e4fdf93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb21745e6acdf1c00cefc341758fa8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703427942f8e3f983b119c4c25d0c3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbfca2b89452686a0f3cd82867bc12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c759f24a14ac64221cfb7d78651c3c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19af0008ab33ddb512d926883e87b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878667ae7e14412d07c2e55b5643a10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6118f3f9876475bdb90bacd4c1076a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e3056d82f83326c8644c5edaf1053196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84836b3bfcec7025c96c8aed2daab00b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22c57e08a9dfd41850ace0ac8c0b5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51c79bf2a4882f34e525f9f1752dd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00838761eaa36c4f64917c0049b51232200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4026dc5963ecb148795d99ab8003f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6e70be5f66beb691bee2220aeac4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031ee8b68894e080ed9f768b069ac0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dd0b0777cd9d765097d65b70b7f22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae2994ffc43673d2f97e0260d39927205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d91216f508c0810769d05129ecdfd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2f2649a7249ab367eb7d1696a7893207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3f525139539cb2853a0fc02c74e9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd3ef9ef165ed8ecb43165cff20a69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1bbcdbd4418ad5c003eed5f0aad0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d036208fabdb3d7a3605a63361915d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a838f4d14de30a3dea95f9f8dfa5d1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e812d5bdc87bee3eeda4877e29ea91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b17943e6f3043f63936517e30855e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df501449bf41d8caa09f4d136834505215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f83b95866a91e925ed5f98c1fd4e30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c28ebd8f756b469f67f880f0008110217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fc72b28cf34a7fdb67b3695eab0ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecace30080d3f21be3de3601b5d6ac46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5824c797df9609d7933989ba213c1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e05399f82f010279655cce47f044221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cba4cea371349c8e48081554f435c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0214260fb3fc41ac542caed3796bef1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bec62161dbc14253ee75f44a50be7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9017183340eee881cb1e28400729b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0cd69a0434c9febf2b9cfa6f2c4cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7838a46e676075eb138e95a0d268a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd14c8cf214e6d3c8557627f7802e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef877056e40d19381f8e2a9cd51ce97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8c39c500a4714f46ac3bf96ad9af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc3155ff2f4ee7195e36fc6583e751231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e428d2c405868ecb0042f4edb1afe8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935133d07322efa94a3b9a4cdee76543233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690576160b1dba74a6c329211fd8ff1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64528310acfe8ffb2399c1305689be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddc8fcf88cc44655409ae8077ae597236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a18137b6eea7fd3de77a28aa6e2ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29b8aad5f63e6c40fb52c358ea7712238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2d582ec443ac3ac34a58852585a43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf4eaf9eaaf69b2bacff21fc0ba23f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef1750a0b0149a15856a24c5c869db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee007c3245712839b03cd7398c47dad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c923bc8aa993e835e692e2454d716e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7d392a37347952c64154bbedb4157244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd00f0f22ba004173821d66be78cca3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e77672b5d6020109e55aca1e580e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f53256be13b9acc43402e32ac6f62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a555496ad44b0abeafa3f7e16605d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd92605c4059b76830dffe0df10a1f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d872d2584fb1ed265a77e43e0153f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5abb4c8a5629da9d2b22bbfa45e8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e673428d1f2d4096ee6b32ed80ac6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5929e0b017f743b73898931d8ace7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91766f5a53d649fed81a02dacee4e74a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4851099332421eee9f5b89e288d819255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1d2a55649e4d279817c99d290812e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2416f35e6bc1f5060ecb18138b4c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a863dfffc12450640692c72fb3d5e17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c92c4b68d7ad63312497ceb41e1cd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dc95f3fdf2d689223001de32fe83d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e0f6e62a74921097b3b0c5657023e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aa4d5f8d2adf77a5ad2e2265b4f63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a322d01ad864d330cf4f5a157fa0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5317d8f5c03182c8164342b1c7514264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eb07341103a5ce07bdfcad7404aed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb875c18a2750ada94099ff4a4b30c41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0276028072fe67403910097f609f593267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6dfa1a308f5e7dd1be493b5eac712268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aba6013857f65a7d03bee032cc3bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf6a893e8e8cd7920c175a49ddafd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b645fd3a3d2d2c33b289a053757fca2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cddd811552bdd12db3e5444663899272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb6a22561a6f8ecb8f7005762d8463273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead98a49936fb155c7babc98d11619d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e4dc17409d0fa7189291a3c49baa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b9bd32cc5cce6e0566a85059c626e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1a2db416dec0ca9af0a55790a53e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e255182fa2bc1207bae5f3aac7426a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f46e223d6b26f762431cd84ddc056279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a134864ccf2a72c0a31f20cf752b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad95003ab7577f750a09346bfd421b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73cd0d46a92a80b81b60f655888c7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690f8b15853ecdc0b941d513f4e28ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12ff43a1d8b1e95ae87141205d6a97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05833430cbdacd67697716ee262464f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231a22bf583e16e2d7651ae3c91d0a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bbf97c27747e0ccc5feb9dcd14df0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c13a3984f6534dd1a4ab108ce7f76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa7980225e712ef5472f71c137c40c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dea67ea00e3165033856ab8d624a1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5391207aff1f2e889c1b792a40ad9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572d604b8a72919326a635e91ace144292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f1442600cd634773aef846dfef4bd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b3a369bf0747365c963ed6bd33113294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a943135d9ae5b5bfdb7b13f01999e93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770118f679709513699be11d2aae2e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8aa7d8da45119f0c4f2c686ae4338297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fdfe312dda46e991bbd6c609732ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe792237f0567babda352a29990e9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078cac541ea344e1b5c2ca6f4506c2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58746f98691d228b26a31b13c29b31ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5053005c57db4580bc5c574dce0bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e85f83468187365596145b43343cb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513334d7d4aa4d3ac409dcdd98c08de4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa766012724fcbd72a01e91ec5e7c0f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0eaebf849857ef060f6628cab376f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7790b51774475a769891f67849e043307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f318b492600793a2b07343c7ba2fec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95626aa32f2e91203beabe9537b08a80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9013a3027985c0e5a13a324b0e33b94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4e66ef465f8c9c4dbb46e65af4a45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff40b4d1572fb76e57f2fdae4e0694e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f05ffeed7d8f0013fbca5855137428313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6175f6de9a504af3408907965c2569314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8058b4c1e6a40521bbc39e663ba3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0d626d0ac1ecd4433af9ceadd264b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5b440afebd9f37deb6e1b11f76c54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebca9aebf001542b0e91377ea8e388318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160ddffaee4f39684966262242d86c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba0a0a12925a4467eef94c5360252e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d0818dfe7fa00f57a3fed568b03da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88451241c3fe70577bf7c1d0c7174a89322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f58dc61ab397837a6dd85f9a34c24f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e08ca5cda43767f720088e5d2baef8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cc96e00fe1017c0d05a0f92d64e0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f3d0c5e7f42ab68e90847a5589d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f37785c2fbc9a0f0a25c2b7f4df62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1c3ac08364846291a947841703d1e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb486de0adc95b949b9c3a50f0e874329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57829e9f19b77b58c62383e60afb64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da598f1024e00cb643d25f1c36aeb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35605518491804e5b801c2b878db01c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f0ebd849891ad7fd212cc78652324333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6810d7876d5f88108c7cb37faca6e16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea28e2e2a9d73058c5ab9eaccfab07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b979d803874e0d067cab2c057a66e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe9bd3de149f9748568be72f1ec723337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb352fc3e59e9bc37fde3c1d4855314338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a51ffe411e113067ff7a15e0f103a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a509eabd7a69ae0df8a1f069bc3ada340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8eeb3c622c9a18f0a25e859d9c4ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34f698944036ac98c0533b902c6c80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0def5b617a94f36f4a585ad4360d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d62df04ee29b478051271697ac6dd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea24a0e9bbb53695ebafd50be8cf69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb99e5e950c034e8f4f3ce42fc0654346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87254574f48b314257886855f80329347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc9a770862614d1d00189c75d52230348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e4c5d6cffb00e7c1b3826cfd80d9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34462f9351f4e27b7c72f682a04c99b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e88cba53bf43e95f0e377fb2613cbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85847b6af054233c319a3d7cab6f68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a511fb26862913dbe37879f5e8f7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1dda7737a53daf433fe1980ee77ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22558c968481e6d0e1a39db891cbaea7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0530d92ad7caa17598fea6c3463d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bd50f8979059995754014bbf122a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a760406d5525b8f0b778f6dcc1f5b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1b89ae7b03f42629d149ef8dad812359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459a3ecb2622e332d6c50eecd0b3771360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8e12e8482a95e411a1a16699b363e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb03eefa4de93fb62bd9cff04d95184362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f6f623ea005127e68c601a34bbdfa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fa6e451254d54c08f48a3713067cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6d43f9825ad43089de2803182501b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae2485fc3d790db5399592c0b22238366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636c6009f2acdd21b6788be03320a15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71265770d6822d40f6c651b4fb5b217368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8111fd5fda71fdbb4ddc6625d4632369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c1363b3febd75e9a1e3ce453991fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2d9e96b53fcb15acd5608d5a98db5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe16d854ac129b87ef8cd7469bb71ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccbf625702dcfa84b65bdc2b6e731b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bb6e81473d28da4ca52d1d10417a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693f78b737dce52278b69508b384ee2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f643165b7775cb46316a3b4c62f643376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bcc7cb5f455a5ef6b8ab8c5f5bdd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77afadbb730a703b1988dc3673bb24378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d177faa31c80d00fc3c922ebab70d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dce300669c8e83c4c553e9a7070a2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f85373f6e851dfac314775934bad8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22d883464cfc13e91a5258a277589b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bf4df81a73cfb302c8998c6a20707383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe903f3efb0b9acf8979aabf3c00e862384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5e73dfa0608cc5bed1afcd6ca2e1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c929a33bb3b1a76184f78aeb2fccc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9d2c487a487d4666a08bcda73657a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521388129bd9a967ad29de1ce55c511388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8ea33f8fac8f732e84dcb1e36668b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3466fb79cdc964db070d12d82a6ccf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61199cbc1190154ffa139956e6d8760d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ae68907cdf6152cda487999eadaf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d0647f26e2285c76eb44d5ad16f67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5222efa59049b02cfda7929cb42335394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ed138ac8d80c2ae3f338d05df6074395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6618ee140d7197c47e791fe7ee137a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f4f6c823a2a81126096bf5b9e3ad1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d23dc4902b8d8f70f217b22eb334f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec017870e9820e6409493387f9bd81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ea14476a77df3dbe047323467668e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812e4dbb444df328fb5847fb5e5ed32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de366bd77aaae8027f03fc4ddcda5caf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aefd3edae0cff382e6844d9a54a9bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9871cc4fe37a00ae591486d7c50151404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64351474850aecbb25fa3cc17e85eac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a67e2981a2bd323edda126f7faf6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c575522e8005dba8f38b5fd646ae9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a99286e4ec277f29e88bebd6d66177408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723bd89907b87b94dff99c7af2d8b09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e09dc10a0f031d91eacb74e05de857410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9803984548560e7da7cb36899d6f90f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661418ee954c834c33a2cb2ba99589da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaac72a52d8e087407eedef0084f71e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d07f4a027848e62912250999f0fa30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab0dc86d78070e363f2c1d4cc8634f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe586ec5858a2cee8349a9b78959e696416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857764c33507f791b7c88a5788237e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a59f721097820ddb8dbec424969ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd505bd3dbfd70ffdfe4ca72e97865c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7135bb8acf9bceb82fb95bee6d814e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f0bdfde01e547e79da16a2aa30d7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c17b47cd488ada502bc0fe1ce2cb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc89fac5fb9af2ede3b4146481daff4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272b98efd23d2e4e044a46e491c7625424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a053be5eae23e606b2eb65292d0cc2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e536a54a8c88983e0d0b1f2af95d17426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1495efb6adb1bb31348aecf0cc80f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6312d4628754f7c1b76ccf9202551428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012123b22ee81d1d78c4a0cf32290cc8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a97a5b68422e8be253daf9e24771c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00458ea887807daa7af67ad59d5be923431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be9f06ef321814eb1e04a929f9d5c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11b6cee92901a4370637d027259037433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fb1f70e94d3099c36e092ddd449ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b763390addf27c49272ec73aa40c7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a9132c59dca8d2eb6d1f1de7e851436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06880a5e6f185fcfd444d9c2676ab2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c963bd935b60ea4047ea38be771bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a7607a07146907dc450de26d2efe1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1b2aed39f72882be0b531625a4eeb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479a287326d394962c5a720d8195d51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbe330cb455180cb75048f9ded4ecf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c6414ac2c7aa172de11b09536ba42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeead6db1133f49c638d9a4f3efe567444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349cfa879edc85037add7ab4b1cb15b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd8e9cbde6f7c159ecc719490777f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc829e16be7ec73c233119287daad2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21850e3c2af90b074f1ead6f72a1d8aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ca73d6bfcb1db00b9f7cd883bb99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22147c58eb56920d49f38cf735f7d534450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfdf77b0839290f186434a4d3d04db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd94f895d6d02bf2ff0386b7b027dbd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e156a612dee042ae3d99808bfaa5374453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edf0c9b5635486b21b29ebfced5c69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3fee52a9c699da90f23855064b404455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345cd2863cb2acc7c91ccf46c2c0bbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6d920db6b5207811e6827dcac7d50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6939d53d6f030430fee2aacd6970d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad137c0bd7d5139ed7659ea7793f2fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6535b451ff806bb9f7d351e6c32baf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85132f8e8ee1771a415a254a5cae988f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d3e46d47962084caa8cee66f7c13b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cbd5f11e330559163527266b737eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3ff7c3b857d9a32204c8ad1d969ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27496b01795ed3d57d9c9709764e6f3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c081553a6b7baf844591e02ed738e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9cf479aed8e57a337c52ccac196f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76d40d89061b1759ffc3ea149018d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9f9b1998aa4c39e1d628a576849a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484fce003f3fc6103b9540f65c707db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f758a907b59388c0fc25a2f8c978570471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffeef5c2cc5b32dcfcd400d58582b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cb912ac73703f81f615f21b0d64e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8773356b4e3c816b585eceb61040643474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b3d53700b23566b52844997bf5f01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba96f698e718936f7e5f883222b80c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e4f4d8fb334fffb130a41915bda28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79323e5a6de31c200c8576ef8050d8a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a29d8f820f6847a7ccf0aee64402d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8ff5c5a33520829ec117876a3a96d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf605978bdc5439d6ed358023d2105f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519d7545b43337e5a59f2f7fca7e437482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0380d4581835bad6326f2aa109d9cd2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3bfd1f0061883437b85c9f94c6cbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d3af5a1778665cf8e31fa8fb9e659485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129636bc2bdce1c8755daffa7fc7c817486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df15298ff09e6ca6728ea4b06ea4b43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7b502845792149163b9870a62de21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030366bc4b515df56f32ef85eb6082bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f986084ac3e9d87f581ecd8109f6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a34f8fc9bddc042049e33a04111ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb41706f2d4346efb52f83ba3d7ec9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90149478ed469bd18d9bf441b760c6cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7078c45ede2f02d1fe142b133ccb43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846482e75401569f877006cfca291c40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be9e17fdcc2559e94cb406c22e16a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aa48198a92881db01030be40b9eab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f445f7fe0aa2ba4f85aea44e36fcdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1e78a1645108ac2d7dcddf7eacbe6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa59dddb38599cc758b833d61ed27d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2ab9426c56d1ab3edaa4ae4cb1b0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293901b6ea572fc832787c6acf9c22f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4e81e069eb7af184698da7563f569503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65420f3157633ede6ed6a55931ef057504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8d17d911cec69779ecb3f1aa83325505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb3b8120820755085c2775b093d6c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98566404d7de2512ab588db58b3cce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77fb6326c12bfd1784876a8a4c8ce9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fc24b505bef8adbbdafa946bf79ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c86afb3a7009b0cd7eea75c8b7251a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6915c405755426066a1b23166bd18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef4125340c93fab9414104070390d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180345c46542633bf82ece9ad44e43bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26d18f80148a9992ce3f420fce2483514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223db1390a1cafb431b64732d436cc3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e027db910c6e3439edeaf689c83f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae763ebeacb2bbe1d5a6283aa88d6b57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17067a704e4853442487645cf0eae5b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad82c25799198fc230d6360d7e833d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01c7e3e02894889cb6319c7029068d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c04777a6213cbd2534278f8c007d4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c424a3a452b7a00bd2239b2a8d3dee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce2c42bdd3a2316c398714707aee1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eb2d0f084d06c6978d49ecb09108e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cc165828a644ee39f9a2e76ff7214525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483739732af6f77de2db689f389344e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80b023854d118afb8d80b8137545e1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983586948d54c66437a9f0ac9cdbba2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214beab6b7c92921a7662f6b4884a4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141116d66aacc72d4965999ca3c211a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3e2590b4a60c9339b75292e60656f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a2637eca2ba78bb50accddb4c6d2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fbd910400d5bf5cdc8c5f015519d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ae9beb64ac75c38deeba580189e02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3d701c46f36435c4561f21b8b751c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add4f2ff7771d0360acacb7f0fff5d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f080b154bd0c44c0fe3c97a2d6fbaa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c243c1a6a716074c744d4b61ae927538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb07b78cd288df050f693e2a500c85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80313dd70d1d6db3d2ecdbcd226bad1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206c1cfbf7469e1ab53231a20d1a50e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658a72703fe68e2c4e71dc4a404b492542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ad264531602aae73e15b99292aba0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201015553cb38d59c5288e9802f501a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcb30fab954ef8ddc04e68c8580ac8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03de0875c1b59cce85801b6449aef70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea0672620e3209cd23eb50d2cfb2c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f84c1ab7ce712f1f5948586e4299e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bb1a6ba66e9447b01e4c89f82cef1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bded6d7c217fffb94c3b30e6f27c0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08587afe3ca0c63d7912b54fd5fe9c88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3622025e8467049bbec25163410005b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bbd2eafcf7070fee54b59e7b4d61a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaa27ecd0a174b34208bf3738c56f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba412ec40546814330022265724705555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96436592deda8f42702550dd722740bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5d5a0dee9584c16cddae682e6ef28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783625a9dd8f9ce1b2d4113671c78d25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ffb2998ebaa45f396e71a63e0cb7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed62de8879c5851830c28c849fb313560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1ddbac1cc45e0b391ff83927a0065561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae9914ee52d8e9fee2e7ced3e5296c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ff126efa2d5a9fbc05b61b88359ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe29c176a5bea490d33eb8e421dc26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2be577e68976e189ce9ce556119fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa468627f388419ee2850aa595683ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d91c20a47b6c34c7bebf4f1874717567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa637242d9b60e997e4b7b606f115c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fa71ce24a69e0cb997152f0ce945b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08493863361c15b7ab9d781b6c4c8dc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17bf1537ca9b1a5580f625b9e8a8c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dde88a25d071243f394f99b3207cad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614e56a92e072384ef312ccc8652d13573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1249e47d38d6a2458045371300757574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603800879e5fd39d925846e2bda8ddd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d74777500332e91c662b8b92b2a784576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daff470acbd72d235caf2382e7dc3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804bbc3e02b8a2ecccee352f820c2f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac61c6a346f12829dfb096120d35a2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491d3577b916219a6dad6c3b5feae04580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ae61b56251c742af074aa7b898f5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8af9d927c42df4452bcbd95deb2cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be167ab0551de09b1fc24f6083057c3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b5e005bbfc9936ca90af0a85a5a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e152fdcc60e40174dddaedfff1e226f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d7eacbebacded8ab0bc8550cc4c5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a8f0af52abe07f895e39e6a926326587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7e7482bce4b0b5ee323dd2bdcd615588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44183d43787eb0c107f947f00f63a2ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081855b7473a6cdd6eb4504d5e25996590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8827d0cf182dfdd7d48f28f8f28005b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91677e60b75e6ef67778cc9ec1af69d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a7e1a95e9ec9b7e8e2ededa2a9fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ba058f84257f749199540eb1e0428594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2798dc24a13902f00ac53801b0ee5c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319cf1f10af7d416b1952d5256b2b8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb181d85bf704c59da33442624f8765597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa249f22f3efc51350191a79d981c50f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cd0cf047c5db4145a44e891b3d7bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853fa0b7a15eccfbf01732709012f84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746d93f4675eb43bc3f3dda7f92ed03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ee313ba9a960a07d86579241c2859602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86926b4786f0b59af11e44e4f4f6f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e94ce6a57b081e0031fc2d4c19c71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f588e2f978665fa0216a70c158161d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf950d209bc9e0599234d053883d21e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8755502e34b83c7b7309056895ffb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86365acb87d0423550a8431b870ebbca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e3ebba94fb36c62513922a254f388609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e40d901f35e8f03a03d3125bcf22a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc780556b22c45a6072f1cb953908b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c638678fa282a75ba8b630e234872b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e188d812ace22c1fb050745bfd0c49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ca4d748057eab7fd12c3c92c87c90614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1ce834ce549731c606cc6282f2ae1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00bdc86eebc7443a9391e153141314616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672abef7c7fe4433afde8a91a07e3ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe9eba97027e3b4dd194b763307d5a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5f7ec7444652b14e588b0b1ec4f2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284b76a06d1ff120a5c69c17c1ba45f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d8a8fa38f76c01577dc7b86e6e9bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bb558d52b7239e0f6666dc7e03cfd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754531c8340773c0b8879f77d68fb10e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48157058b42b909f9956d99ee854d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dda56a95cad5045f5e4c9ff9477895625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaf9722698d37d510f57cc291ad0c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cb6112f360214d7c4d6622826dcb7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5862c87e67e80866b5063eb478b867628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e259f0caf6fb861e9cb10d4fdcd815629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9de32ecb3a5e2195515b78b5be1ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1137dbfbef3f21faa9cbd9688ed56e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77ba265a84b04d9b1e86ed019afc01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafada0bf9c403abb2719c5bec93f754633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f931c48a56d437833f0378fa57bdc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98ea9a35cabf9394cc4cac263f0b35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7182abf7fb4cb6f8207263f6d42748a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317acf1fa6874c06b81c683315ba07e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4706e909938dc6d2a4eada66b1fad2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85984e30b6e7b273d17596e0344b466c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afbb8d044acd6f62cc84c1b047a919640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40049829742f578ceeb889dcc1a8ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef2f6041e72901519f771453f81d4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe28bb74418cbc4e4d61f11d25b7f93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67742e971abd91b903dc230c10326f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e216fb726ccc24d19954a3e98110ead645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeff443fd4d64f608c59bab0fb6541646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84e1cf2cb1e85f80b3a36beeadcc66647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b7b93c3dcb1153d73ce6caf0b677f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8017ce35566052f93bc34b745b176c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d378fd3921127419d2a9dca04c8c97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58215f1a73ed6a7ddade773e04d3ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eac0d00063e97bcd35831befd6f066652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18ef53b94f99042ac291ea85c6fc60653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d5807a34eef8eebfe2c8a7b8511aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f6d05869992dd267d1fbb689744f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e1c44e7f6918a4c6fd33b26541fc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583635fb8e05a9538f6a8b981b0ff6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c694af590791ac53c149d2e23907cd5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898286481927da6921cc90f529cc0c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675f0715b774ea28b4ea55bd4898d76660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5aad6e7dbabec48674067d88849b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc39e592b9d2b2913cc6813e27ae64662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e24cdee969f8b21870e2cb25ede58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6dfd959262e25b5c84ae792cb17b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c19aa88dd52cc32ffaef7175d90bba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32d4011bbc35eb8407ad138c267360666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640c3596e196dab655cf15668a1a27c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f086b451ae887486e839e34c2b132668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c0c188a6f5f07fc397db6a2d36c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9e153ce28e9924f0d5f50d9bf4754670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf12eba1ebaae24ef66ad6f3c152c02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba9e3518a712e44b96907900b4ebcd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e899b2b9ed16a6586cbef6347379b24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc545d624961928712cd2c73f564ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd9c06f3eea4d5eb046fd75adfad09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d7a8a1c58d83d0a85bb3ccd21e37c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967cb1a70558bc9b8b5140c22a911568677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b689cc06ac932251f8cf2cf94c0f663678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0b1834ead25ca9ce4514ed4ae177a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d80f574bd96c3dd05c65bd7ee78e35680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a249c9df62298e0baaee7289af84e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546e38031fa142e74b50f07665c8911682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eac734661ea7cbe511b66c036f6280683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf92393213364f8149ec0aab6c5889c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7290a3f0a783edcaa6f2ac293691ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea1647e4298b8816c2a86d34cd9a20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d81a89080c17d041dfcfa7f766baa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ac102dbd554071633daae3ce2328a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c527ceca723398443c22a1a97b000ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa0ce6a8fda3f4c37e1c670cd47572690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5213ec2950132e0d38a459c1d734fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b2ee4efd9e771efb79ae8b91517fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14386e3c5e86760d4e6413a0110e516693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572472f36f8a9430bbe06aa37f5679b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369a17a1519a52d0609acb0d1b5948d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154871beb92b47ff7cbaf3c7ac6f45c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eda472d99db0152f8cb7a052487e2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc099e3f7283d8b746808f3765682d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b01985deb30ce13961557c3bff77c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba20d2d0730b58da3e548e50afdc1f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe438b3bd9d3522734d3b17a386298b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ec0cecff64c00f59adcac318e9107702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53b7deb5e25343aa8f257d0d584581703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8521b17ab0cd4be69c4ed5485e729704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344dd45337c6ce16366d00f4b4584ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bac8c3173d5985a7f7fec463ac2c04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c2dd5d2ddc612495763c36d5ecd72707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae86babf35d2496852246f0b6c4618708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f16cf64b68e8026afb1e12d8ad42cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22be1fad366c6e087299e1669ba9dde710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50378ded9d12f3ba4be0b777745403d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eb7661b1c5ca1dc015e9009312ebd712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a8219f3bc290e83405367c10b529b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69a3bd20251ff96bf627ad4da016e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0112c1117b8af545b0fc2db8cc28a4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97467e96d138151052785fa86929b9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e595035483fae738ef6209a9e1595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cec97c403b140b46ef7bc7116a7bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817768e27f572cc919b97d63bae529a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2d841d3bf307226916d5550cb167d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfdd997beb5043929b83e984eefefd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd311016ed8c15e2e38ff10775f2926410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013f20551d8db677c12dc24d7676f0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99856664e6e7ece32c22c9d72456fb3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18def1906e8e24da3ccb57df276e149213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74a8b896f0f1af318b97c05eb3dedf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444f7451cae852c7d9ac210afaa365215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a8441772963998e50ba9b8556fb0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7c56673f8f29fc7c86971b7944d5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6931c7d6459fa9f908d30183df0b6c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1e911e016da346ca603baa284eb2819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a841d5a1ef00da04203d6b417be7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8fc2d5596ebc5286cc446d4f3d18b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c272b27613a15a45aae1b05dee54722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827014ff81fdb4ad0fb651f99b9536d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926bfc57de2f012e40a7dbed7e6181724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7d1173bf7b028876540c39831e15e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a62ff9aafa7df8d9053674226136e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a736cd430ce2dcb0657bcd3ce4af77027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf80e6406a0e471e9bb6baac897c87e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac10548107aba4e56e193c236c117529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3caca8c8fe477171f54b48cc7dec130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5362857627b12c5ecc4ab0367697f7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a4973536ac08eec1b554eccb87fc532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ca1c7a4d9c9c436706017689eee4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27dc9fecc6a27b03e6c8e429095f3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a082b055d77ccd1640ed328a3d0609535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ac7a4fd6339afd00aec7f969b764036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a217b5e39efd3e93d25a35f47b822c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee383c9bf7726a0779f13ace7736f8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b219c770e4b1f0780ca7175fa4090f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669535410f688fdebf992eab593bbb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5d12bf59cc8a51361460bb97efef441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391289cb96afa4539148f09376d1efb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b306efcbf441fd34bb6cbd078bb2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6878fbc69d8173cbdd42abb85998744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041738fe2ba5f38aa085ec78e6256c2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bddb0b7d076953905e34025adab62046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f5bfe383a601e214a61259afd4c7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb979d1346ddee61a86364e2e5d1ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db65509e89a25268f4eae154af78dca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714a35535fb67553a754407687e547550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133085d340371d7b4d1105a5ab3114651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca75d75c9bdefc1fab9a29ce4ec9fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf1d54c59ebd8ecee86603e5146c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbad9d88d91fd1db059efbdda783f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433263ee4798260f95146a14e08220655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71228d58cd97dc8f84129f0c28b37ab056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1349a46b156f5af1113b7d8dfb4913d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b869de0bedd85ea14abe71e7b318858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e29af81975d3b4278f85e641d319159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db035d8642ae32e5371d38f4f573bf2e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb990464c95be8b3c685c102230f38c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7981e22031cbe5c4e5e9588eeae82162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96466b4cadef7335f6c7c0364e5ab92e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58153c0725c37cbbb09e32f28bd96f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a39d0fe5fe90534854bb66b2eed70865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e3d2ce9f1e7372862eb9c27642b0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cafef69d7a7e4340f2c1fe079288f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96f00d566966b39708148c30aff9db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c282586c9c27055a8c45e93750ddfb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c872c1e0ba4a35533efd4c784bdf2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335569a94f55d5cfb761fadeb5c17f7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ad9a30364b4018773eabafff2fe6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c24bee31a8e450ffd414a73b9f27173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42da59fad71824da677d29a3aaa4b6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af13bef2a2fe45aa25068d88c853575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4abc862b750cf2ffd735bb7dc0f8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d8ccaae260a1ca067adb3ec57742677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbcb4ae1a8dbd974e3314285fead3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab3c9b15b1f3304ff060c667134cab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bf561b3f4c48a045d6f93ef4d7e5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc960c8a36972d45ac88d9dcaf84f85f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0daaebed660ea9bc8ba7b4ff67fc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a780481010879629ce4ea0519fcbf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279626b24cfbcb1b5e4bb62fbf5079e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002cda3d30aef8105360cdd64e87d2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b6cde4db1895da3f5ce3cd6ca9e8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74394ac69effa6a0add5c57024085c7787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c496b5c02421fda033ecde9b8d5a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1a291a641ef095a92b8c99fc2cb8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0911693ec607059ed1cb6fdb559ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb941a7002b77fb5833534b7588aa691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1cb4f4dfdbaea988610113888dfe192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3f5ad9edc727b5332ad00f7c858e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ea09a89759eff592ad8889c153a8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe61aeac65dfe6fd3a0f269be59483d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52700747c540f5b4964e5d67eab7ebe596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c5a57d15db311c96090e598c023f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def63d0b177c858c1a630cd5b2b824298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77f0fd0d61c2f067f30fef3b669fd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478d78cdbca8b4e66d50d0c3c5d644f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6b62702d48a12dfeaa36d9e5b2d6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a8566cbe4b4378d36a28b7ac7dd09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ef90fef24bdddd4bf69f0858e7c8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1bff7080f7f720774e3688a0f1add104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe398737afaa80098d35311192d317ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784b681960a36a09392ab4645320a2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ad9630e2d6acb28379f0b7f91c047107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb104987095d38cad2c243238b7352b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2c02dbc2f181731cd75e14e93a809109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a93b7bd5c0f00606f46d44237453a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af404ba68aa3680eb8c076286119a5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8539fcc8cf5cff0b76cc785b0211998112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274630e08b0aff099c50eb5ca2b1d6d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05195cbd7d2bfee68ebcb8af13cbc09c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a26f4b349c782597d3327b1909601115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0071ec7b6d174362dce5680d2867830116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55cd39207479ed8fa861a7c4b5238d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ac10100eb9dba8cc52e1c46d57f66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36122614b39ea688d9a70e7792c482119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2427f46aff5b6cf2ce9865554c74a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe18cd59ac7808b86e47405b2416dbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f41fdf3d4c266c5984a36ba3d5b2e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d811dc75f6ad9459cd76c6af67d3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea86f6c73475b19964394f5f7645e65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d53545ce6ffb57bf701b7ec6d9176b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150338f6bbaa28bfa43f1cfff96fddf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000ced3cf9ed503fbccd6d2e915dff9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633579b757dff3b3af80b774a88f44c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe62da821cfb92ecbae69be68e6214129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155670314eeb103b48baff8e81bdb5ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab2ee06615ceceaa5fb10ca9fe3ec8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9a5397ec6c2afa58e8421e184d5a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c663f533e9bf3856f701a65fedb73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aa25539d79b924229edc55ec11482134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e7970c0639a34aeda46b6fff9b722135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36c02908c0c075a488c848f3352862136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d295f04247c5a835053c2c23990c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e993b66d44be0f652d804e64a88350138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b57197eb7139dfbef99373cefa7059139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9c0b609efe6beb39a35797c3f743d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf096fc184a06b9396f41a63d26ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2866688648f356020d9f0b3286958142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0667d7b9b9b94459d837b340309f9c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba009a6af06b6ffc7ec59e27bc02139a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371a0539abd640bb3a99815df6737e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661d666025998c3f39c89b625aea7fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716438a170a8b722c4037660a0a4e0a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea38dcbf957e77ef9143a350e0fc29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518529fd65382e01be0aab33a8a12a2b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6130c6893476689845268d90f0243150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd629db095b1362906aac1aa33d7338a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d21d7ab7b17ee44e6ba86d2a3ba42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d78c1f29730a26d75b3c3a3758cdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ca31460bb555a86857e50811f5116154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a236185997d3bf4fe91021e2eb6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b000227501411830cfed854b6c5bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b15fb0e04a989603bc548a900f04e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff1dc8e518677b6c5b92e288319c1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57309ac6b3569b0828f172a252b8b9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904a2c92e0599a32dd1a87cc99feef9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfae45054fcf5784a63698d3abfc78161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2d0fdb09a3fceecce8a59f5e84781162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3e46a32505a9479697dda6f9a48ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edaf1074c9ec51cf6de95cb85784b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d6e1239f72d9ffcb0df59b79b86e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218889df02b58ecd798fd23220f1c97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e4808e51b121b40520ff59990622167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bd1d63f8e2c6fcd8428a785d48585168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba8b95c973a3effb2363d132bbf558169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545dde8853ab966000ac1359a8095b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef51723354d79fcfde07f181a7887e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6ae5f5a26accd6c9ef54d7089be45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df962c3f62499c8c726c3167be485138173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b059514c4a63923d6203ab2d548c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5e90ed0ff33abd359b05bc8f48874175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032df54329584868b9082339934f556a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee558a5cf270847c77664ad3a62ddd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ce775a0fc990ec828ef3839a9940f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ea9d5d16461fdf94c0208cea9af93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c4ce78b221d29c8098d96f0d4673a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80686e8a185074242ad919728d13d4da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf75dfa27403e38deda7776f2b8226182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72263dd3a0637eef9a04eedbfb86c03e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a6987d1fe2eb0f38f705041c345de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf00a49dee38a982bb172c0f74cfb72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796fce3a96c2e9f19dfb9fd41efb44e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82e4b08150e498e158a1cc8ce17881187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed21d4e0e165ce8be07c6793413f96188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c9348c524c89e4bacd59bb2d38e7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b48daaa661594ef5227b3e53246de6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eb8a2fc6fa5f30a5de9f829dfde23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7b3e9f291d749391346e3d2a3d81b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d362347b15b52dd18fc5699276019193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cb28ebeec7fd32d7084862d8b1e86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44238724c75b9c2a74c108a73eaff07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74e524fd58bd464870170489c1c54b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0eb7b9ce7d0dac1849d6f2345d646197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede9cf3eb3c2ff40580812a46f89997198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087144ab55f790c36f7a3fbdff1bc64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608537d8fcda34f7ca4dd9f0f6def34d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48323f1c5cbe5f9ca9800365a03753c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e59b141685866cbf269cacb244eefd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f36672dccfc4ec324aafa81a41d4fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9754a13c36a926d0e9c83e9bf30dac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091940cf33ca2dafede1bebf6c32473205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982a4c2400f0a230115e34ae805b3f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60910cc2a1a21611cb25bdf2c87ccb40207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eee451a98bf675572c61128b463a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb17d465b65a568a1e63950ef2caa6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889d727469964410344031a7d6e6279210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d7d36839f0b5809298bc7de6887f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0416f27cc7c8c3a3308c28958d2b309212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf05090b1772afaaf414d21976a922e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e657fd3750323bdecf029e0a0203214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f5e59b80067bbd29843a4c349e90f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0da047437bac8825101fd82938f05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438fa2d8aad2bdd265a2f8d110a5aab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eed8a31880db4625abdad864667c5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d332c99da5c7df5d5c10895a3a9d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340642fffefc872bca91e919866aafb5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb512131f9551e34ffd1f7c78c8420221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ebae9e10fb9877410ec9d9f51e583222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1041e119d7e45448006a9b970b17d1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71108c8d2f64f823239200d770b04ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289bee9d8bc35cea697bf81e4edcd91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f8e261ee7c6c422ad7bd10aaaa263226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cf72cafc756a360a7a9783c6badb9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876a9e476139f19dc6e82e5ee181401228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a963d9c4805c15e2333e06bccf3ac88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827e549564d470ac0527237e4c6bc2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81a564423256e6c9aa82e62addcb1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27618c985c95342148618148f38d773d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a681cbc7fdc4c04ecf27c0271521524233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555a1ed1f19727fb98bac728fe9b58a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d87db3f6582e5e4712047626a0555d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192ab5a1e992fc9adadc9aa7ecd6731236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fd1a1c990a145484b1f52bccab2d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e50fb6044b05d7396b6abef69e4cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6792a9a6c199ef99e787b9e7cab622239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2860f2bf13c8795f44657c8cc70c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dd73cd457836ec748a5a2374030e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59820ea31e37bffee51dc59c061a0f25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb9f3579275546c737d4f5d66cb8fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009a95a9da5bbde2dd99a4013f2d346244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d641697b9ddfa2f2c3a7fed64fa3e92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b27663762d2b7794202b9d5e499d04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8128041da697093ac1e16eccdab09a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da404fb08fc4de35c25745b4fd4226b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959996cd77ecd848eb609c33934ee2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dded90c9075cfa2e2d55bb7dcd355b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de475cf5a80ed1c25afd7988b2486e27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a973ab14601b75d2c07e0625a44ba4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b6290f75f67500c4481c1e847acce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a388f4d16335ef9af7c25e5b2b724c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1d80f7c3b3ec8fbae54c1b7f148c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b08f4d5446ec4899ef1b0a49c3edc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cb68d6ce875277e14cd997846b23d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ef753a854f77536317489c596539c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297c1cfeb05392a99384de56db962c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd063dfbb66732c126a7b34e6dedbd0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96850376800c886165bdab38c88d22a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673746dc043ad22d7f148a969c92b24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb777a420c08bebfb32dc1e60974f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581560c0050864c465030513a936d2c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba22b40d64ef8202c51b7b26cec7bce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff7e022763a74dd16adf9b797c3d86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910cdc60f1e2c491423ade7e727536a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db19d0e72442df90f27f0859eea489268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e495a4814cafae1aecf76c136a0db45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cc129e5b7cf42b30899a05ba7a74a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f34d9c4ac0b83b1ca2e1ef909594c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988d39c215e67bad89a164b03ef778272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d94fb559aa708635393de3b993ac7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d2b3a7dd5aeb729c2c41634317732274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c73bee0f0aa0598127349e1ebc573275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d542fbca5b033e659001ffc6f6beadc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bf2a8e03a13114632e532b19a75fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214617f95ea3ea896f110fb651b64020278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffed7bb80b81188ec931f0b85e1a5fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0caa61ad63304a83fbf8d1d495d1e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4168c9d9e1b37857972faf6be28dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a99ee575d39ed37d73237034c883c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7338efd9c9ce3b4ce9600080f768b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed269c296e3ec5c4eb2eb0c5b3bab1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adc0773cab6d400c40ed903cf4a39f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347eccdedbbdbd6a360c252d90284b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4848f26699f869d94bacdde8fba05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf135f540dc4cf6aa63041f0355c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa8e59f216f7abc327c39803ebb0b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7f78613235b717489429b0d0b0adf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd549a251957a065c686a9d99c445036291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5250dea9ad3c758231e9ee81596114292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b105c54261ae32f354e0bc738c6b19f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91c970709f64e29eba836eaa45e932294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dd3b1d25caf05e60a9a9bc8c48338295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de123af7e7cc44362c3b3a64d24e12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3fca67e777197f5cae605632927d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8ec23a8abcd9fc3e9493103065d45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b218130b3b581527157de42e8d703b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c20acb0d7a24145ac28a183c9d2ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ad10ab69c94cad3d18e01b0f117d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ead1301916519602a6a9db60a69ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de11f6c0af97d5cae090ecb1a06b848303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ebc067619bdfd6a7bf51383906e6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdce0c73d08fb8d5a2fa1ec74bb9bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53f846978f1f65ec6bc19bf22542d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c4ae8ed201b8e9c9713521552c6fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af162ea2e60c33efa8f8a0a4780ad6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f394b8353be747ffcf7000fd2fb0a6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c16d290b73ce83c928db459b09cd7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08739de66d8c0ccf526424b857cfbf78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1580aaf28cdd5c3be7dcffc23c64ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b7a654f37fb3b1256e298b2ef858313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265756cb4a331239af4ab61f19491e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e3363333bba3c17f555b065b31cbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35488fc4b7feafbb11c54216bbb316316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763247e81ddecd4c429a84d289f5bde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f11dff0628d371aa77864e0f0cc2d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235e4b03e8cd4278d69e6bb45ad7c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9637746f50e8ebb26f0051907472f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1fd61f07af7e94a57c835921f629a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcf6a972506cf6a006df390f2cf0b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747a50f9fa21072c7cb530415d96f06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a18a591d7d16d00fec5d01e105a3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933d30f30f1f538022b892fc18fce73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fd8b39f7828caaf4d821671a013a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43884726c2016c171eaa69dcba74717327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664d6c64e614a614bae86e3c51beafa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930fe45fb0023f776dfa4f29a1422b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07734c6a6fc944b88b7fb0e333f04b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638983740a5adcf88e0d9ce1ae66fc8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1081a8682ddd159514c6c1ef45aa039332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ad29c0bb2d30af0a84337dce3d5f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df92f42b797893b509ba90c571c27b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b275e8178240ff6d645e86bc7e55af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa08b5e0420040a95469f482cf1d465336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c194984c180a1a488ee78e0e11a685337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba260fbaac0e8ab826e9538740e9e62a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f0374ff1e43dd7bf6b0e9b68aed07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccdbf9e3193d3e2cc82f44a189bd95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6573170b177f35131f7b8ccb491cc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06be5bf7c722d034c97723a884627c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce453d3fe3811b9b3800085030365d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352033fe5bd198e5882838b8ed201f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16739d0b6cfd84dabb8c7774b3dab9a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d14b67a89743eb3d5cf9eb7e0ece7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64f8f52f64682d6e4a64fc6f31b786347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aba5824f7f4a22d26322745d805a34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8271f90e106b56ee8b9e7c9d159ccaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee134ad245dafc1570cce68b3cd3e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82dff6bf096314a83e40a153f9fce1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ba4cb97d641fdb347d97881fd2e22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920b5928a5bfd52a5a4634401653231353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716e8c209dad3590da98b7e86098329354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46792e583047e329164c2e78eb33ca98355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e19207826799879229eaae6845b2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9a80d80fcc847862cf3a35172316357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb994c070eeb993236eee49e0262919358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555581c4d7c16b8b20deb36c9cf98bc6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdcf95ce697f0ee5a288ca1a5c13f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711111e4eb8325e1fc8240b92ecba93f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113e155e2d35e5428b90f892c6695e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd0a72c9b799a07d30e5418571f5a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c97c3223690d161e2881bcb164e7ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026310f4571b416a94adc38db6e14fad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252b3e5beb22927d9188fd706754c2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be58897e976c8d06043562b2121738f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaddf83c02344540d7fd971afee54c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214886ba59d8d11f27830043e2cf1345369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef08eeee9780ecdd175dff7d34480ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381c9bd8306e54e851a2686d573acb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6296b44f75771ff46d9a490fd4f44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8653583ba978c722d7c388de6a970373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b242622d3b0d2062ba770d37d87ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9d4ffd1678c7a8906e9ccb8c70ca0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcf02a0ab7c01c01136bb6710ee5e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71be7f2f7a13655881a4b28ede6fb6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780ce87b24325d1f91ed0b2ce085e6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752dedb2df894c8dd135f7f7cfbc4c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf97c1ac503bf69a6040e3a40e8835380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431248bfb7c8e9b756470df1c3a07113381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aae45c51706c6fe8ecdaa6b362c7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e44c41cd6192e46885e54c9eb37f17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96571b3d86b2f8489ddc2e3755b2e79c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bc9cdf63f2625d763e2e85d16b394385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80a048ef7fab2ad6c2cb324aa9f84c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8fe9eafb5f0e9477e16bbee2a9ae2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f379d057e17d8b3c462776022c0ebd8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6118716262f156e88fb1f256435d9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada91e94288e6483d8bdc18327c1dfe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8f1ddaaf55f06eb9798c89bc74717391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceceeb6855b7bdc3c7a2d12c8f2ff0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f375b00182e8b22aa8f5a044bd6f5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04178a164ee275ff3e399b7a51f4bbc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852921be7556363652afa293e1fd393a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77031477dacd69279d35808d6e6a3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e188630a387d77dc72602304bef6a93397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36312c3d9c95474d7ffb8df99dfa362c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de59a29d1ec86d403331f90281dae46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295eea7f805258d6ff456f90bc3e487400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93736105b22b26e11eb880484bf8137401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62cdae2e32c503f8abd09e07202759402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4339d8c2219b98d9d6e474e233519a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5f621fc90fec6fc995e4dd4b7431b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816869769e24fc466899e5b040dd152405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675d5a9d3caaddf34e08b4c91a886fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74f36ec0d8f459206fb410794117fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b32a7dae36a2c982bc657cc96c2d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d4289777480e1e5a4006810d124eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e7a2b8f2c5e2c1972bd6a02a2e1d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a6c99ca201ca8bacf83fe771d0c6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334fd2f0445f0d6e3f98fae0767d956412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfdb2c7235bdaa46eb5e24daa432d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23aab2aebc968af35a1ab979b0c1cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b96409bfe0202ce0e548e1198a4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161fd421d2bdb12e66efd4a7ddd2a1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a49f813ff6f8ff2c61d59bfb31d37a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac8438167904f3057cf852d60b6fa3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e57abb1dcdda1fe58adfa4609461c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aee0eef82d23d2bc238ef88926db4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa609a09637b2e03e632c1ccf5b9dfb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66650fb959337cc6edb1555446148b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3958b2914f2fec90168ec724fc87b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36c83a09178ad77ccc39e6747eb45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c732d942f15c29403b1ed051cc42fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5729c5257168c5e942aaef173719652426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06763b170447f820e127a2f3ec5596db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2f90eb154595044c0fe6afe640d8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f5c88833c209c33789a3043e25a79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087de7bdb2d701cdf83bd1ca104a6aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8003d507a5fc75b625d983e412817a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7e0509690a862d30e237fe7e8ce09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb94b7540700eea196ade081b6ea02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8eb6a7de8eb1f946704f9ed050a0ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311a409ec3a97bd7e56f25324d9085c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700187b9977f17fbeb1d508c2bea72d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac544b6dc8be701a9cdc0ea4c393de5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b6659a1966047711b00ca7770e239438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57055580cb59a5eeb80c33d8043f43bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3926b67377f89453fa8554a3fda58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c3f106d1f442a3042c84288ebfaf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79664fabb7d2612a942e0cf35d3108e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430310b356a9d3245725cfe59ce5387443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f343022cb6103fd84f6df6f4e1adaeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92adeecbdc3d17c75478b7ce5f667e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c381ff4769df0c2569c818ef187f6ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd41ab8d4bcb9a98918f7b06fae99b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50751cdb9f35949333f47d657053f447448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550df5b910ad87b979f1cb4b508d6ec1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d6368a7d3aed53662694e8c1e178c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a1bf895e7c24c771e777d570a4061451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40688da00f8084c61b95675339157755452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf14ab495cf70850f2e27b5888eacb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7b4e7e2beca3346eaa42c00a62457454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3879430ccd25d36d62587cece3701b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd263bcb9773aa58a1ee4f45b59c2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677418de5c0bfcc480984bdd04cdf5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e8c1ff69716f949e9fd8f6bff264c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d17f0d8d2b301457d1d5d2736d8474459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bd7471ca2e7497acf5bc0452d4671460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4017a144a0c01603565af1997bfb054461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e7b5940c02d8d7c0c0e763882c4b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdebc5bcb9b868735b57543cc15e3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfb70e7014811401c74b418ddf4a4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0feb0d7a10143d195a76e78c9638ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574fe9e0a2ff18793df411d31daabd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437f0893b2c71862346d1c897984d2b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f340a30216c8f47273e5495de7e765468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6eb2f3acfa7721d655eecbd5cf550b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382b7d383eb7304ffd7311fb82ba63d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dd4ce66e53814128c085ae54a0297471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c95db68a813693b5778034eec92c40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9051aa14e418fdb95bf3b4b8bbdc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555becad063ca1dca179b679bd16c8b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718d2b57670b52d6cc817f825222cfa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e248aa6d3087d081780c09648e182476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ec75edb420254f5088cb44c8e356e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00624c59fa9552acb75f58c5f8b994f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbc292c080c85194a35fb7bb7f050e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623c2c6f7318d6fcd87d2a22f782376480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a4480f43452f457a586813f63b405481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c99632a2ec8a19f415c16a9de2c70482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95fb9d4d553f08a7c2ec11cf8c1a40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1138fe9930c34e3277105183c3f002484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18725e1eeed377619099aa4983d78b6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c894bd8d7ebaa119731e217ed7bb2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c412c759d51f6116e08cd9d3f29965487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74397063fdd6e868abd19ad9a54685f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9315edf3efcac5f7b738f6c6dfd7bce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8de9eb1393381d8d76c59e848db98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d179b4c651d0db5217140b23292715f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dfc0fb88bf81c91d421279c02aef2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecff3043a41f2b781d23c3ad993b01493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7996119e9180380e392c3f0cbcc43d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec998e566ff3119319ab75c86cd10b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f30763da5ef2015af87a55ed7840d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c60b39a5f87dc217bfeb680741e4e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fb51c0098e2085537fde1e3debec1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50b3fb40c0018550fe1b7b4563f600499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4646a416f9fe89981db773ce3542e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f0c25f3986c645863093702afe833501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355581e066c63b4578ed99deffe66c24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5f2e4c54cbd35c18760995158ae8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d6dffb9b6c9738f0de2feaf006395504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189191099aa203d6e17acb37a8a1f5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dbf81b3f515199251bca2565aeea5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85164af01be9f377214c778d19776ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698f7fb1a0e9466a4419aaf5416c352508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab48d1ed3242d21da3df091779c6ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b146b36b2e221279895ca52d3c524510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248df837be85798a53d1c5bab873f6c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b4753e84eb51dcc1ee6ca1a16766b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01e6730296d1dc9064a1bd6f7c478d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14d169063f9247cc210b0e3767d97b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab569cb8a589c897e24cb241955afb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc926ccb35b3f4b3f31e0ca57cc869516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5fd7550afa488093c84a97ba5f899517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32d7341713b7f7805dafc94742085e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596a5fb4eba949c1f94d09191cc59ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995baeb40e6e10077d538a0a1a38f609520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468911b0fa3f6792dec05486d1715f97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daab923bbd45fb89ea57bb8f71ceda4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46faa60d927308ae19d3e345714dbde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fcd01a4326418fb1c085ce4b028e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5258690b2a9b7688177fd75197cf04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b1903e467cb30068064f14d28ebe2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f15b4dc91ce0eccac195f036215420527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85454a9f63196111d43e31e8c4cafbb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c44c63f2ac8f6492fa535370334fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b50578c1dc27595510e1e389e8ea0c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed79b9b0411994dda3183f933b234f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf7bb441d37189c2e1b29eed0d0431532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c573fdabd2e72f009c76982eb44a8db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0edb68c671ad2b11d57809c8d74ac5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b170031d4262d1ce7a56c68866179d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc2aa748c7e87e5ff66668719baaa7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6068c7c6801ccb4fd2c01a79b1e9e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9eaff786d5d1c206a83ee146352ad8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407f65fd7c660153a845120caeeace5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e04e62d64c785d38304096ad401068540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429e48879f139c26fc135fafb5ac46d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a670042fdadf4aaf286cb4e66609aac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be26240ee7b5319b7d0c42755fcf4d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b62b44bfe17ebd4274c834a52ddfa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f7418c86b3a41a28c120fdc7104ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae990caf480f37cc34a893bb62d0cde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7afea7503de7c2960d9778353ac244547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614e2e6a94a260c0b9dd09571971ad3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05eee37ae147f95e4af1e775908be5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9f48c2940c8647159f74d1984d0bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba8c3fd96fcbf4ae72abd5ed297d5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70b2efef9960f864cf49fd5575e7ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5332db5a9d11f83b5903dadb70fd520553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc692612763eed505fd777505201cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12e4838b2d37d179d502808dc1a96c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920990e73f4a663784d5288481694ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef629f215f7836982c85812093430eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf8216b0384c3a0c75a10e7d372137558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c4df7dcb3b6623f3befc04f684f6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3554664bc5c7b6ff4315eb3037f40d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d20edee16d2e4756ec3e0e7de588f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e5601b836cce36171ae91eb1c1b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf82ac402a6f5ba337e31ee9451829f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef07299c07bb766c000f5a5878ff34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fcd6397a32650c636348b6bf8e7e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caa9f3e93428487bd41ef7f91aec0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3c4bca33eb6fa01b70cf2e22c1532567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcbb3c2823de84da0d5e6e26f54170568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df4c223755df820a70b30e7af4617a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913db4225062ff73916687c54e453ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f33f37f8aba8d16e579de0023775a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e4dd4820d31218fc3b8235cc2abd1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9216dfd8b91f3a20b5e022c41c6cd0f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d0e198102345be5c9f3656fee0420574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ef5ccbf5692f385ab05b4dfa901a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea79989b0e21286456faf03ae66e1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcf365674bd9d3020da35ff33bf3ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429e3a6e63da85e42eb4e9d18860b81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce13c0857681076d64c6e7ae8133528579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d97b5c31477c050fa50d7cfa39c05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32de78655db09b0c0741fe4b7c6710581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d4e54044580f6ad1a77e0c5a49d39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5900a4954587e172bfd4700d442230583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572b25fa1eb95f378a8b7090b47f654584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23877c9ab2b6f4d140d695c4772cf6f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41ed49fbe702d06ad5ba770e63605b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d6f14ce5703f123c172812c9acadd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58099f7eb6e73bb3e3b67d83398d9ce2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02283b0f830598c10ee5855ea6b0a958589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ddfa75ab328d100471bc537348033590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcbeff3a3db3081c8713b7149824a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d514f3f2723cb4704cc540662d5e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726ffebaec56ac7e1b5f60ba1758823593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ab97558b0d5be035d2424fc3c00b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee22ed2065f565f8ebe8b7652612b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b31563e6f8caff5a514159a2a239596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840159eefbb11406cb9ff48c72acc63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea032568d3ae1c8fe610dbcc11d7226598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236ea662c8e8c919ceb1a8996114b22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285adc1deee88ce2e5087d795690d5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8ebc08466cf650d24950148d97f5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b72bfc0f88865b138eee1378f2dac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e651fcdf765b68dc3d2f6d08c49833603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903efb1ece68c9b1ff017063490c1986604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a1eb084ac4cebf5f62ca384cded38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a198d39d56eb9e31fc85f7f8305ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e4520185f0cead03e67da448d59ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cab6c1b0e5c2a9f637e4cbe8eb0d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8566cd42956ad945e6f5dd051f2f18c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd281dbb1827601d144b41ed739e1e81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f451d6510f3db8486c62fd255c006611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2069cab124c148723fdf75b15d9ffd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bb553f47b5f332a069261d8ba89ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8238a6add54178e4d214a41dd0e0b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d03da230c6504709c3896b56a350af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b63ef26a77ea04c72ed56c0b0d638f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09624362eaf525175d468a5cbf3f862e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ebb1419f46df05147b7176bcc62eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9657f768ca816154650513857396a7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58715c2d824913160315540dd6cbf8c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1d884ca2916eb45b0db8349f66ae3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32d28bd2973324ea16ebf614787dec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407acf40ed9a01e33e473494ff6ae875623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96265b99c761a53ec7f74102e6be106624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb0fbc3ff9bbe9eebc19b0c4856248625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24774ae5754d56c67e71501f64b3173f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd264a4d450c3a6e1fb9da530283072627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e87d79fc38f4c229f2ec7bd3225de9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd341e4ae7e5e2ed71dbda1df16686e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e47d517413b6f2ab4b2388db5c3ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c17ecb227b0ed54e33a0c252eb9fdf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed668a516e98d4d42e878edc12a92e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783aa574fd03fd5c9ae132af2df454e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ed0062d9677bc03b5a4cc8dbc1ba9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a917cc95fe46547d3076413fbe0aee3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f565dc94234f1b9f63650a8222a0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae778ea577710ab14c701cbbd4b0b3f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c4aae9e2c2484bd183f2b422e639a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ce22a8964d314848bf8fa7715e4d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0165821f172f636d91ff709c09aced640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47bfa5669dc03fdd7f8da64a33274f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3af5945c6c40cda8f128d05ea01ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2027d0a75a919ce82709849d44632643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473e7365d6b7e9077ae2b2a455a2102644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6e4bfe71440bcf7bba6316868d72a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1eb1862b55a94370dc245bf79d690646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373f978274c4e2f1f35a7430a747c52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e10c8c2537f4b8d6d3f093b4437cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a62a1b534e81a2b5d256da12b1df2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475555e398c451ba5f0ce2c34dc9516650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3322e354de00a5c3e2905987eed6666651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656837fcc4779f07691e94b0bb78971e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dca11a562d27ae6022fd80d6b5df77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044bcd027f3d5f82331064d0c9244fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222df87e0e16d568200bdc08d9823ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc5b26398013b134ee25aeb9d1d155656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd841974696506ecc32afb74b4d68f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61670ac0ad432de6e6ebc7c179aa6d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f43d406cf38111c40fd11db6ba98e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3e2c21d7b708a91671f3cc578013c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da46c7f8c096c37c170c7230ae7fa8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c808644c876704becd5601a388e97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b480f6b96bb806f9b5066b4d66fd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e1e6171825cced6a9c83a4623d1ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d1932bc8e097631c9a767b6e3549e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17493ca2044da016a32fb04173a0e00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b73ff4edef18b05acb96b44522b80b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea429dc7c4cf96c77bd5ed422f95104f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4eebdfae9ffe113822b50d9444c23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aae835a376014a7e7135428da4eecf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b8fc02fa4daa257bc83afdff592c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2331b82972ebd7d79712b7c762a9c20672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98a8d80c272d60ec883c5269fada78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc64c709f6ca56f791275ecd8454332674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24ff60adee20fd644d7d18ff41c8bc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55400799cf84038a3c4f59be79252b70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad047f3f804805151dbe600e16555402677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750a35ee26e3319064f76efdadcd5b3678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>