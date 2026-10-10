--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610adfbf721d978842e3841f0aca6be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f9e8531cffcab45b081ca5a058e9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060ae1ed2435bf0dff7b8f6b28cf8ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28489f33ceb94afbfd92a8a276b1fb704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40becb8d91ecdcd0ba6df817a112da35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8accb1c9a9a5b5469894dcbff15056e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd60ed7434adef456768b72b7d0e2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2efe0a87bd8db71f3702ff4f3354e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083d56a8c8ab7c940b9c5a747e2e92f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57e375f51c6db19d28aabcbdac4dc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0f98f066bd8c7445c652e9796d99711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35ee54126ae1ba9ac22fb9666e188c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b7062e92ad489554968741ad71ae013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee495bf45055fc3e1a3df2d69ca69b3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724559ddda8fa2d43997a4ce1eb5b76615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7a20d5527abd58f85c7c38b82368916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f20b37b39f01e854bdab79a816fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510cc4fc0550798967a22e7d66c006b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c402d8951b7ed559064c316d43e64019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69573914cc7f996a0a6c12f41043c00720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694cd893831f5ba4d1b55e2c23083d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ed982dd4f9f38c3238f7a65a6f39f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc577fb39f4407fafd663f1a97f8b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a0fc528d1e9fcdbdb4800e2462c2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4654e8af684d1cd450177d28008eb9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee796bef3a120a7f004361164662fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d98309cbeadb033ae19683332ef36c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb517a323709be9c8c5a041044131ac728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01da459c44fc68ace89fcbd798c75229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199a22736f7aa235613409cfb37547530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b94f796a22e09f6a9f0c2f227ba531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfad6443aa3bbd5a389a72acc3814a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31360c3134609a5db25765e1f3ba10f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d334f15e67c83ee1b636043e4f0ab6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e75fc9d51f4274234592d55d435f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d8f476715d2df8a9e30d97dc8fd6936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d6150dabc5bdb7c75fd811b8d295837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf751842712de2959335de40fa49610838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4f6084765c641c5f93f2c47808cb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e71cb88689f98cd7d016493b1650fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8be34489a6683b4062e5634c2fee7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c481326bee667bd3ab8fb1642f808242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb063bb94a3ef2b0fbdfe3df4c511f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5572d90cd488776423f8155372d2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453ae1cc3ac35630caceab62ee8767e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4329f59e93bcb7beea8b023b26c7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf654a4494e5804b490bb6d96fed1cba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff861623545ac25deeaac9d12a882648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe528690fa6d067da28851f897825e3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060cfd1b52d15840b67b8481b5a887f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282ca303f21d91221d5d5aad4316c3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af19d3b56a739e5c65798989a147b0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea09796251a2368f3be3c981d7ed8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72842267705023513bdf02a7d9037c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c03cfa7b56b42a1c2efac09b142ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b271fab072bfa2aa5c4c47f6d2662256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59278b3abcf98d2be809a04d298c34e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412b95fcf5ba10e833a6e7c766e915f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33405e906f32074a4dbb8a279039b3959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba400e7c557432d5e3f1d7544728c5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f163048a01115490ec27add2478b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6fd6f4b973e12d516db859bc8547d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2520a00370bd768abca0890b8f1ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368a2ea41e6e6a9ad933509ac06dc8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e46fcc6a8d4f426342296eb1e4a82f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026d8e20a6fb96cdeb052b14b9900e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360cbd4cfa8241876354d33a44bad8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96273d327d49c90c0f5f24ea6fc9d7dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57440bae65ba9a9545cd2345b605d9a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd0ade75c1973ac0f00023c83cff0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641bce014b75fb00ea4d3e5919d506171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626883febb747f01cf5f5ce5139447e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ba2b79cb8535e958abec6b456387e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3e33d0b5e635048906cb19ba64bce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40bf5ae7c92a853ceb79ffae61cd8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cbb058d077c891da3f486ba34a28e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e31580b2bac24462cea74b471a257377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25158e028a52be919dff7742a33db678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b396466196c08a1f7740e07bd19d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621064d0a4864b51f19d9ee9579bd5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484b7f72e54ad595bf9f8c7a05588dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d427937e4be779de64e68cda140a3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad83175fb40d6056e7b00568762a85383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b99a65f8dd184ac2f84a9304729484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c15ce39a554c6bc95d557d2ecdafe485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cc0a24372a05675544386988fcc3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332751be16fd16794c55415665ccf4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67d0a6e82d5c325222f62347b0e4bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4e8d35436be58f118a980aa0fbf7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e08bfff51ef22a1eb22dfae7bc78a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5a8346a2b903937d4cb4b6e5fa9cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81791c07c48c5bc92e2f9402cbe17cc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036e93af164f3e4ee20e3e3e05f9d7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0648b8c2f7277a75508e2a19b97523194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d2e314b06573de544281aed338c4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e46515b6e366065dd21cf27ac910e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e702a8ce537361c036af4d41775981397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aea8b70de5afd16889cc715eafd2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d618da2cadfdfafed837e7bf862106299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094f6bfc6c230476e2dad8ffd731063100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967fc7329d40ac385c6ad2c8e7835fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d5585731f051a7c46d72bedbe54b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da718ab69857732e2d75e7c4a2a705103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f99d539b709609e8414cdb52962c9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8a51930607b3e11060dc5fabcd882105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263beb230c8fdfcedb67875435fab729106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf664a3e37080b1059ca8b939d973ff9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c065f1d61c719806b6ea1a6e194f850108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ba03ef7005a62d158d4812ef61587109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35161899bdb3dfc8d2eca26be6b650d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6869c06148653a13b10c4ec18e0e36e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154d1705e571e3b6492d2023061dc5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e7f5b91e6ee6a5417eefd863d099e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431591ccf9a6e4de6bbc5c6527a9f72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52eed9b1a4adf1eb491ccfb97916199115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad092d713936510c343851ee53dbfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bb3d2b5c119ce4bdb4944d4b006d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca241d659d0326df9bf789d685193944118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1a362cd3de5935bc6d1b3d9d57611119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553049e73e6eea87a1393609c077578120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94784778f3aff304b2fdfc9e312bcd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d5da3842823b2ce0b58b630a2372b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9d6530b983602085cc57465d98ecf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186ba4ed5cfe515a79c1382acb7316c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fac5afad78f147a739c3b2f97f619125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8afeb329f13fb6d53bc6b4f545d57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd078b05ba89a6cde983d78de42fd46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381cef536f34bca4c17e530c6d7cacb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f138fdc7e93bb89c462a1dabb36ee1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b199f1d0fccd9f07d30fbefbc2f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837efe70c22ae90b85315d58438507f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981f9c78a999ed89c9a89b489bf05f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985a11e2688a6d8027fa894c31759d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665731366f56e03f3c8d05e06e406be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de87ca81854abba9ea8937a560c481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d13fcf52dc5db7e88937fc8dcd2563136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5d9bb4b9dd8faf99f9697472120d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09d4b1ed06ce5dc974033c52f4c157138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfc75e24e187c06441b14d3395af28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2677ddc72f39fec9eee60d0ad222050140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daa53f4cc3dec4ab649aeeab065464141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb48b6d8b38f0f0f89bb637f07183b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a33ef4bd05b13e08839833df27113143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afb4a977611f015d290e5176bca9db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198cb15397e82a1c2f3237ad506ba65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76c1527fd6058a927951a23fca86fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e000ecaf641aac077e37eced47b55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ed0eb9b1704e33b35685da0797c27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec9e673cce509e6b55f83e2010a80e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ef7a0c5b9d7f7034bcd55095fda88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8a69a6497fc5347f611474e1d770f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95688065d446fd1300430f7cde7b7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e461491bea6f9f3bdea72ea72b08c98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404101fec3eb91dab17323a1c28af5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d654e166de9e2b1c06d56c26669ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b7210d5ee8d41777dcfc65d93cb31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2f8accd1c1267a89006860aee70fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777217912c98abb8ffbbb78245e89191158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf33e301c84207dcf4c93d815ede1a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af762f50ef1fadecfa0222981a8271bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cec7e1793660d01645a7fc8d6ce88b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7da5747d8c8fcbb642b50f7f645e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cfa1b5c8a10b8ed2422f6abfccb1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055c978a22bc8c76d3ab9965c1eb34a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1601cb5e25918fbe67fe45867be72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba74acfe79096a158343c2474cc066166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede30f7161d7a49c66e874689be1e82d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257b8ce4d9dd6d65a2bb3708d101132168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f879bfab02c5843a314a2e5cfa34bc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a7f4eaaea137216cc9c672f0950b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428c15dbc80c1c9f505232472de7260171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecaf046b2a48ae946e63ad927506d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ecca7bf9dcb0edc8adf13397597ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e481dc620b85d007e6e217f81628561174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea601a20d7d4bf27f4273e87059bf8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338d2f8db0f5be746b734a05a67f0d2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7b6a6998806acbf75654c008b07de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95529772bead471676f6e998c2237046178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96caa40856a430e9ff664563f780737179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1e257f737902df7be219139a67d06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfcaaefec6668225043439b6caf3f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b23db0124cefb8d9e5586b3044f937182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522486247df85a8c1d7a83f816bbe8f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488f644db99aad29db06c248369729b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eee14f33a82878725a072a8dc7064185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae89ce01ae0fa37159ad4a873b04b88186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e63e947a14f7e18a684ce6190ff39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffe5f33d0766392c46d32b3fde3425188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e21eef8b29b5bd44cc416924f53f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9096e3eca687824c86e5ee19e16c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b6e6a7c33d206abc53dcced96efa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99cc9138be800cd6f2d2d56a94a2ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4e4d4e482892964521d166fcfbd7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da928560f28c1e9b41791fdd6aa6a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f817e4a8acd7009345b160d542c04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37da254960c3791967cb15df0fafeee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1b23db10c04f88ab40a07dafa8f68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6bd7a0c10b117cf1bbeb13febcfe8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc336b55bdc1f8cf6f46e7f853118d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa5f744cadf84b505f78cb9aa239e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb355ea8f5e1445415629510cba12a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9abdf367b4c3bc4cbd8d10dfb9da8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d29f5108edf82bed16b07430d0d864203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf817c9af72130b0308f6dccce4df78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629d71c17133efc2c18d1faed958408205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d30ae3833c1871f743b1ce564cead206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279580a230fd0ce37f9f10a664d754d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298727fb6d5393b85e38cc622411310208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a181622d09844f47562ca4874833209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426f04f1757b12b839d29b9a6fedf7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f10e88aebebeb90b683d0f845981e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557df7cd4a2d682b754e3dc84b100b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9f231d3486bd9a7477404321aefbf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcbf777b441a30f57e9986b9d68738214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec717f5e2a19bd6cbaa025743ae0d114215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be8bdbe18edfdbb9e877c7fff08f38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db6d9097f1f0fe7b7db50859fc1ebf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbc7ab2dba223a9d74d809baa309ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f132db9ae50c4aa6812bd11070872219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef06ab54fad7a5c6f0e1065b8948e36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5edb7f45f4432d5ef22e3cf16aa52a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9d216fd898f17349329bcb48c28db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674199de6d379a532542e11dd51d609223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5019e3cc10f948dc0eb55107d948b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf62b0129c980c923b1b5bd7c08d39f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b617a81891ab5f0f05e3772ff375a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f30225f06a8003f4a5f4557dbeb9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72a9330122f77a6627ee0b5c6f9aad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d2ef526669526af32856d302787fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ae23ee26c22d53b033d33ac0f47c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780892be0f783c580360401ffd3d0c44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba8ece3c2e38596b0f0166d5a4cb05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd668834c478b805cce76c4322fee9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38445168295fe26bbb256c5a273f8002234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fbeff19049ad9d391a3bdec0c30e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc33cbc230bdd18321be795baf3d642236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b7c23dedd14dea0aa649c561332ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede81df0f34cad32cc63b6723d51b4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d96248232b91ecfea1366d4e6e1923239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86d5259d4dfc0c4fb71c3bac2fcf32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6847b182f207d71f812f5ab177ac036241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebfe80c966c3c3f57d51a07e976cfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93c6e85070bc970072ffaf200363e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f1b16442343bac16384596b56eeb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53791667f03de79263d51a099fc75034245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55ee3aefdc15196db4fcefa52b3ee6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d5f9903b64d3314943b22c835d1f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87e203f36e18b80d3c0ea32393570a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0780b50ea5701bd36b6cd4fada2ec7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970ec4b23ac49cd9d8962e558fbacb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ddce6856fb8310f7ac0aed2673f32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf926a54ff381ce1f12da8367b709e86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0fd1bf5343c8eac73af183f614198253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa3b7885ea1a6fd149fef715af4f96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d77c008ff36e1a7340d18f3f9f5f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd19d885bf5c69cf31c9c0cf58f2c88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333a0e504fea2c2dab73070f18c115257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd3d88918d020895b784e700808367258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab99ad97550d9de93b6af8e72f875be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe2af8ef7acd8f4eac6ff9504d8883260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed7b42199a635921829e75facb57c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f798e77a250067cd2d4fd7a6f3f79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896254aa32e98781245d5a20d7b8992263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d21471f2e3127d0e837806ab0aa728264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ce9ac50fc5863f7266840e5b6acc6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac43d4cdcf5cb35e9d90992f140a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08ef94158731185f1178f09a650ce7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1206028f6c6203e04fc3f1feb6a46a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f723f5155296d511b9a5d9a3418fde5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865f2f3271db78f6383281c3e5c6d67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c03f835085824568e3ce197b465123271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abefb18af5cb4b7ccd181d3726c069a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54765c150f4c95f47fcdec8f70589e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bee3d42bec6796a6ff4d5619a7042c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575f3a336b1c8434ed8a47dfe3d7d92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db75bb7e1b92f87e6840b88b5a7b07d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c93f3123e5501dc79bea0bd98a462277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb57533a6f2ea7a7572927dfa1dc8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2325bee5b31a232341ee4c73845d9b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941160371b01c5788b34f5ad3f0b709280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c1aef53cbad29b73d1e99d5b8c6bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753c0081c944dbd356e9f8d7ac1ec09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401588e5c358156874005f475c9e1d3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8422cdefdcf7794516397cc76117fba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c4cc1003dcf467a3fa914decaaf31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded9cc0c4d6c403a6306443a4efcb93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711bfeb74eeaf84ddaafd4a745b776d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039f03de064765c00dbbfa5888e508c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49136af814a57c4bc661e82921620168289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaa402f3e3005ecbf4993f0bd13ba2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc9ac4b33ba4672ebcbdc82f346293291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02953d1e67976071fe86b8bc57592c7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41517950287b9564cc5752a12ff9eb11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b66beb103e9669af23abd0a46943b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149512c470f34c4f68d7ff9a5a3ee314295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a61fe75fc10180c604223588f977d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26403c3317c7268b7932f30cee5d25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0d99f42c22c0ff719f15626621237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd5a7ef6805e1407a36658ef01cf1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb201c290ca0859e04c4a1d2063e69c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d564f181a5fb66775c46c7e1dacbc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6a584399ffa92449628c448f319ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84bf97265812c4282a2e11ea5e0974303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5086b9304e4f68cba8a3cf4854ae232304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122320499f6db4f4cba3ead500dacb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f64b1f58585d6d8fa6e066482bb1fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e049f70b5f8abbf4b9ba4e536a95408307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577143f688a39e4aaaabc6c1ffa99e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81759171e6f74f791d4b2f9882c2105309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb48133e79107dce2be7344d62b5f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e127b32262d669a73e544a7de4de2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d5bc011b7c2b96f841600d8ad89b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50633a0bc079995d0ecb5c46aa40e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680d8b06a8e8c07c7fe157a58e83a1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab416a1b9271b82006367869234598ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845928fe25ccffb731ac6e226a5200d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741f6b74fe5f7059473fa3643eee641317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34a88bb238928992d3a916bb7fdf53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21849da3ee145bbf82d65da4209a94b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a54ce5c6f136224fe6c3eb0acf92f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb51450bb1bae9a113884340f4a68ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f5d9ca955fe161c39d3a38322934f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a3d5b5bf9549c00dbc4993b5041f5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b979556af478548c894090f6fbef740324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f6be6525374751d42cbbc67595271325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6a10c9daf432be99f459d1d1d6ce1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467634dcebe26a10ae7d5aee10a81749327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc47ce0616f4ad18061b8f72b0ea6f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b67a9301d5b6b633e12dd99798e28d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cabaf775612f966ab4988d1ba2637e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a5d86fc5187ebfe8b283a5d8e3475331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e3df0c7f2c3eb99e35096b8a48977332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9935eee75916033e4a357fe3c02a684333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9645ed69b15164e4e37995936e3c54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187fe1e96c046f2959b25ce783c5fce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf557abf0d725abcd098c432df5803336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d2d38649536329f24c2f5c2ef2cec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4da0ab917f318b47896ed33ed0c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0cd538204f315ac550b3b2879622b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494b3bf2812286edeca9ac44f51252c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6cf7ea99cbc06c4fc2b10227a7d4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d811899faa747f5f69e7de721623645342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a96396447f5d446c4b0e97ed4b259343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c11424be86c7e8f5c14bbbf4db2b31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5b48e75738b187ab0abb0bc5a3e8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc18e8d55999f68d20e22d722d53d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0810b3298de820ee3ecaf76f5b88f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b3977d4f6873953b68f1e39d35c93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f352084561aada969bab86123074e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113424cbd658a91b239c98e44e74222b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e25d50e4f93ff15af3613a24772dcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50e56ee57352e1f6f21058fbeebdb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6225445e2088fdf9076a6125e7eea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173792c30d54f80d42a703b18aa96f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bd7b73307221f3b9bb85e24f96647355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f63be5eb6de7332554441d383d7866356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0c0b4ed6e24a2b0625f0f99e02fde357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8501b4df803a593907c0fe4e6cc4a73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3bf088a58a73b47f361683195278c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b4a40117d7a139af83a6cfa5e659c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148501fdb1558fd13a57e292ae520d93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec582395a1800b9a8c3dd4df23bdb8f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abb9fd1f99a909668f971a84b5d7a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9b12920ab7451b0037a28a0bd3177364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3853d1759973aa973763f136c7ca7e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcba13cc089d9a71b9459dc6485b97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2cf4db48205a339f4c8da168cc573367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f91dbb0d9fa25e80b40cd68950ef19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dc04dc83da206ea0b0a366be5de43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd321a35bca3fd23a2ebc682f871b158370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3f88ba99cbfc9184b48387ff36070371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87911cae2219cc97fa7705574d71d9f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d22e2b42d951a075d994c61d5ec18f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16824f650681dd1a99a325ddb5957679374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7877a166b2fa85d100ab6dc1a098475375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6734371757d9746e1a214cbe6c7f6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1710a58b961825589aac897d2edbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907f7e18c765759698f16985557c067378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fdcf2fd1e4a50f36ad8bbefeece14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e435b93ed39b8a0eb769ff72cef85380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42a4bd287aa5b78479d97950bc8364381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f006de4dc9bd743aeff97c63529535382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986221afbb8927afef6b803d3b8683a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7265f254737c375abb8ceca9536db13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391096e25b88e50027b3c0736f67062385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa930cf439baef9f3c21e54cc714ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7597d9be680f2dc98c65f837853211387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268c7b1c10eadff725e26a989968da2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d645ca4b3a80b91e565fb621888cde2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a316048dff0d45224f7240c7a7b1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90e3055af3765d86b6b1025928ed27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baa6d3fa9fd0588e9a72055b83037a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1812fa8513f44a34a5bae19d8aec3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ca72670927d44e973576790262389394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19e406e9b61cbb56a7cabd0330b278395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f07040b8fdb50574d7b6d995250be9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484be3d2d2d4449617c3f79163b3160397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5c1af3c59fcf373a98a142383fd0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edec2a63d5d4dfb20d4157167425609399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1097929ec385c8190cc3833e841f42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c55adfe46fdf56766a65c96c269aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084a9ecd1c04c5d949835fcc1a8b94d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1259e0c93884ecc200576676941058d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e47d21c7b0d6327a891c0a1cd44a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d5d97bd4b1eab8f557402372a7903405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fcedfc0a86bcafe4dade1ede6daf9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bef612bc3523cf934e0a00f16e4c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653a0c4dcf279f749d8854bbeffe44f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921f4a72fc4b868307108946e4b571c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197378a709c82b63fa0861d93bbb407d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf29ab0b4e392b43443bc10efb74994411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b14970e22b78aedd1addcdf3c9ecc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bac9175c9c847140ac40a47ec74467413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457032d6cfbab6ee44efa31b6c89dff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c702caa3354f3d2aa88f4b62b4370a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e311135cd5e59abb0f5fb9f6246b9d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14224329882ab3a38556d3fd65d22d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a29f710662804a96f2029dbadfca0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcac476b52417e5be005e6c9d11144b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee1e1ea52eaac4317f4086cd527ebe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1068c5c071e652aa0f3e84e6cf52639421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0bee73850f3f8b89b5986245f99e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabee5e0ca5130412cf2003ae578fca8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bb517458b0f885a842affce947f69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1046d5723b9f37ce5a18ea7594ca234425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde99bfd23ac705c1153b25fb95a08a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1332a7f7368e128a9c191cce388222427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5752dd6db9b44eb50045eca79d08032428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168cb8bea38156fea3b518b3ffff122429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c16df9bd3d3cb25b03998c01e2056430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6255f34b95b7ee44b06dbe0aff7b9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97781a5a13b367ffe674481ad7450962432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404429c56c3d79d353a6a25590a318dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319523aa2fa5e4c683be9df16e21996d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553d73e9ddf2b2781f8a031743f509e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba847752af1b451867e4f79936227c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56074062a81db13f1f7fc66ff523ab44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7f7327c9b83588f3875b7c0d7f094438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde616c09554550b2218092e2efc04f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2347dae22a200ef1afd87e7ba91e63440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41017f596a46ee686ab7d17b97bbb1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc1997028ad9d97a416a1dc99140b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c0e43d1bf1c7345360f4a16a69dae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3155635e9f36121af86de8828e2b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48668dfbff59682d789738e59fb9daa4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16807595d2607c8899910ecebc7ca2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7133c93151a2a8952cd3f924b4761447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f858ae9347c4750303e2516c441684a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bcb1dbbf5bd574b2d7193edc1c1dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a00ef89bd8fd490153259f8143f29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82e74d0ffab1c249f2ca05fb561fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06225821cacd92317763d8f74825d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a579ddb03eae734bd3ad23ed0a66ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b67e6197661182c567cdcc72c09e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d997b07482a004e5a7c0e38d93590a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc989d25b187d0b0b6cf7b6a89c926456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f621aa694c107eb31c925563dbcbfd4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb858f2efde3b1c060f585227d1395458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec90335fd882fe2267abfe2cf3925f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da476d40c07fde75a23a11d0172d788f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ce4f7cbdc91034926dfc2448b8f1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3a7f37084054d9359304564fb9206462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844af257c497d059b97d5d319257b35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa0669f8d46dc96063f9e97706c32c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9378aa5dc7dca4fb90b7ee6b404896465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bcde851ddfe8a672d315a701c0bfa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e63098df63e9ff1083bef979d9f15d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd3aad622a5f87496717dd73d1c1ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8346f3e4642b4e4d8230c82883e51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca560121573193a286467cfd8253800470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec133cf5bfd48b65644e06d946bcb51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581d11e36ae56b2f9352bb3102b903a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60490a896a4752b3e2cb7c035d24f739473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905beeebb212a721e82bcd265a725714474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a09a897a275fb6b5b6d731529227c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0c87c244b926a5fd616a59d832158476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa4817cd67d5e33f51da60defa159d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1303c9b1c36e58cfa3b9cc843e42cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25817d89589d93611dde49a4d1001f4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4306cceb6a116a4d1f2008d3320f47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387874f88fd64ce900e818a661f8fd5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7923223bbcbbe26aef41cd5e94b3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f10d7f07f2d51d17e976ab377ca25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246416f3a858428640565a3701cb659484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a5a73fd1fccd31a824af1d2f3d469485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f0fe4d572e1441bac3619b4e4d402486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4673cf60ebbe274a8ec06c213b995d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bcd704378951b737787e00977a680488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453524f744d720c2899a2c6974668cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797b4680347fb290c71ac9819078072490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80168eb1e01f29287915bb5626340e34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22532c3c0ccb805f2272efe9f11c8f91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d25f6eef652f6b22cd138f33e7f98493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08338ce67b3bc332db9cb6f686f9821494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a86a1f3c3af4bd5d211f7165fbc7b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa557cf8aebd30816d1ea61a8d33e8df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb48d099341d53352cfc9cfbb28bd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb82536d3c98fb87357a8a4d72b20d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6e996463eb09b91927749fbc20b5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2889e3283bed9a4d98d71f6ba3a972500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c3c07e5962d61f327525537fd5a97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9fa49c583a1a4c7fba1752c123733502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfbce29ab2e9c655ca1446e58f00ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170e523e5c417c5950782ec72128b8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1332cc603a3c6852dab0ded87b6a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9535da8aacd69fbbba6099fdfe60e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cf81dea7f834cc5ea2847f0dd8330507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3f9555be020c0cbc23b84fd41baca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f156a6acbc52a0176c996d62071cbf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f7253834e864831ebe84fa52d1197510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf2dd5c6b4244c3d292b2c59b52c82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb582445fe15eb4cafaf17d5270be6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d8246ccdf49084ce7c1b82c3ddd04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6969a690fda1d9ac22a6603530d37d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47819c83164b5000e70352c98eb985c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b58797a630d511f71e68cdb07c54c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96754b45de9da265e9e06fb3df0931e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cfa167cb0adec4f1a4b88e9270027518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9384a2603736e29206906bd8ecc91f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075e5e26b11a68b51743fa10b3d2f78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf380f145973c599aac0d1cca32fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b5ff3124658a40945edab109e8bbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec82f299091da6cfd6a1cd7929c9f54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe12fdcdeb97d15973a42c705b73b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb96c7c931089a4963c910b3bc0575525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602f7e14fcace62dfadd5472df12d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713222c440d3a3244234bc27f5e5ff62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1d564f7c6b2f0ea4ff400e1598720528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e35efeacd59121f39f03306187c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c76e1ca3f809a6cf0dd175dd2ac85530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64dda3f6eed72c1decf75592728aaa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f5643e38e5a5c9a1a132b1e307f30532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdebd44fc778a26835c135d506246b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c071c1b9406ea26d1513d60962804534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ff8284d46eba4ffcec0537917c413535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e459280414dc2e4e9bc20b60d6ef3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006969aca951e0a80663352cf2953969537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b857199ad68acf05f9aafffdc15d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db5077a83c71b35738bd13f7458e32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c33539ac6f0e40b1fd7f16e625e171540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a70f4412f8a513aa3e395dae10d2df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291e48d84645bfb647bc8601bfb355c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb75f7cd5b5c3ef8920042540da446543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4afdbd81ce94734869c48ec4368e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b486e92945684d8a61ea01b2b09bc9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017f2e1448549f2c5f65a3a058817e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6c077b9d9ca7a3b570fcb18e8566a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2271766a965d8aa75abe2faa30cfcdd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec23fa8a408e9735fe6e087705811e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60ebb12ab8d39dddac532a043d0a04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8871e1458a05c91aab5af237bb63f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1bc1b515da5fe6e5fa28edf85c676552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a399fe82dfd6ffc58ed3baaa2f848553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29f11bbcd1ae6f011174a92351ef3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd024d9a5333e5df9fda032e4c2065555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd1151f5941449882a857d4377f2c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778618a253abbb61325e1400148e79c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fe52780385294c8cebc8e87ba8e0c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b32825775279e17b95689ef5dc3ef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885557686aae14c47bf0ecd49c2ac2b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c343592c4cf67fb96d50f96c1650f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d7ed5708e2cae622458ee7a0517a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37768b0505a21e5be7a53790f276fbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff254fd6607b548ce1e985b9fdbfad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00568aa6b5245c3f25aae1b1816c0ec1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6ee9641efc9b5964fbc2c5e787da6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ff95963f6149137cd83554b8d4049567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4be49491b9ccf98b9dd92dbeef4e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da0dd9aad034c55a163b03b13b8caa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b258c3bf7ae46411404f079c467f91570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b7b706f62b0ec688650ea9bfc8013571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf615aad2fecfe0f12d17aa975cf769572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2eb09d1e93b27c79506ad1622a5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0629f4da754c66c14a90c4c0e10209574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef31f545eb4017e58202c3ca55f3cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d87708883b69446fae5c45c0d94c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bb5c675bcd1db0fa857a0f9474c76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2456d7aa861e8fb0d543c2118362aa8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099dc9ae52ab2528337440a6a6f9e11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998065f5eda6953ba5212d173a1c24c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f9385e2a465095a64dcd24892a9e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938bb7775dfbcaf62a7bdb44d3e97d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d89246fc61ff9b2eaa3445565c3ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ff66d797a71a52ab778ff1eed51dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16b3bb5db63c8809e069bbc420fbc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb7f0f3cfa9665e4b6da485dec1103586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999bf5f4d69b7249a69b119404167c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc10f1b8aa0884437767a9d02c65dbf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433aa4160bfdad6bcebb6e086204678589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece97322a737ea8be131d717e506d958590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2872710002bbde7a7d041dce05a707f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d649f09ad09da91c422e3ae861e3cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860593383ee7a6a5e7f1e999f3c10be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313987caa262dd226ef1f0555572b1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee69e65f7242a19b1d486450b3527b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a8e191b307beb6e5c6ccca5dd37c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fd4637c985831b162b335bd9723d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087dda3f01640a9df43b28d585f42f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b913a8e63d800749f6613db006a56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8524b45dd1140d0017f61b13598d4ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2a0e5329e6fe50bbc14d776e2fe6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec36c2d96bbd2be9aa261e51371a203602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383c0d12f5744edc46d638fcdffb407603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5917ac826fbe2b7135e548a58c5fea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a932db582f9cba67478eb969c8d5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60121bcf8a8ed091d22b507752d13f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955539ea4706636eee69d74522bef580607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6b29c4df34259ec3fc5ac2e395e02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a4cb632a23d5b5323908c67c250a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c740179c0bb78d79595bda758d2c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f42e1d855c19fab583f0939236516611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6c15a937d649e8f3336c95d283467612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f199096530fc0a6625855003973eb1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066532eee25de6fd9a2ae9a261cf082614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d177428a84140dc43bf74895c5f91ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dff047df4dadd9593446fd854d6e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5181b33b979b399d1bd2ac0f2bf806617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1503a9874c12b46160866270802375618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7e1b79ca5ae60d587996f2fe5109e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3690d02de76c12840c03e855842190f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd151619833634286f4bf5d2fb6295f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e206fc950cbf6395a5115ba205c8e6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a023427718d294b2cf8d23e65e11a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f407b211f84ee869d6f3cb4b65220e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9351d82a1960f9f190ca0f1906d627625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12674b8ecb1354c303aafa954ec73d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f059be67501f68fdda013e45779e632627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41075649f56d994710e4b49c0a88ca9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f55d0cc176bbcda9ee5ae7df23bc52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ccc56da7f819345c95ba73560727b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69196aa5349107b39694342d506464f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea405b91cc624612afe66298ab7fe32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2406a31e4fd9c53a724cf4d199ac4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c9bc9858e3c8a0a8728e1fb60506e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03194e054aabeefce7650b734fb79e82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbf806e009bdaeddf73f6c3a01d796636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c71bcba330942732ad2cda9f6b7d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48640afa59572e2abb294cf49f729f09638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aae8ec1597cc0b2bd3316db3ebcead639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf73158431a1ace65c741ea0c081709640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a61495e6fbde6be3cc18c5d700791641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0d879959b4b84ba8b03f7203ae257642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c2b6f6c62e0e60643ba9ebd29c5a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56797e9537cee49e55389408550180e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf573b8767e5b5797dd99edd42de273645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbd192f7d16cb6fe68f05158896217646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bda9a75d6e59efffc3e4eacb9796a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b63e7f8a9b51b5561fe43d40e9806f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c08c64ac03c3bb7953c4757e74feb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b509206888317bab04615fa9006c34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd488930751feab878d4924e4bcc2a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3632105ca29123e573d07158a440dc0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ac28d1c11cb869dab9de8cf9eeaf0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b62ff29cb3bb2259e3e9725d19bde7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547aaa7e002d0fb05217e8cebc62653655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f39557b1fd3881116a7b970260f12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90d65c422c661f92ac938e4ba9899c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258cb348e9a30624d7a5d9cfa48b0f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2ec33341a2e7173dcbcaaaf891222659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991a59552251a41b3581dfb556689df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce58f7dcfd4f2282e9281dc3bcde512661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a700fe7dda4804e14077cc8ef447b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe71bddddd9b0f51718a0c5273bf1e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dc966b474e425cbf19e80be6a38c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b2c3d936781ae405288d219b12f6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe17bb183a3e8f9d0cc3f22cc3d3ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ad0677ca684fe9fd9836c1afa86b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0fa3698d3bf3c5eb8dbb89f80f2ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f73495cd72a7a88c8f9b41a0008ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326b857099f721d4717b3e131883760670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afd4cf1db9eb5871f14cf440822911671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42c722e8d39124adf38e4a457b4824672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07a58899a1bd12c89368a4bf2653a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e661c1feb8ef000c512e9743d1928674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a19871d8fb3c4e90f79dfdda47fd6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf7767a236b5242e6e096d4611e0b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819736c7ecff2d60e06737b1d8812403677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cd2f7facc021a814463e58bfb2dc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f590d7d8a56cba7b78277941c0c1b51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b6034a1f23b5e551bbe0869caa0ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660ac8a25390f8d3e23581631019c8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78807078a87bb0117eae19bb0861d49b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f95ee1e6e5a8d2e792f6219314984e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8a0bcf8a72b3cfb53b8fbf9ed9f26684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c69f133cfaa27ef4fe11e5792f3e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d22d0e56658ee4187138e345b1bf19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b881e77d16e507735206994f96439c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0aad7d7eecdb530e527b2d6e49d48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0cc6f1ae44d561b793ed241fffce7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46d6a0b57237cb98334bcdd7dac402690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5166839a40ae5c7e8e89322853ab4ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217efa472f52fd4f8af7111324ed75b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451559f82a809ce0ab6a43404821861693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b08d5cce11dd1d3b4ecc9029144199694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a335560cd1163d3e89c54ecaff329695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590fb56e0cdcfeeaa7a30d3db2daa7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11180ce937c1cb6c720fae03765d2b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec015a6e8dd0eb8b450e055c67e39b22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb1af5eaae5b6ce7d9e50e5b6d6b61699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51eb32903bbcd9b1282210838b25d1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f0b7bc6e09204ada93c47709f4dc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c265662f1b337693c2358abe8005b78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae9f3435ff5b5f90c65f346de032da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fd0bfde8455e4ede466e8b9e06fd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8eb4d4ee8391c19ab0deb300cb40c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14796c55c18c73103048440f406ef8c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286aa073853df6c0f9c4c8c15c6e7a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebc5a234a24082586269690280d032708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a6bae816985a4d5ac8fa4876ad6e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b98b0f5d875bd4a2b57add596f9f83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5d2032adb256ad8270855eb74aa02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54e28da81967ba93157f7f917ed041712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb777e3fe21dadada90a72a83ee1401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aa1341cffd09a4025760f01e81d2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c6c2b5281f6d5ca0a5c061db70bef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cf83b33167a004f744fcc8fae2c114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9618ccfb62b3a8b4b939f38bde5755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dca79b527123929ca341ea6d698a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8eb278a93c0037a5d547f803418847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adff7d7c9dd17bf82f0d558df5275158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acd4b4548764a631ea9c82bba1ceab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a0f12c92cf8e336e3ed46f09114d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41f621ac5667e8be0eae1cfbc4597011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84561a468f537b0b23e79c4356127f8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888da31e8aed80fdd2e86fa1d4e3726413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c81e4451047b66423b09d41cb821914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f153fe9ddcc24af851df78564de4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85434b766c127dce2d3eb4517b1eb7cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5f4aaa105357070806f982d5567cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bb549d6f0adf465d9c63caefdd65b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8367b65f47b68c1c4b56565cdfe6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4d5191b12f9e8b1b928b1514442e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4898442b332a3160ae308d524533c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc09283d476a43c494ff1ddb3ea379d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3fa56e514fb83018ab0f023ef612023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09ef0163c35f2f04785a701ae5c13c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf94f3ee0d9c79ce4ef8001cb6028f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b97c8bc0a73edc68265a014f5fea1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9916451f6de00d5fb94953774aad3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d667868ea471c3071959436bed2286328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e18717c0c5a10afb7b58adfebb8d5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211ce194936f5ddf29ab6df8e23272930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90003eb6104c88d56f03c009316c604c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0e9bc3602b4af541a9d7eb129bb8732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44c13a6dcfb84a35722cb703b58baf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfb4015a68b713796ba6eadff5da0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448520a9623eea379bfbf505d71e591635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64844845c6716c51d10fb905d56507d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f0d99fe4ecb48d4de572e976971e837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3b80d5856c81a1b216d83696198e538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3be1c5423982240b5b8a04a13bd5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70efc6768308fd7d25ed54cbd6287c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c46e57666c2232c6c4c5aad1888d3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b34e3f4c5680020b1c36296c9ff8d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e2ab0ee0d47bf8aae20f61b19120543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e667ba2d29541fe60d8517fea619c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82603f9d1c5181aede7f2c19c8c22345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530075b095c5593d8f649c37b667a5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4f6b1ccf4e33821b6f73ac65435d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983ece371c6faba1e39515f1b200b1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432202f91e69ef81bb6d2d36b16294fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18eea75fec6bf228251fbdf837436e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc9960ff8e0388c3027d8ce9b3c4b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5a824fb90a9261554bbf2b6307b0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623ee1fdba537ebccebf7fcd9f3b57253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cccad3f14333a3c6706fc793c31e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d792f9d847b6a8df1347c658ad67755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcdfc6595915745cf9233929a3089156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3096f357763443a4a598a9fdbe0b7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d1e4eb3c0066a2694bd1678f96c9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93645af65436fb8168b46bf6162d80fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d8cc5de856e2c8fcb37b2907cbad360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51bbcd77c67620d4b7ba58cb6c3ae761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bda4016ade0801efd6c30c7a7f280562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b28431b72be4fa30925a3cab8d714963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c50c4840ead86ca0e0203df6bc62664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eaff58978d51ed9ac6ef184c5e5da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370c5da98de8a5fe887df71382053f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea0348a5f47210b2af2c509634f1fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b8db3af63490df5eb0db0fef725b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42000911f5d8d0fb11a3b919fd538269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2e371c8cc94734424b0d5b0e2f5df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63802087ec7a64c68c9b74296d7b1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f50feefea7ffa83b1e9cb42a975dd872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1bcd08adc16b22027af91d810ce4273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c264a726fa6505f5f0731a16de13dfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb2a52dc14044acfe1b206333277a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5e5aab52fbe83dca2a5a21382fdda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cbd7b62a69b18babcc60517c9192e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ca542d1e90e9021d1c06f184e4a6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715e6a45bb85b7771c089205c48710179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832a839f5878df9423c60607d89116f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66438beed5f39fe0d76123865d8526e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804fb6b7a6d630c9d951c70cf96e14f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893841a07ec015a16cb0754c0329cfe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4510134ad143c705ec442270aa1e7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74338e6583edf5440437ab2fb18992e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0229a376f76ae79b292405870579e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cdc0b9316e30cda77e25b825211d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b76e3f2bafdb2f5a1fa8449215e30888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90484b70b221b7c47fea1fb6c110ded889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afbc5b4f662af5cf3466ee1496f61c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59861f77c1c295beedb1c5ea8d9cf7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b90bf837720e6bf6b68d1e93b46fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ae95c5f2f5166691d14f122dd1f6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84542998de5b02b1610c2fccd10dfba394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2212bef43c9525480dd2f4e1fd8db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83dcf428f066d7b3a1ea08197625c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb8631168580f6103f0174c9f6065097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8403452e8caa506f4045747deb9f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd074fcb71fbb971c103784c5ab0000999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f2876ca8681037b4198235db0138100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2811a692e1f568a5289df09688043ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cfba2264b70be55f5da5a6f1a3bd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ca41285a0bb6ad93a86632ecb14f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7117cfe713eb582a576eac088168e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5c31a1f63457f39988364a9d043e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ca63255ded94e66988cdc4984c94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1a74b37fb65b5ef004af9aa6303dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c61d81cf99bcef1b49b5bfd20cc02e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd286c9b0172f1498f807795c54750b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e368db7f96319fea20adc810d2eb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272a4a1191a96d4d1bf0342ea8accfd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311fa3182b09cec270a56cde6fe4d84112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7237e3d36d8ff1aec1337847569818113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67479e52da69b90b6e78f8a93ffba685114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9d4194eae573cf57a9cac0d502acd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aa60b8611686aa9dd56e8792a9480116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc780872d57bc1d3d6f35e45cc955267117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d933adce1d113549dc7e39223b386118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916cff32426ae0df7a92d412557d8be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9e14caaa1f4b0bc1572008f287c29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411df12151b49e5547118ec2e29e4e15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31751e347efe2e16db90545b9bce00f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddedef9ab69fb4828a5ee66018242bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09b9b6b110b2947f6426a9439761b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f302d810346b3fd5825363e958fbc27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df41ac7c25bec97e29e034bcb97564126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1c92cc7a8befdaa27e3f71d2b8d25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7691b3b710625274345bb5171477b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27684851a93c58614121938c7a109838129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85dfacf7c7aabb5084c7da5422ba14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38446d740334424c613ed05a7c7bd9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab35cba04840b428983e698f4092b58132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793494e3e4db1fe8a50c06d8fae2981133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff3b0c9b1b66013ca59158217ded04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31b013b7db46511373da503819d8e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c3371f65f53b05ad0a53025c0f592136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4303647fadc3b89ccd441c1d4cf3a48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1385e9d4d32cf375589576a704266138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da826861467ef29df200959dcd710108139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e316b371deb85e2ab187912b0f3b7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569168a0a97600c635bfc3c61c23710e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceaee866a80f3e9bd96708f692c87c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b07e0e0ec4bd232a97ea4b13dc411143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c8af2316d4100b67920ee836a43bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f36ecf4404f55a4e42cc180511c77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb12d9592353793e25c11ce9ec5ce1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f1e16d814801f0e2493dd9082d42f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34fc20b02b209f35aff1400f935546148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74338c61e1c710610dcdc5cd2509017149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed031e9bfc91de509bd33715175454d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268909f649d32506c8073fb5cc43024151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5608ec828ca614951444f6ea125c1ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3a8dd3ec333c16a143af60a3d3ca4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f368693b4c7067079ab5024add6a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770a84a1553dc980369062bdb608f0b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481e23da9654a5607bb06bb97f431cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc6d9bf085dd5a2af9dbac33ded366157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dbe2ed01eca8e4db9da931179cc26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814108fcc58791f3ef79b83f7605ce4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae9a996c85099266ef8fcf9d437677160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d4cfb4a29b18c69396135a0105fb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc9ce77e76a402db8d6cf03c5500a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8830046749968e85c24ab464b31aff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bfbf4aadc190cd42645f7b1065f55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d07607dc4e402f5df8d82bd674c298165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fefa3cc986c6536984a9fef9807950166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd647d75535df85e0261137ff27edd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef7da8e82998a1532131c1788d3dbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b98346ba33b09f831ff3971ad68c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db836fbca1dbbb0036b0784c92a439170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250765f4cba8718413071780c9e7f37c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1251123ee67c9fc0dc46be65e056731172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099af3787f2ccd9502f52b1e3341c9d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98f0979f79e18cba4e70786ed131ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e09f9e9bbb0e8b3972c18b9c35a51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15f60e7e0bcc81ba9cc31b0c714208176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946760b9cd3d97e6e6e18e1fc8a258ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9330e6d3688f330565d8ea81e379068178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390feb2980b9aee2182d62f66b3bf13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6718da35551b0d781e290d1c551b0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a26e8bf7d1cce16cf20560aa7966d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d57bee0f5d12d01e18c95ce234039182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac44b9a14513faa07d9101c657f6798183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0856fd4fd901000062ea9676d7dd41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca38db7ca76c43cf09e9ff7b63286185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc15b1d49540f6ee80efe3c4fd1582186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99d78a2c64ad1a5b5ee609081c82b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5429391a6c198ed04b5590fd0c63cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b1d3546e81937c8d6fc144b80db77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897409982877bc549203defd7ebd4f33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd77a9322ba1a96014f107680555776191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f70b2f8f8dc7c62f8b57e97ea9d53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c472f850b1393b25619ed7455a73924193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791bdc0d90924e053da188a67788041194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9e7232d14806238bef1b22b03eca7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981926b1c9da3cfd3fc28a2c74f17c7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98aa7d05f484474fdc60043cc68adc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c81d2cf1a36f04b10b71d8ab6d0c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd898f7470fd75f60c75d23628ba1bb9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f009f49e8caa835d40b027e698b45a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479df0b24c3fe82f4354a031b86c6ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760488ba6c3cb3e3cd2fb2b18386e027202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796248e1698de9dd877d22e7382c5ae8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce4963003611454db8bf6e36e9deda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ae10aaa90ca822d65ff7c637ac169205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaae5667d132f08049b429ede695b62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898d6bad6a731bfe0af0fbb0b491df4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11128a0a2147ef808fe04e1cf3e58e1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01894fcd11cca3c38e207e0cb113dce9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf48de3407c3fe636e99b0550e34f64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c39e4feb78a5d04245814cc3925d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477c366a0ec101cded403bebcab170a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881841d7706eeaeaad27113f7327ec2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f357d8d487c6b33f1fc36e6e44fd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838b6f815483b696f171e86b6aa7c6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47cc93f55dad29a9f192f86a6fb282216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb913d087e30fe773c452047d6b20840217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd9e1cdbaa8727b33fb5e3fd58ce4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78305ffef64e5969d42fa33eb13fe26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b832b93b74af8442cb3766f3f15cd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48caa5ec533b927e9da1a5c750f5650221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743590b683b76fef97d71986a20744f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22236ab35433c15d4497d4169020d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae2243ffcbe5c0e30e51e675fb304c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e5fc6fc1aa7c249219c0ef1316f22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f0b1e60c69181cd66ae429d8c9a28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b00b3e1c4131a351abe353c062594227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc07697c3c07aac9c1685d40f63b4ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a449cf9cab2ea8e82cd6aba470d1a0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef577adf5a33a9d7594449f6d943ef80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60afd181033cc2b087311827f0fc1c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d22a27dc6a0cc27c484631c5be5848232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93e0de9a28c7ee5a57a5ce988cd479233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4ca71f7c5e694eaececd51531b251234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57fa54ffde49c78b77d1eb51d39b11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885cd5786e4a7e0af3c94385fccb23c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45f3f04fe69d8db820a0a9b6ded6cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ed0d118e7eed8da2cd8c94647742238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8f44fd3f729b28dcb7896955fec7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb958c5dd221a5305aa6035aa8e09f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f356b5a41f4c614010100c9d0b947241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22a6981333ec2c2d33a519673769bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df916d8d8a5eccd6c2a19a78102e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d299c03b2ee45bb0212c9ccd02a62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9279be862bcb0fddb03a1b5c8d7fdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c081f8333dec194c7c2f2cbe5863f5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73f9fee7cd564476bfbdf57264af2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6827deae3a6e7b1dfdaf959373c66a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd36768f85580017c6ca9a4ed8bd050249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36990200b8dcfadc43ab29801c8fc6d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb819a0bda2dcc91925ddd8986ea45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a340a3ef9c04edb9a51a165f5d80a27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfa8a90d5d795f7beabc3bae5311b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21126a19a634b34adb819a3ccedc094254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717034dbf084ee2a48fec17c6b520d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bd524d2ac93a32070493b83a4c5be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb68d657a6d6e1041aac3b6a3a7a803257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842ab8cbe84bc739daf04fc6747bdfe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df427a1a740693a6c49d031d78d28cc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408e3a7fc7db9ca32f56c8560d58af0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1710072d15c5658704af046e7c8370261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a26a8b81faa3c457b7156c0a85b46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d945e54f783ec149a1f83f212289f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2215f955c3f20742238b0b626dfae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe8e5fbf53f89c2497f773446084d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2adf090e269ab9d35c0cdeaad7e8b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561521766d90d387dcb0b6d3fad47478267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b4d83b78bf0ff20419afa8c416d96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd80e475ee2036bb358c2716a35e6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e72081f8554dee8b7b7f90a5b57fc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b4a626d7140d0c4576501761cbb72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3bcfecd26e59a0ffe00ea12ec16cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aa329a5b5f3a1cd86f8b58c9c8a80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee10c1d82aee4e3197c4476a286ff5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c98a0a8f477f36b6b435529a6f04a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295489160e046c02c4b20a98d967aeb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf533c77b23a496a35264aa414bbf26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81637248cd7bc79d99865d083dede42c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d61d76205955b34dcabdfda07fbfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312956985f299e2eb8b17905609cad3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac07af967c401b77e5717a2da8a1c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a33491a4ac211b878ef5bd1c329ca4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4221f64e9765ca347c68cb8e05f17283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974750c6cd7554ddb7fbd15979f1eced284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce1a749bf4a6634b470300799572bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616568db89b942f04c01144ef8a57a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ddcf874de74bac0e4ea451f0fd360287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8a40216f61b7e4e577b1838acd8a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8ba3e4e9c68b287573df9a6237298289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311841127aa63dd711a3b1b7e51a81a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fd3284839310db6ce1c7a99940ca0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4da929e56d084af4ee4103a9ee0254292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4406975779e2904a1964227f9ff2d27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f9833fe55b9e195d0e3fd16526460294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ecbde54356e67966aeb92f3886db7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd0cb0fb99e18cdcae1bce795b27cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a276ff9d8431afb81c53525b6f148f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8abb5518757d0d7e495d6c24ae6527298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef5f7b2ba86b344f8778f729d3020e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf66b182fb3d6ae011108ed4060afb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851c9fe497e280c846e9ec486fa3391301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218de9ec2c5e1fc5249d6fd70fdcfe86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef83e981beac353b68925d3d07e87d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18070ca6de1ab4ed53e8510d00a1d7ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c90e16176e0fe36f1cff7105400ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe272a0908aa88f0b3239519d59d3278306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f67879bc15eddcc577e85dc606cd05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7333a31b78a724d572976d96f53896b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1934d1e994b4afbec7115d49f7d925309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd961bc63ba624eae365ff2b7fa82ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486bcca3fe9e2ce82c162462deda44b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40a8430c9fb4e7b7361d05c76868c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055629767330fd09494f0b0dbee7c5d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71b7675e13d4e7184492936d6f63d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413d7f3b2f5ffd95d6d175980020274315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea3a02db6eed00e81dde570d0c102d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498ec72c964334410e328de34aa9617317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cc741b15cfbe3ece8c64be3d81e2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137c19c77c79dea2383835676ea6cf6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b55e3c32127b4139d06b8d63981f10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad627c892b1cf8cceaaa0d8eabd48eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002684de15ee13887742c244c37850d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89850d0ce686f0ffefd680aaf9c3a5d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a283a66ec86c83cd973ecd1d323a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24838073c07615d7bea3db35094f35b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff786d86c5935f8d12df3a51c34baa4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554907083f9e12486ef413ebfe224958327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aaee86d8b43d4837b2487ee12dfd1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a94f416b92a570afcf4054e1593108329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f626123cd7dc3e07cbb17cde183d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5114a6aa594c05441b201fcfe0dc4ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5841377247b4d97cd78c2103b648858332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751b9d2cb0a987cfbbb44a6f8d1e3fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0c0c2cd0b84759de7d0f8dfbd449c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0987178d689327cacbb8e540f3f3356335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82e1850a131993cfcf0d7d5d463859336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b794b669f61ba934c7be764ddcc81d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f5bad8bf23088c7286f1860c5d069338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d74476f356b57aa3d4feda3580cd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c64169a0fbf0b730900c25ec3c119340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e600a82bddd579bae26525ca3ad3d45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad82a6d1c3e4cf4fdadc3ea212db25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a433c199b03e4307387799c759d5638343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd127a20d31a5f994ada57fe235312344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35aa87e5af8d1320aa02297c1c4f41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d740ba992a701bfd6b2a83ff0395e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c7f13627696b860ee01765151734d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00883fc03f7d3c3fcd1c374e0ddd462348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c0206ea86a57041e1775bd22cda60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361519583904c5792cf02b2bed430ee5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b5c16896ca0e49efac2b083a2981351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1177f9fc4f2f25c46fa7c0be47fcd98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca190a4347e81f759d2fb7fecc07dec6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bd33b63a8ca5b4f7da45d05e9af26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a207fa70e3e2326258537fcbef0b42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea94459ef74207f38d82f8bf0f0573356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c2718ad74a00e3c727a772134fe27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf00d8c2e91dbd7f8f0afe68c2a7e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81a9144792f73d7612b87b7098b609359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efdc05b009dcebf900466812320344360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b97df6d5157801ee59c67fa3dc5500361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f587431dc0876436500cffcc892a432362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699fba3b4df4d484a16077bb93fc284363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9b3767eab1e4bf5ad1c15d93c8227364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b07a5fc604b7ec11b067a31fa34783365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bafd207a7bd71c68bd6510feca82e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8892d113692d9fcfd4d198cf5e0b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28931bc21852558e722f42608d4e0b26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2acd2daa28a4e5f89f74899776670f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9a3985137e08a8f7f1f3d8cd1a944370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01216d15c25cbf8da7f70d745a7b5d89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa3dce100b2ccd7f9336cfb8b9ba5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a424c800ca58a108835f2ffd826267373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477f46b4bf36e5c62fae56d82227bab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff535b5ce88964e2814094f0cd0d2960375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927e8932d5327683145d15335e96a8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c72607c741a7312261b1710c60b66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5d3e5595d5e9fca93572b1f5185cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d3c2710de4d39eeeb23818f3bd361379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008715d296241fd239e234857757282c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09579bbe260d862b2c5f74bdc978788381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20ddc02b79faba4a676c181019928f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a5af4b26a85d6c28e0f8f949e81cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3a4fb9c2abdf23ed5f7fdfccdd1f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70972afaf689c209c76d126f67b10e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1717ae0f2c7722a0d508ba3e63d6dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bb7292f388783d419c141debb23cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005db15a8f6963e087b87183aeb00e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275654107677d8466874ac6fc933cbc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add8c1aeaa6e90c98b22be7f0ab4d91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784557b1f433194b028e854086da9bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107ef849eb0c4a852aa462852008e57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37239f55e8d9ffaa40733ad119626582393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e09b3988f32bc00a8e24581c16050394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd9d28341edea6eaeb2a648cf1f84d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c33120f724371b233546bbf2eea1e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631d13fcca04d340567a1b2490a03ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b943d4ecf1330c2d6430bfa35918b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b3e61dde6e44bb30cdb4ac54e42b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bca74e128e791a20bf6406cddb74a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590c0e0a072ee0e40950f484b63deac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c4665d2f9bc21ea7b16931e9f9c38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c747aa3dce83e1999144cfa103e807403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec74e08b0cf1154953bee0e8eb839e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc096c74507294339ddf94f9a4e31d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eeb16cf3818bc44dbc372a0a470a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26b490c441de30cbbe33b0d4a2265c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717317ca619ca4884d440237e42fdfa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8daf8f5adf1e96c5170a78cbf12a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e5973700682816d247d7de609de3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183b98ab352d25b118dbea41d47d2c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448880280c8e7e6ca8fcfdd26dfa33c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f5b97fc48ffbdbf98fbddd2e7fa45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6a96cb1e5c913ae9ac1b8042bff0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedbda176ec4cd1e1c0d3b2f9c28efb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be997c922be94486fa327bafbbdcd10d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294d31a666e4bfd9612694e71fadad5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7b2b451b6d9923528bd907edea463418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653197735ca53c51441837966439328419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54730a8ae969b168232b62db139aca7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c4f414f2d77be18287a893df6c05a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7efb8f74c97bd91971ce03169d5451422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e2297cfba3396b1e6dec7fc43ee21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3cb482e29a4ff33cb2a267a814fb6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65e472768ab31895240e5c2b393bbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403952bcc4c7ea6019b3bae9320b1138426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609933ac225042dc23ff8db81add0d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22974abf90f63ea321ac53d6825782428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd467c9a68873127e6d8cb1a94174cf6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a23187f8a9d401c7b3654bfb32e16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38d0f36d46ec40e8829f73b0a8090c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7acc0354be2d4197bb94e7405f1409432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca43456b7268f41062669f5a36920d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb815e4b92153271500d92b6a98840434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f98ca7d4a8db9d7c3941f3bb274b0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceccaf8e8e4c5abf7a47e8933746c4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964ab502932a5b29eb84958c53e021d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0485606bd5478bfcfa9b9d72967d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea7f6c4c84a33427d9c31933d4c10d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a5d36e06a592579dccac98b9b2725440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969074e0f389d9268a9ce5e86be02ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf235b36c1bc6993fbe6b2d785297f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4f197e0dac10b17925bf905b5fa0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946a70613a09232ff0c6d6a3a9017dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8549f200b79b326dba34759637d087f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141f767d70578694e6059cc15a4a72b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851e3a03649ffa7d660f128604fe09b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb6580f521598be6c9b09d90386f7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b44eff96dadc7358287f10a53410fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ed7a9c64356f21d2a7775c59b3761450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08eeff00eafbebd0fa3145475e94c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed4f8bfaa47cb25c5a2945c56a22c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d105524e0ad57a98d366acc9a4601453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e8521ef9e367ca035960ccd7a0acd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed3d81c6d13019ea582f232cfc355455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068e733aa4a83601835e3e11715bfd6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab130025b4d0e35112cb2fcedd49af8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2c12adbb1495b172e998300e06cf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f7641aeb8bea7cbac77b294fdc7b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83521628213d20bf0023bc44ec51fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00501e785330aee43510bc5fa66a41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09e713b54ce7dcead20d1417455be5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a80ee11b02674c2fc52c8958ad12fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93de4b76f70d8d063ca0df96dee00ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e508d2c3befa303003f3774fea0ea7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45939bbad90b2c45d1c4332372600152466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b344cc94f141da2f59e8bb553fdb610467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63de116909a874f5ea47855cc9c2605468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca360e60b024dd4444abec9cf2a3bcab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f25a3d95f6722bf2620093ac4c686470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f98fd2813b0e7d0f9f60e5ec1a8fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a11ec5ab2816b58c7c4c815b66d462472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13613af916ad7f35ad63b9d4712655473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87694817bdc79527e2d45a81645e844474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4585b7bb22ab8c10bc192058241ecf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24d7ea18a32a0a29a47a2f72528d26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410c28b201f9aa09d6f43bea628d323477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0948c12f61613d3004f234001eac8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bd2339f019dddb8c91a9e3213e0d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650df3d10ae794f321b36b7345314990480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01f013c270b62239adf8f7eddfcc73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f44e43d889db88d5f3b4e72d160b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a204aea918f73baf8c09d4f56c3a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6245ca71187165c6383f8e84132f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0a8893e122e4af0510d900c1dfaeb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a72d5493c27b9217925f60e8b224e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e10a07c24a9a6098606cafbfc160d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60db6493fb40150b72cfeb8a7523fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38dfe8a97dc151976cae356abc69a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78556f75a5a8127294a02e426cdd94e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000c7f472f3cd02a045d271099bb2a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99e785e5acbba40a4cbd8afa259ef7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560144fdd0bbf8d92cc230bee1d3eff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409f4065d2267a081d1292fbd70ec51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d6924b5bc0fcbdc8db1ba1ecfaf1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e9e7be1c3044d47cc0cf3713d16dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295009af84b9fbc2b94e492672119d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedf4f4e3a9bbb59a4ea7ad58419e62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd9b1a6c89f985a9c7ce424d5bf6f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe6d76a022fc8f83d39f8d978ad9b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8766d9478bb83a9ee6cbec614d70d33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8048c88dbae1ef463a249638e3084502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e604798fc7cb9f2bda51873473a15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e28b59dee9f339e14d1c34fa6098d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191c36ca258f65fc66d0f394956d97f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d5e1f4ddbc9cb89daed485a5d469f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb2f6384e2121de56355eb74359496507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c691386b8b62a64bff018cefdbfc1fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2b49dc771bd6d2c492097e3aa4f7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edc28463bcd3badcc4745e48cc5f52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b6bfce9f989fa955f68504b9c0fed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b1dbe5208c378f5d78517cc5ddfd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849ae270f9f7a2f62d4875d4d01abfa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d8d68152309a5fb2b1280369b6cdb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a98b7399fd28f2a1dfad757f99870515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b6d5701a5e17a1c6f63f182f4d005516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade39e8a083b46df6d420067e4fbf62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3c68b3493364bd2aac29862a788be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71176d379c81619d27b97df200e7f5e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8f5c3100b2c98c3ed5ab79faf0e96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743440c81723e2d55ff5ee93e5af0880521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e186ab5434ecc440ef8f8d56aa00820522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6767ac0f42008406e9f037d7c3cd4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba31b86eeca6cb8f588c4adbb8f2b2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2c05719ab324db0bbc4c00cc51a06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fe669528cdaf4bba6b142f84ac82d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5397edec348f48c2ea59277dbf41ba7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcf257f9cd770a021ad232a3ba0941528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fff298590d301725b94b38054ac40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5b2c12d3889e5adc8d8e3e1b686e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740f7cbf4ababd36879c9a6cb19002f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abad4bc1a7e1b1760e43a6e7d0357d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706a4ac51673f09065505d3bf2d4353533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9d06a679195a29026ff44336e5b94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cae28a18d84e4f1f6667a8cf4fef3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d62f05367efc12c92d16138d71906536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db128fd4a6cc6b12ba7205b48104727537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f877866c1b885ca5777a5114b0e8e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafab1180f9e3ac47818ccef5a43356539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30f6a8e4de3088c8a5e857d8f320e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20dca9def3744ae2d815be81e090c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ebd5b298007eb1f6a61c7f5c5ea48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f15161ba0c5cf7c8abd11b7164af76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507e7dd55f4cb6b1edd21168573e3b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6da7903dc565c109b0cedb44261bf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be40d14dd0b856b4e0ce3d16254bfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3e3ba0a052ced4126de9e290f4d3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f2f0900a7fe04ee5f9ed23d31c9f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd90c7ada1c16ef662a700c215bc9d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a634f4833ff354c0a0e53454d0250550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd721e0ef2f0c043524be94478f3c29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3ba9b12e427dbaa8bc09c6f978cda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e46df8e3da489327d0ecf48727ae8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e769d0fc39fbbd9d7bfd97f5a5772554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3867844e1d00d856dd0f2964dc6df52555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92559aba470f341c74d7ede159f710556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d015b003df11e3fe272d05c83bb2e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307b0c0339fe6b435b298e01d908595558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb30151eccfe15c681793775bc21ac9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60234a42b19d21ee409beb312fbf137560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684da318ceca1832612a64d4ed26ed7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111845a3cb0c6084abba140c6b53804562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a61a7749238f30a83461ab5e529755563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd02902355030825899902f429cd6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc521e760e5c05910fe3942c167da2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aec047443061be49cf6eb6b45f8c7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41755eb744900dc986c6d92c7825e507567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6de826682b5b7dabe4912f2b0a3870568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db51a7a31d7cd45e80efab62bad4079569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956c35c6563cae2b8367873e084078c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd767193b9c1f3d70cc28e0ed9091d97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cb4b0eec4cf2fa4eb1556de27470f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6602923539bec02e3356eda3c32552573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aecbf6921b074b41e601a6aba66dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1941beea496b4c30e57e4a4d28b71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de9c95429dbdbc8e5d09874e964502576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704141a08dc32a189053c17f720f6473577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bb2ce0fb3568be2e17072f5808405578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31420730ad877ec1256a2b2fae5def4c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f43e826aebc14dcce330e87668daba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbfbd496080f6abe2ea2250dd11c98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94ab624d676bad2bc20fe62412b874582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ec31ee8ececf00e538d7ed7a7e189583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6558c5b944cf439b172f3107a2e0a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c79995882d6a9ba19d91a773bccfb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600b9b31e11b4fa5a122bcc6cbd4263586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a5936761413339e26da6aadaba93e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1cd5b19c422c9623a942f2abd9f5a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce883ab0bf81e19eb14cc885b7fb752589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689bc56e53f0f50d4546da45dc0d378590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc6eb0537693a50fc1968ba65a37f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee15b48d980f34efb881ddf024d751592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5b247e89ecf8b2c69389eacc2a34e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2ccae4ef6c8a75fba659c81d89413594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadab91cd3e0b4d4233ff367bef8249595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3488bd9c24330e8e3a8f08db47d4a93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f821a205d87cea453d4aa87b0c73de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792de2df267b68d4272bf125984e8ef5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb9f5038dee7fb1403dbac34767c6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8377cdec7af05ecee327bcb5650fe2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2dec0d4c69dc50fd38e1aa631f1f7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de899ffda569663ee2ab08a0c9f6c5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c1fd8458e68d365df03bcbbff757e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1585d33c3a21c649f01521cee41c81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1f656e3059a284c1b9666684059df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a175fea113a398e95c00e5678f4aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9762e86e3274845fde24c63946b8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fbfd40f99e7296bd36abd843cb5a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcc1daad08d9c4ca72f9469441639c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeca72865ec35ff65bf45692c9a36a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccea8dd5432903be0608f40addf3287611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7a4fae63732f5f26df45d60c0f2d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e432d087567d109e01e20e4502e624613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b9f1c33b7583f7d4f37863550c4e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e7e2095485180df237ae5dca6e371615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fc096c4012e758bb06d20853ccec3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105017cd8c0c96f4c5c476dd2ed030bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93934d20d198cbf2a85a4018a4215a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a6c9bf55af42a7514430cc756b8e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265f4f13f800a2647af231b96ff12fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39cde826e128597c10edee488a9821621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd55253c08610a8e44bf5892a6ce48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f06fc2b16422358a2f46e1529747623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b466c8d4784a4ac5058ae89aa74b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070458979bc8fd56afa1ea7609ff9b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5032c65852c09763937077b2e6bae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29312508e0606b0585f0d8f101bfdcca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b245379657c11f70055f792474da9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb9f9eddaf59def035d5ca1d2ac422629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58466f5034bb9db47d804cfdb047d71b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8fd724e489ebf85209ed9523a37fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfb7e9f007e3eeedcf32deeb702fa9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53d7b25af2d247215392fd607b35f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28694fc3f6d465f26675257ba24fafef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a2a1ef27e2fb16fcd80c37459d1c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6878bb916dcfae9073bdb846069981f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cf262c809073e70ffc07c0cd7dc56637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bcc155b4e480f3cc740449ce858d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a295bb229a1d79134a701a01ef69fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109ea3198ce4ba9a825d44792b59cf1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16183222ce1e6b821b93a53c40cf4ba9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e8fa64149e6bedaddfb6b37586935642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a05d2cb48f18fc85287c6f74c5f69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8670866bddfaa6d2dd4d2def3c4d19d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a823c3658af57849f7be80bb35cb6bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc93e1f339724ddb94100c6059c7471646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7978646598fbd3561c521ea3d7248647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100139675db938dd60728541e4f14894648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0b81f2e059f2650eca74ae0a0a0a5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca93e591d6ab6b4bc698c3ec642f59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd88204b7d81d11f1e7baacb9b0f9f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39d63e01c07f4b5c302cca1d734854652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07c8bd9450bce70d41c4984186c294653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682e5b1f17b942f7310fcc0f828f8ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505e70ab874a919a6448d317ba26ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ad246393fbb79dd6cbaf72ba6d6e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5da6c021b0cd77375fe47bcbfc202c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75023757462a2e937a4222cf5168664658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd0c6d9770f28bc8fdcf9073e3b2dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76872e4509658bdaf5f38c8fcd67c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb871e80af36fbb0439507d43b3d2bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cb181840058b7de45956136b448f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9eaa538a8996d09d830b4852bff971663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9514a3883113ba1c37d2691288a663664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720dc53fd408fc392126ee644a33449665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33d4eef6987c1b4826772c8136fe4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6990bd781ec2515b8a9c3173d4a650667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ae2a2b6b98ae1117dfd59c22a3870668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680e5049d02a1176fbb1e29d5e2bdea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfaa7e6a5fa8bf25ca923da725c9e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de4f6741d1d331180816f7a04af2bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c88989da9637a752a8092d382e4d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf55f186d49a6671755b567d518e1d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47a203edd25b450e88306192d27796674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf31b6c8bc039fd04dbedcab348448675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ddc381870bf44153a5bb4cbb1473f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1836dd1599b822198a6625376f515677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba3f201cbccbf7a8031d5f932bb00678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>