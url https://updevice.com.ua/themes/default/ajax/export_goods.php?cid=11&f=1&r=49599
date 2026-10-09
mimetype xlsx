--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348278996324cfa96e43cc32b7487071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ba23dbc5e4062f6fbdf749c213d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadd1278bbf1dd9acac21d944311f953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4b9daa98af6bb61cd5af13222b98e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ef0b76cf353b2c0cfb205b2e2a1925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e77286d6124c3631c5dfbd50eaf10a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d333603c2033ea2bcd113d19db4d4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872b8ee50fb6f2c26a3cbdf1a38fbc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee45f0b7f06127afb9b1c9934bd6119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60933247e6eff4a1979c98fa20882910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adddf566252864498ca031f8c99fc3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531032c1f4509cf6b77a4291a575105112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee2f878b6e077047ac5731254e4a0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa2b1f89ef231b512b3737106428b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea688825edbef98fc96519f0d043da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d337f619cd9c9b13dc24a1535e1f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54135725f76e26ad04c75f46c2f216317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02058cd5bca358a95e5e99ca3f131a3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb474fb8df2e75f51ea11d1e2a45bff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fb0685cd3c78dc9560f53a0d9c3b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc5de992b03310b0ca1315e738157821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5509b4579955e0a0da5e0a31557d33c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842018ab32fb476da73e04826335a26223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d33576cd2e2dfe303362b7d15596824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e69224bae9d4dc98c42280139dd2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bf8f474a9a0d7bfb2c798812997a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e2200471b52122503820c6b59d85927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a45a7e6ba706a3cd89ce18048802228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b434afd005b8f9260c26eb6fbbe8a0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394695ed3458d0891b90ea2d299818b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173525ac1597ab042c83696b7cb7f63e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be242e3256ac6f20bde0be986ed67432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50059a5af5d74ccfc6fa2f89338fae1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740810eb6764c6b454fe54236bac95e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64474d773416c233c94439c2376994bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec487d405def5e70873a640edbe2cfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec8673643b62dfa85904a7461853db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5db1e7d2a295856e11e2063f4acef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3481ec570ed58bcdbb4dc42e0aa216239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6ec11a7e147f1d53d05661e5f799440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d0e0992618fc72a00f8616037541b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493923e4b536bbc9489f842b3a9fa3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0fb79e309fb74b0ee9b6f9cb4f5b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197220b0979717bbc97d985bc7a7401444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45230f1f4d8d662b40547ddce5f6cf0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b71972e6ddf386a1e725ecf73edc3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c69512711b19dcb583a31b374f9b4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340aa12ed7e39db696c666ea3ee068f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bdb2344c9f66c38e5ffd0529fefb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856ccf8bd90d5306b6d1b3090d8271e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844e606281a4473c912b209bed2a75e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89a81fd0aa4f508a603d040b8f6c4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad79d7a3903933ad6e318e62b65ed3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5c8332e75a2445171c0c0b7455ea254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d7365552c6f6eaaf794f63fc265fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2828ec1c0e86dd14a86818b947bdca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbc32ef09b5c93eb028090609f4e6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9873486a42a01465c4db63ed25d40b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b93bcc45aa64be7a182a4b6d238a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa2c5ce0b1be8a5d4c89b2b015412360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df37b6e1d908867a2b111b9c6146be961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64d789cfded2038184b5721393a68b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9609371c664b0354db360a700ddbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885f080822292e7bcfedc200ed2352c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e312d01686694e4ef54b3908ede8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f23816fac0416951c182bd6860b87966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf409c6b464e5b9f99b9fa1739803f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287491d17831927d1cdea1d4cd2a14ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ec210d0472b67f96448292c3e93cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5466840b9c53918a3d440dbbf81e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa035401ff4e97e432a5cf16984042171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56197e4536124b915f77c48e4b522bd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106264712d358a697e76faab58f524473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb1c0cbcb1b516d634310d6821a52d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c864ea815be898e7eb05ca84fcfcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e512a03424aeade7ec0f392ce3c47e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee26ebcc8f520beff7ad8fd849dc36677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ecfe6cb1e05bad75a5348b02d00b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94001ad23c3631848a7460589b23b3d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae9d4ceedbf9f9688bb11cbf9afee380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e5d4c9f2675858beafc86a2812b3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdb054106aa0c143c6a8f04e8938a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f61ab8446164fe96ddfdffe13e70383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ea63dcc863169bcc76c6b13d094fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b200b7fd3982c0d37a666307732d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7724a6b3420614e8a6cbd6d0d4c8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d93de44dbc4874d241f5cdfbb8ee887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7896619c88573acc54afe6bfd09e3e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dac79d7a3c33bc291e25431b116cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df7a5973cc5639c748a2e023f9db0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0877879425aca1854127b219d79d77e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df090bed5588a26f12af8495633b2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd40e36fa4d9e5cef70253c10e7030c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a77707d665f2545f620cbd0f8b33294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cf14ba5e689ca5c0a59ef3759a9b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1054c120b19f8904f26097198b49f1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba9f64e77009cfe6089126b78ebe2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2067319e70b322ddd057ddb7e8cc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a007a028635a48b5104c939c083a4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e205f65a34c8d4442ecaa6a378a941e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b933e900642a94d1b6c4e73eff4f092101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ca2e107b31fbe2f32bdce47683328102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd43a2ade3186161b3a3e16ea4dc83a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368ce2640982342ee87118e0c73aa38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c25e3da0541f5938d8951a8bac0db4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fde7670cb593e6a0c4e6a2b25a61d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e924a13ad080ae8472891a2e1e16b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb2a0ef7885e12bea17e09f71714dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5b069d225b39c642e8da740ef35a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d00aaaa9e2cc37f10c2debe1886ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b228e407cc94ce23177c7aaa4b850111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99943c51b1761c436090e9ac1c3b389e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41587a88c6562cda0d6dc86ba8a8500c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f719c16e3f652ddf04558efe0bde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd49740efc8253476a60f566fa3c44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257a53d968bba3fa9a0d1f63e84e74c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7079dfa973bc4027f1f15d43e040143117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50d276139197164d1775119fd764f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492c4a141813c6cf74d8674c0715bd3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89395dec55924dcbb68895ebf9d5bb43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b7dffebc8c04392cc259c6681d0de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c1e612c95355f5ee596ddc9369bf6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995dd8611acf3cf60942533a766f387123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57c38e74c79278f0f68ac493b75a52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740a4538ee54d15f7d2711632abc79a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b66eb543c79453dd2ceae7fe596fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c528116200eb83d37731c65100a26c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d21e0888a905aaa349ab363910d12d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7a9de515a5e12669e1912771de2c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d616bf07e0ae8c663ca3cc8f437f3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bab51478fe1254ba879e2bccce0b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12cfdf160508cd341562f3ca35466d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6d1b04359290ca812add7f954a4d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cf65d74b75a63405c25b38ebd7861134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ec7d11ca8e8226d92ae388e56f264135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354f9eec7e6c3e377e57e50f7523191136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee1785ec37b89131500ef8421141b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00235767d440b307519b8090c1ec6256138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cb3d9a76cbacd5e433dfc7397637f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63331956c7af8913c0995c25e19ed92c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba756dff965c72fa2ae5a4e2fada0c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca55aa1f1072e68eceb403ac40f5299142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c805ed084e1ef4316c4ef9cc708f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f170ac83b7f0fb353ff01d41fb3fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ab883bfa6ac2f425c3f5dff05c4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dc6446df6bcff9103166c519ef720146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdb651deb02ece7638b03591e21d85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e96398be01532bdc2741575cd88c4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0d5a4625ce94d4c9a71414a7d4bc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cead8b74b872bc017ce222b5e8778a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99311f0110ee412add3371baa702dfd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959de1665ff6480a7e08270b94f049ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ead1dd97c4c679a049708fa972284153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6685494fc1b9b4f958d01238da2058154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c222ec421ecdb75ea85be9bdca33c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de7f641cdf0fbba653ad08a6462078156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df0e5a0a1b5b49213f76f6b2fdd057157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fbfbd763cbd9aa926820c7627d694158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9a5e03768f418f243987b190fe02d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cccbc5d6273138a032ed2de80280b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8ee76edc11ddf3c7485d4eeb263f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883035a992b032f333b60bed4d581b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773057eac8b49c01acd7aaed5e50f742163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc9d542fe234f82fd1802cc61bddaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf7a435a313090eda715c91377705165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c84bdd9529339a07ece1ea5ef36af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b79f7a3fbbe4f9ac2729627393f396167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba9e9a6c5719ae1cd69886759c5279168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed955b4d649847337a3feee25030536169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317f4919a068c1ea4768d8417f8b7e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb53708b962a41af6429fec2d9f0c0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf586f9c8052369a8c45c4f57c473c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df775c22828ba3f21865eccf549f9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047c033e941ff1ce3ae78432e002769174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1c9edaab291ca0ad409b93ece1e4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ca76cbe44a61ed18c87c8d366d25f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4195c785e6bf4406fc3f8db2af4c94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3631ee6fbfc3a9d0351de8075e0162178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbba7000de029e2ff41cb98495b108179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d1bb162fb3abfe5822a97749f3ffc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea154eee5aac94ee6b166ca49a6c795181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3db49c296c8cc1e359c575cf08bc3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bcf70e280162a006c1b47a0980aee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c905089b9f314f259fe5397bcd486184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a326228b8ead49398c9ea422a979de3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1316cf704631a9b7787dfd7b4e79cd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b88d29fa7496a7b0f930752f1f682187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a80a51975ff2210c47f3eb5a2b945b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3167f3a1533e3f48d208c319ea3f49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3739626a0d16599a98aea1c8080dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee37ecf24e61dc13beed9ed7ea6540191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440531db6b81f0bd17d5d53c40c698a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36c3bebb13975a0b53d9a3a08f761b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df2526654faaa7b2f88a8e46b0741194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497603dd3edd6e388b24ed8207732e34195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33442991524cd27790b7ec5a130b0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cfcc6dfb9c0ad28cb67684b96d988197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a892039a124e523fdc15d9c231882198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e08aa73d0938ba3768ebaa273ccbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c332bf854301a426c098568f7459ec4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af26ba1f6bd783c801f39e6a4237fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17667e3ae8a93ccc860456fcac4a9b3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0665fb8ca01fa13661d761f755a7f6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64277ec66a230857e650a185e6984453204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b5f070c71104c20884038848cff66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efdebb1cd86b436ae60bdcf0b0c91b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459de88c71a47e552ed293aa3835a66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1aae2ba4378d852576dd874f17c66b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd64f8930e6f771ebf9ee5b5d5a3fd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728d4e461ee60c3f2ec6b3ad6013377210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dddb15df0cb453ac9b94889754da4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac0997a5a653eaaa4a31fe94186830212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be694c1a14bd6489cf6c747721229b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3a02e24e4765229d1e6a0ff64443d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c780c786984300ef5c558c5bcdebd0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99be3008b24f4e77a2e7fc305680d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6966e57f286e2844d9cb729f66d855217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb694d057252a2f93263ac3408373b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c1529d3d1f8c2de7ca8399488ec82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30e80360d93266dd837f899730a947220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8d84d31b0f4389e03eaef69e6d3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4bdfa2842cdac4e28dfef04d9ec57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea463aaf074ad9228295d554cff3bc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f19598474b622518086534f3907d79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185ccb2fe2d58b74a8615389e48b1af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547792949a6a443d6f25938da7188f4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017977ebe8b73b88afd7560a6bdf094227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142431444dacae5de0aacbe3eec344d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe1f254fcc082a9ec27dfd6052845c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306440e41e809479db522b4496586d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca1ed2839bf75b9437cca353003280231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d1ab61241623818e48c76a727486a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dd70dbaa2db0c1ec14db3cbefc8e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa039766219ae63aa794ac8587eebd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ae300ed359459c0a5d71990ed856f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80bc3c82be55d9949ca32813a960e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98996f144bb20c231891871d7d4439d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eed4cfbd0409a2add5d89cde222d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb56c189234fff8cebdcc9b50490ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34584bfb46cee7cf2ab38d3e9cbc41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996f013de69f8e940ed784524d95315241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1014fe494bff3d3506e78996c78cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b838f331c8e1326b2543dc97d26b65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d113a296013a6a1e9aad69885783d03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061c7ed26043c7b796d56c2877e95af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03366b95f6d57c692c89c273138fd6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906dd3c2f29ce5899f4f7c1c3029e7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2af5b48b1dc5abf6704c8308c42e58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfa7e287dcbf703796ee8d993e4e9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671821e24ab72cd9c64548a2653a1fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864330f91e1177e18d46c7e1ca083c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56f1766fc28eb933c9d1ebd0a7f569252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4600a6e86b5f71a1e5704fd43744a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb34d56a606fdd51d4501ca6dbd3070254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b41344608fb54678a97570d424e7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb26b07f6b53e8abd363372334a969256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3bde857cc1b262baa95d85269e573257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7141600a380d3abf7f3349b32b3d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c7ecaf3e32e6dab3cea437afc984f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc30648995fe5c4a506e1885201b379260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a9c7060726eb869deeabda16b0f2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674d7d7e06147d3e6159ddb13a0b112262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afe10e5506447ce434a12981122f99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6e430a7fa2ba97c592523e81fe76f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d543c60a41cdfafc1730018b762a769265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df38ff0926b0289c23d52fe6cf03c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a190bfe359622b0d909b1e1cfdec2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6f7d779702f919b2e02519f547255268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7276ed8bb702e859666867b72250720269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a12a55defe759b6a39feb46240724b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1f8d9f39e37af246fdcf0ddf9334f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819460c981830f3777e0117b46b0114272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124cd7bbb3bc68e5e467731c18578f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ccbdf003515869c200c99ccd25477274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0098a31c43d6082b4532e8732f81cb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57960de1d67b266f675475f9e327ea49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6882f43b26783cbc3e174220ad41aae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd156fd5a8dafaae92ef6f22b0875f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99624e1d7cb78e948786dd04a45b7e99279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5833a22486f6d9aa0e041ea30bdf48e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd79d53597872731f6e515ed0ba8f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642e758ca927d7d0e757706765d99db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24916cca3d47912f69cd935741b23c62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63270f1701112f9db50acd8c2ffe3328284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ec2b4e94b5e820b5af7f52a5125b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55787ec05df906324585ac838d86e72286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ebcdcdd1d15297566c1158feb7e68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054502978a4be942b753576dcbaaae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db495ce547b20fe2f6415305767a5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b9099925fdfb867fbebefb833cd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0c4894c74d82432eb31db9f767468291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e3348f0edd08ac304fece9a2fba11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330542972052ff47d5b891d7416a824293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96453120d38e84a767bca205245a826a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf17115ba3d6fad67333b8eaebd5f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85781316818b9a0cf2b063cc79f1df0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f80e7d7f9b01e268c2a9748d2125f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b056ee78db6d1db1c2e55215898b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6376300c70122ef8d3e0a55760621c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2c8c638fcc6c0c2f3ea503344bad4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dad99411223601c895ed5604b4b888301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7a2ddc2689f09145e35ec447d6a8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac12eaea3846de8a12f4b8595f98bb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865a8563e2a33559535a5fa5ddfd4c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651e73adf63948ea82c8cad726e5739305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64160d287940ab788e7920096b1df2e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36030e84bd593a88d5ee65c323874521307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8c5d84c88791bb5191beaeb02b21d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3d3faabf71bfacd4994ac12290c13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328b89e4502380c13794dd911f9bbc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9d2e7acf73d003fe07453d2537b89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6529eddba8a1f40ec0774fca75dd3b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a94598405694c7f40122c0f1b1852313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496e6d750c993deb66aee799b073816314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f333db8011cbb8121f4c7c90b3ca7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8b7efb31dc9e248e3b939e2e24eaf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be77720db24b72f546e9246676ff35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5b10331050ba4bf60a078179cc42b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2424d526a63638cc1f94c7ae2f640319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e527dc216b37ff01c48c065f4d636a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a68bda69a41fef9b5f62e82600d9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fce9d74ce7ce8fc62d807117d1c4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f9713eaaed5514db4c7f883258299323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fc0520d89d632ac63c65488bb5478324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b597c9f0c1fcd0810eb8a7ee3f88e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7b3c687d760cce2d9a5d9f14818c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eb9c8ad9685ea8b5a8cb35381f3bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328053e1888a3e2ad6e8f3e308331f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffee9f9111ed4addcab746efe30f41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb52d60ba50884c1f8d0e471f6cf394330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639069a02fa0e7a1498b812cf006457331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f95d1a8ab9bcce0b9e7aecb7a65e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb928c161e9c07ce3d51958378c9b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca8fcb1252a437b0506136c4c1df51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb0e2abceee4a5527e02d82361a7e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34b265f009838a3de7415bfd22442f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e3bb25d82ecf370ad38273714ef2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675e5ec2a084f38348af0bb1281e9ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060fc58e4d9c891eee071d7108afb28339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90568f302169ff2c89173a4226d2a6fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33fee756d87f95ab31bba93adbe06d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449deed6b2ca1ea0ca1affa5cfcb405342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea204ce791159c69ebf3585e6f8769a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa06879f0d13ce2373c10f605caa2c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9748841bb8233cc2f6b73f19c4831345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a795ad1446218cae5841d2814b933346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc7ee6b4b0edb0598b2634bf04012d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b79717c4e0a8149f70b8dc416a176b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cc59fa1bcbe0e607537aec2af77cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28183c9faa5294e43b24122cb3f3a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167be9425e1f6cec9c2a042f0048e38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc764f38f879a88603282cad0382de1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7c9fe9d49df5d6b1f4ec3aebcce79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce30a12c20356c3b2b7c48b95dfbf6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bff4f462c71103de9e8ed1f42a0d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3276e3869db422fa010d40967f0427b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f30efc3b9ae560e8c178fa90f0686357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1f9fbc3b759f8d4ae6eecd8f34d3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4c3a1fa2b8a5b1e66e3cdc402875e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675cf5e476b74ce8cb79e5397a13084360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586d69c3a2dc9ecd55a48cc3b92edf9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8914ee0e1f17a0f4ff4d47d86f3dc82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598200fd06322f5c6cea0ed271331046363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66186004992b8d0f93981b3bc5fdd302364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239143640d00ea62be951c1f63aa427f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b3ee86e98cb3b6797f11be6be9479366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd423aa04a9a0c62471207dc155778367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1c3a6cbd9c7abebd56a8d722a7872368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf27d4100e93fca7588402d03d7a79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37f325f0c14e4ac502f81a8c8bae87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822431c4ce73ec2afb922374234cb83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54292cf9646a4ec6845902590cfd252c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7fa903b6eb7a72aa77d6a09a5e6d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184db4ed4081973f724539b1cc14204374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd56391415349d7c8e4d004a738a60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fced6ba402b08ba247c5f0132f7f1f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69d505ba107665231fd1f934f2275a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30fe9e2aeeeb6ff6745a2fe3457612378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81d9cb72fa7225c05e000e7d38ef80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a953d77c4a14b170b72354a9dec4149380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40382c02cb1d3013383bd9140799dcf0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a59e3e1f4262ef264bccb7d166d43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c8acbcf897d8226dc7f854626a564383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a54094249ef3f82e8c130c794dc3d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086929206589b5e85ca6168e2cdedee0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37feaebc15caee8357df02501c5a1a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094c2d731d4129fb2f87e914066d86b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe321f8022977209a2f628694eeaf45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2207b0f13d78cddf45e74ea9546e612389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff15c0770eb900e4148d4417da878bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2999dfaea2c7d4792f2366922d7e4c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3901f50f5c4514c511f8535ddcc0d37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5a1a38dba26831e00de67e582f804393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f290d6d91313b2db380368c158fc725394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de670179d065e415a0da848b5fd8dbb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679736745f5d14fe9df70ce97f1cbf6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb639932ba6529569f8fd16f951ab7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb1d163cce4ddfd2f7b020389cefea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb80888d47d544b9d4e7ebbb116695399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c13df5013f8c0147e6501f79a20cae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871aca06c69af0b406a301c355ceed5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba1765b9329f2346ec1b3221746b9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc01c842ea19e3dfcdda20b9a8bf818403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ec1d0fae6a50830130f90d5634023404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922f3dc4602ab9b5185bb57c56f785a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa077898f0ea4eccdaac0e0733a4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8c281eebc9e7309fb4677e1cbb6f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f9b56f269f501eb6372e8f057eb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc887bf71a6d19023ec524c077ef4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f50b9fe22966654e8ee0b0caa27083410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b31b8172a3f00b4efdba62663a7b57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c34d54fdda5b96b0047d6d2f5a989e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e0bd25b3c5aff1454be8b3e41b641413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2711cd121219606a9d58a43afc2df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05702b4f506a0b34ae1e34f2adb2297415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a568320ac94b726717aa9ddaef6f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345a392ded3d90eae54e99adf554bd6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6cc166426a1fae1604398e121aed0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484a13e0cb431840929d611349af614419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90534b9cad5f1030829ebce40ecdfbbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ae353bb26a03110699743feaf6bbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7ee307282b1fc6d50df73aa269e33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf488f9dcc1b64b63bc89e8d45d039d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ea839d0c3ad70babb4718a7c81726424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849bda4373e80cd36dcd51ffcbb3d4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fab1239b1e73be6d34c55ec56f097426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888ce2cda81426a097fb2b9b2ae5efa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0707965a38aa3e5f9340efb8dacffe7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0e2ef5cde2a8e5a2916b4f25b611c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c9a2e94f8cf28c27f608e71b51de1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c31dc5b5fddb46cc16500bf351f973431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf64015ce743dbd951e53ab673cbf8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e67fb1003dd50edf662b8da22cd213433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae729ab8ac2d388f0493813b7c2d49434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf927f39d8fd36787242e7581a841435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb3ca11ca1e2d187e4f894e9842e2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cd62e6037574075a8d472f34ca91d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b103e4642cb5ed69796716cc2717e49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bba95b9e27d6d61e0b24970232d42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5a76b4ebda9485ca052f4b9d71fa9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071399e85daceb21d5b220ea1455032f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6827b20371c956443279e147d15359442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1004b6d110c022d4552aaefe688082443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a26b349734252ec5df2dae4b719996444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f19e165d5b6c2c1f756921c4420880445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a914c0eefb82c22942b8621129ef7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf11a0ac0ba9d3ca5ee3b36de199f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8238ce34990df88ca6779f79c98d57f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc13d5bbf714b7a394a5de4ca753da8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7232966f75d009a3f9886a0e4714968450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715598acd60aa4aad566bafbb4a5477451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d5ddfbe0b4a6f2806f7918209bd9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54bc81a892ba5b2f44b5c121882476453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d0d694b04e6c8405a33d5a1303ee8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936abc6a6210554f776dcf11adad72d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4703423adcde16d7db9a8aaf210ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda1dd35052210a17e1634aca40136e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a27242310d60dd7af5dd4253be5b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c279c9e9fa6ff12b995c6d6f77421e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ef21b2f88071bbcaf2aa6b2817cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2914c9ae2d4939e4e24fc07fdf91b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea187871b7229dedf18ea4c6e670ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc07766cd17393a409144eadd94bd55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e814edf3383f6f1673ac554ed09de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6eca962909393ac82694b5a3177b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e7fc438804d0d7c1f7bb08b71f085466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592ce43162ae39ffe8cf63e243da98d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78824b9c75781a2183620b24650402468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a9cec1742641b9119de8be3f29c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1864f1abbce0a6b268749310e6ba4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e270731ac10d14116abd860f85477d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cf66e390d3a15f95db54a21224f45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0218f0bd674aa4d699f781492c4571473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6b792e4d421eec2c5cf865386781f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915580f14e1bdfa3f2cd59b11384ac1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3169db1a202c32f7a098006572afc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901e6ecf112ad6d9eaffa0df5c7c93d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9ed8087eaaa91e50216d7e595a3e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df89cd5de9cb3aff56736b1aac49f4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4b322a488826eeca134ef58bc5b53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22718d8f9ed5465114ca872e45090d98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f25e1a998c937f082bb652c1b1500482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45c2bf08fc704c81ace941b6c6372f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28daac78e12d5dc9b7cb1783a1ba25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566a70527f95083ef166769662aae79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a46b940cdc93172fd6ed4dab0cfc12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b91496317489fc0ffef1cb4132e0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfde6b47509a9fdae98176a4dfe93aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fef3faddf26624381cf1ec7a90da00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5956f093e46e52eaea24395c642af5e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0624f43924ccebdf2237ea5d84160c6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0ca60848374ffd8ab6d3fbb4754ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414eb7dc9087d8c2c5f51440e9c5a8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbba123f1417349fc232fa43f1a47d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3264916c20adad544fe229ae814c03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13178246e6bccb7d88fe6272c6f67f72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fdcf160d9698b9d96138d10416f1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09c81910c37612bedc94c8a52729da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bc7f2d548e573c47ac61dfccbb04a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70aefc81a632ae4a6fed7ae46af9ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd05d66277627dc3ac601d03c8864a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053003c543f286820b5247dad692f31a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c902f699fec7c22f26d751129a14661503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4b4d0ecfacb0e8af06a1bfc5e9b6e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c4768f3ff804c8097fa064407632e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a383211f317f6e37c6445cd893b7bc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e2790f4f76f06204628fd39688fdf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf58fd044a80e2bbd7a925c78ccf973508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917cbd5cdd2b94137d1afa67f0de7d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b2fe2fb1d3e682231fa4c8819931c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e73692c4165baa08e7c9b59328e4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568200e1fa44cce3b2aa7673c870f54e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98207cd717f1ce450aa32dcc3f4392de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530508db21222cd3df3e74b32caa19a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b3b21bf9228138264a8546471a16e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6439fa36a937ee3a57c4f7c8fc9391d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0d3c4d453e19795d87f6eb7f7707a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82187a2e128343c7aa581e1637831d38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9a6aa93fd902b3c2d556ada51cc59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e3138cf34684f418c91c0ac0dc184520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93f6c7afdf168dafade0a439384f8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aafa9e7ecac899547ff3cbd7e0b8ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c118edc015bc7d41364f379c4ef9ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edc4224ee29e29de592f112a0a2b82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a2a890b57df5591adebd438a55d36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462108e42368aa0d806e48394272c912526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b206daf7c7d7a0490df424a7fe50538527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453f24d9532c3ff89b97aa3a5e63a99528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c4d75cf31af15244efc4a7c9cf698529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8d1072730ec8e8353f4df67ba005d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab59bd2d21cffc202ac4fac2af6d58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a5d8a2ef1a6fbb8680ad2a6a0bdd0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e20c79b4f783093b3e0d54f36e71fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094f76ecfde6cef4605f2f468e54388534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fea06bf5ca8e128d415dfa1059636535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e08498f7407c4de074c4d5f2015e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f9d0b633566f6be096c6254e7fee8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7378e8dc77833277ebe69b45f7d908538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a281b7535988e6ab48c01c752143a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f662e5309f7cdd64bcc0284c7a88c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ead45daabcdb714b24216b7b138b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230c7a6f128d464c6987e149234db6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b205a052a3a6cd2266c3a40899af0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51eb7b0b98fd78c7bbfdc158acb644544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72c02c05f0148a312f128f5c35b042545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bd7b757f83b53c9d2d53a9b7ee919546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7a22d4ac0975d0b3705bfac1b6a0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29213f0b870db5d94468dfe2258f7b64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1855e6bf32ce95ec8cc0b261819bc46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f490fcd6f4f290d2991a5c6e1a9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d8edea8ac3adccb204714608b194f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d56927aa7b70f2d799cd108ff601c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae75dfd16550a42bbf1aef2cb11ecc1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f3ef34f9a7d61403ce762a734a2f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838af394d7b82a660b7543dcbef4aab4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e5a2940f1742a341799d119d6be86556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245c1305cbfeb2dbca0a6f43b038d27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611b710c00adf3a0a0b8661e2f8b2c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab964310a3434c063b8216447542cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce6ef42204b0e45b0a31f45a6fb78e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e1dbc1d86d4d4e9f31b9ea9814a83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9dfa7d8f73e2b6c7d44c2f5a07b9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4b95e7d87b574ec7d6408df5f1885563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2f8238928945f9477607a88b15d9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022085ae6425c8ba4affa898a19def62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c24c2989dc9d36ea82d3b9f061b74d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa31a588b2200e5e2712cfcf604892567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05cd82e6ba0ea300a7ea19f10a0b90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f0c0218571bbbb83806589d6b3bf3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b9666f424d76b4fec475c60ef9574570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a096f08dc6475b1bbb32d9f899044b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b47bf03543be977bbfb96c95930c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf0ce8ad8c88f71878130ce2085812573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f649301f851a9d1f7cebc0e54adb2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0225d01d1bf5855c797eb39301203c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15127d66e7f635d9b31e18b6e8d328b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afcbb824c1e015ad817eb2fcdfc283577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c195fbdc71ecd6956fbf5101de2553578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9296066b87bdd0b4b3ecf2f82140810579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917c3bc00c7996c7f2862e8cab39dfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac199b7b1240e8c5c482508ddd18ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45cb011ddf98f4c90160e98899cef2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b09aca05bc0c4e08b058daf54da441583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638a22bea42300476c3c0244183e058584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54942825c3f4a3db6e7de1930a919194585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f514b7669a276e9253e45c545161b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc586dee670b6dc3cc68c12554b8b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443383180e623a45c3c66273c951dfb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abc4a29c6edf45b280ed2eda6cd5d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66610ce5c4713fd75139d1d224bc2bdb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0dc2bb2d9c763d53dbb5b99225125591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce733d65876cc9d0e38c729dc9ce8f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f51398072fdb9aad864b99e146bd1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d621606d40c4b9dd2fbb489a9fb52594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6c41153390db60b516432f81a28c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e63f6130517f0b0432dc00a615260596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15a90a622253efe308a459b102de4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bdae377145bc88053846784c1fee3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d344b3fe14411a3b3a27722b5653a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3594aa7b8414b0c793267be6a114b12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a252bf0fb459a1977a2ab03bf0c84d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1199d90eeb1ac08a60315d91003a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edc7f3013af455debf666e2e9e9be3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1b7cd056051fe53214664a62cecef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30548d0640b74d1a2a382f105d046cab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561e8a103a59635af16ae1e827d4ef8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7241e0c05aaefc11a302f80aea3df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478c5a1ae01c7c0992d17a4405941bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff191c0272ca5e6a20e2c413975576609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16649c9962ba51f884d15b3fd808252d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97822933d70b90d4d42a8edd7299a158611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e63536be9a0fcbc9a63616ab60cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505db7267b94c151d3d2bf5bf8d3b84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8a7038e6bd534454e9e5d8312125d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064912a6e29b5488a5a9f7767a4e422615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd6e8a73cc9279ba1702a84a90fe0a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9474e337d7b0a1cb22f872a6af08fc3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bf9c3c3c87929936a1f7b78cb268f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31bc7fbf26a29d4087dad8b8d73a75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bec6f35b4d1ffcf332dbd99ea9156620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f1a7e63c3421730da4f5a199e1af6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e0830c46981093974fc84fcf5e0db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f2a6af3c8fc7ee6bd78b0115ada10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc7a233116bbcd9e382669003d9210624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b68e47b9e6b5be12bc4eff6bc7dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d4e5a3779635c52f21a645f9a3fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29d3a9b48b3179d9309906812ab406627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2c0f5a26463914f4f21c199fbeb5b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d74d8b661e567c57f529e7eb95b9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86370acdc6b7633c7c4f7d18824d0817630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480392ca14cf2a45266b8d200bbc4bd2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0c765edb1dd80f26c591a4f506395632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021768b50bedf071b80eba1a7556d46633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30ad4f4fe1d863f968c39e776dc731634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0cf6bfe2d02dda58cf0e2f7e77c1b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794d2118c878d3fef634c52aacb4800636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d125a9a7beac1e36fad6d026b9d14f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd65cd73f8b508786ba30633a980fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70762544b85752b2668e0cfff0d76725639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e5d714f7e4b1ad1900a585ee5d167640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad897ccc36966a1c4ab4d15303791033641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792873d6616561397ebcbd1d2546b33a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda79326079fc468ec5f2806ac8d0fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dc0085f0757a1e196d7752a837fbe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee0b044c1b2421ea3e9df8f23e7e80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c414b317ab15260a006fd6e722de8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c88a1cfb3f0a1dddcaaebce70951e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24057a4640b9f6cd559c4f133cd0a68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ce1e2bbfeef81856439d83a1f6af0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9f023d05f4c0cb3405779451e2ee1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeedcfcfe47cfddc510f60294ec831651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c6900e5d4531d3e1042d75d98406f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75899f65c120b13e9d5f6b67172a56eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3638dc5edcc4ca655577101c58b29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa545fbac659c3e5737e0f96d3ba4d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5733ff0594af005e6461f423f668a55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889126b61e77bfbb5965d186627af4d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50bfc85820e3a2a252135cc048898c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ea11db07de06b99b69946a8a8bc4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d237282a2cd23cff4e0abbd53df0e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f694c9d4e64368b64e849ff3d13329a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8326e906194534aadf29e7faec60b48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a951aa28821a0453988887fb75153663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3665bbc35cabf60f653ff4aa3b559664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ad0800b7c6c23419e8af3dec12664665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6fe3763e8197d2a2332033d668055666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52ce6ab2910f012f68bc9ddf37bdea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bf77eebeb0ac3c78d34e56e703bd8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ea835d6e501c2623cabafbef05984669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0285e6c76098b29c5a8298a93a38ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468086412039bd48d84c2f1f4cbc809671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc223b2f673cf8ae50eb6381c7c909f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e6e9324a8cb1e52197fd3d9b21219673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88307650466dbdb420a3d688c1ced77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd59584b233e4c9129d397a1234aa6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a378aba74895d9e64be8381e5237192676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e9054bd285e95fbbd77c4d5195316677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61bccce1f08748477621794b18580e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0239f12c338bf554fb49117ecaac5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659436631d183287f59d1475bf63a72c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359469b90925abc2cb448dfc20c7dd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c06283820b0c3f60f26939f2fee96682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8772cfd8b49a7055bb982013434ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89d237154bc80b1dc5046f0c927514684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14f9a36c58a931554ce2f449bde69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75948bfdee337785ff109da07984704e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5169ede8b84d282e7b30f09f1badc9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb897c0eb81c1e72d134a2e68fe7fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d488b76215e452c19a58d747519ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c719d53a8d19422cca15b6259817e1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f38052e5a13fff180574e5cbd9bcfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d6113973909c7d710de957240b5b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df882e39cd29946bb637e5bd7575cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e292fd75a0841b97709e031664aba0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87be819bd9bb9052d847433c9d353b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369945b9b3220440002e3125d3c75249696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3e0d34801d69998bdd0a48bf6a5c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154a31c3cc2204c8da13b5b725e86c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b44389a444610d712cbe7cb03517c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aa82f9fcd446c6a48ce60b56676fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e3173fdee82ee85ddf6e3cdfb8946701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb225df5ce2aa8584b8964892c2aef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537504f63fee56e407286fcda20ce6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf23caf4353224e3c8d6ba9b8e1324704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3a35dbc549f4c08a77029c4859b86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897e2580d13ed989114f31d87c51512706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c05318dd4ab68388b50979a72a3149707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91863e870f344b1d0861ee0d50da9d53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fd02b29faab47e052d1fb41fc7385709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af30947e4e191e863f7618c2c36f3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a45df7759d4018e93600fea0da42b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7327e5918d99972c71f9f038eaa3f3d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7749278dbe4f7b7883360641fbc382e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45418770f7e3098c493f2fe1f44239714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed7e12c3d14527d3d3a37727d7a7c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a29dcef6359a51063796f87699b5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee358daa0b3dde979ca9afe77e72e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08f565340d13987cdf231556189942718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06175e2902d52eefc306f808c0728e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77728e3dfb270d272ee4924cc1811d9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab70de47ebe4ea8f81eff85f9cee15b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c448869c5dc53891b77c3961ca7d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f33fd260fa1d6e96384eb504b604a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f54a071edb7e4331af60b51710189724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc17952bb79d16dec0edacc1f5c1e33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9f231402769a969f6f0fe58768249726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c319252eb6f45c8c929cccd8e2d05a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2942fee94bd2e55bb634caf90238728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a9af166c24058bdc1d53675ce2f2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a42f7fc3047cbe08b9798e4df9db9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af50b2437b200835813b0de3fadb30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4274e83034a5551a2cae0f9b39dd4732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71810cc79899219b5a3dd4e5645ecfce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4046030c8d7481cb37b4a0b28e151312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb61560ebc6792f2777afdb0982ff223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b29763472e1fe6a520ff854da700984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbb5af4df6072acf32bf6bacf805555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58f78138d12d33f0ee8e365426f7826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c458a1e1ec333469608320b229bfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4ae88be79cd865d8ac18945812a218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d92cfc7f718c29cf34e9ecf685a3769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bc6e7803786ce2a23adb534158ddd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483656bb3da95915bfd010ae4b84936d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362bd29d826c1dfc1c01ecb894f2d8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6074a7f3d8bcadad4e90810b932a4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdac5797e3529bf25e122d57995da7a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace020a8eb70b98f27963da403fcefa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6022818b8660975e72fdacd2e1f44216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647f6b741b610d8e8ef4bf75407eb6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671d164e3ab5492f85b9bb74803da3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f8bef63fbb8ac9b6bff459fbcf10919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836b6ac328dc5196d8b62f9b31030cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6804eb75d9ee30d8c1cfa5c90c423b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502426a755aed1ae1cecec59c5a3e4e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b92d47ab9fbaf44e65f4e6d0626ced23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47d4839aa34a45810ef89cd596821e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4c78bfbd8937561ca4a088184c06a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecad58c28b9a8258800db60a18655426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc4c629adb24345b3e586db81a60ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043a1c7167d2f80230df3ac5dcce84f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d65e8113fe662479d14e32b1c54d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec82b1073ae31858c02e0a0971e55930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c2e9ac2dcb0509595af7f47c1a66231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea7e6639476d386a4300bd2f57c48332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5e19d14f759b35000f8b4cbee004933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a1fddcc797d1271b545c236716cf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51632ca203b17b10003baaa45103ed535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f542a1240ec40c537d8ba008f5efe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6824f3d84ed2b2f9dbfe09d105d9a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1701cdb9527bd855cce568d83b60af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e85b6281ec05020473da635936091839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3636714149adc1d16a1c388d0c70f0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383631e935e3b9611ac7c0f9330808641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee50e0d95dfdc462c2365b8fbe8bbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d019451a8ac5eed15a3dc40afb3f3de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4032f710fdc7df59c9b738b844b2a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b7956a7f660ad22edaa2e65d784945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a33289d48f975b298a8e700081227246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806676d36b493772d65010d70e7e64c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec0ff655591a75a292cbcd13b78a8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093ba1bc62ee09ffb89eb2a829660b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf423390de54a10dbdc8f5fe775082950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d680ae29269fa9dacaee63cd5997ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023fd5aadc2b9519c411897b640164f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4cc9861b4cc7d7eeec8f5970add7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ff46211df1f1c2b030b93430c6d3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fb806a2de94802e8bc25bf03bc39255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9cba8353bd1f3e5704fb6f02da96a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b4327c6468720f0c8fb68ced2d16f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdda29418f16a9ee6a06f2b731b19958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e1c307c0ff579348f827abfd0c00c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26867932ae6ffca889b475cbf654e2ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2db14519853eb9e9e531fec6a93a8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36372b588cf5146e215e64890f763362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a05998da2d5fc5dadc4ee72525414163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4362a648c6013f81e3aa8059010ee1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4656e784bdff0e405746beeb19625a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027a671ad7515a181cda9a6da6b452566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2637be6f7ea72cabd31e0af4899277e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b28c10945987e99cd019a48a93da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ce354c5a1d9dc5fa8be2c079ad7b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f887093e1f86fa6967ed031dfae8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6082d6aca00c552816404666f2524571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc102576455974a8018c5654f331b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45afe4ce75e4a61a6325ab10e8dcd9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb2f8b23af4f5b28e618086ef05c1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a7f2dbfcc8545ace418bda9cc7b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a366a375c07cc7a6fcebc13184bc4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44556962f6cfca6dccf84a3e8996cf7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aacbaad2c254545dc16d4ddfeba6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71f7bea0251f804cdc14e8121f96b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f09df5fbbcfe755892588bdddadc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cee4ad22029484fb77e904a589f49481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c725cf4ca77058a4b4d70a414ba21882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce2d0193910c1d7d0254765e7ebb6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e7d20d8c42bb4d7eec83dfa2d23fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc2a7464db9e03baafc27a38654ca385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fd62f544264d4ecc8f03ac03c22eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862ec9b60d23f8d245dd1ff9c719fc087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770abb3b9733b3d49b5341fbe5ff59ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd7cc63c3bc9dcd329051f647dfb5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e303a5b2a05d9da39548d0076376c9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb695c39581ce0c000be8d0996983c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9660ddb717024ba811cccd52b7fa09592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b1e0a8e698bb6ac4910857134d44f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df4c89eff7c6f7502a279317d6dc8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c31fc2721b86fbf8c5627b05af184495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d898800d4ffa409421e0dbd2ba4d5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40948a721812cc2fea6130974817ecd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa85544db43c2737843a49646b0b9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b69fb60bee5e1d2aa1c0b63e654e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44061c05f2e101944bf4a092c1e602b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54925fe88b5b228839c2721c2a544153101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930dca972f5ba0286940fb9b4e9edf3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502ec36821331086dd375d8432b3c57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd47e1577a85040132307c0b7ea92b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28693522dc2b5271b8585e583883cba2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8c79597c9b6503c09dfb0b82fc4ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc147f26c383bfe18a8714ce05946245107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6496522c3217283a42d72f65b43d36a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdda6b22ff5daeff069418a8c35c0f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233e1cc4ee7c72195695d9dc439fcbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eafd5ca86eeaf16116944de7e1c54a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc0e8aa3166a5e9a0a793fb3240610112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb70b76334659da2c61ee4278e5dc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeb78bb790e79af99853f21aa87858114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41df6fe943020db3745b8572a77aee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fa07e7844c751149a2aee6eeabcb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944336d803cb934d46941da4e97c70c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64e4321e0a425d5a8e419df6f752c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184b2551297d5d0e8017cc1447d5a65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07b34374360eb2056d19bf42e56496120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce9de42c27977c2a912e50ff2304b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35689c88c8a444b8bdbf5b068348213122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49369b7d41bbf78a432a6f495b53bc2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904199cb6c98e80dd85b8d8f44426ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc5979afe02125130a55d0dc543633125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c513c1461626a5f8c9da81fb309622126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25c2fe447dc030b589459207ef2e37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25684ea317377753e9c92804a123e9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee9f8766d5a67cbcb358c6c6a05ae9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab01a6aa11029d40d0b25b1f731f2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac34bcaff37c33c77aa59ae68da218131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b73553e1f24daf39eb4a5497f3bfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ef644cfa7467e8df1b5df042b934a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130f0e01395eac33b1931baee74211b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688559336ee088b6f919a4b47c36a24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06cc711a3b85f72da9ae6ad8a297c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b0acced8d938aa862c6ba906af3fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5da2023cc2fa0dea3572a28334b6d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d44fd07865e4e3c5e342755818b0d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38760415dc2d51d65c42ac19467d7272140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0332db404bfb91e27f826e24b96d70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed4d712c8286925fab37af316facad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631f85af70efb020a256861267ee54a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0fe659c2a8bc3611484d3b5998fc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4d07bdf9bd4ac81d7308a93999337145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2a5dbc9880226ddf919276263aaa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47117a46dd247c53d2b3c195e24e56c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666658111384f3d22d784ce929b00737148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2843b2e4caa0d54cf6f6e25c63591f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780907ad84eb3825b4101cd9e3e5af7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c4bc751919c72d092a522866cc1ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d55487cea7209161a45f16ff833073152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be740186815b69fa530d74b2648221c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e506b591967852c6fa0c10aba47fad7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cd4a946db91845274cd2fe85e134c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a21a3504379607f80212633a023d6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18040ca8f0577412694cfb6e214910d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6661c3d29573df83be4dade71e0a76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70cb1724141491d9a4db161f15442e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae23ffe3f01301da912c6b71546ff7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c4d9585e7a9973c91538d5fb67582161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fa855443445a46e476228bedd3d99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabafb53d5f2f0ff691c78675bf2741a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f494b0988ced1fef570e8f81bfc26e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3999f98bb9cf54b5d0fcd4985b0463d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccc46cd8bad637ebf7c8ac9850ae16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa336deed866fbbbb679cb04f32fa06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a889d5519333320de3ae602fdbb20b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a005ba5fb7687ce8f4d7e733967cc3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0e246caec3ad13a13d67285f069da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4383282516c7f9c0665a4bd4a7fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa119faca2ab4861e4ccb69ea0afd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ac0e3db89f20bcc03b5bd86e3484c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463de25295155681f753fdd5ceed942174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e40569668ed33277a71f800886967175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb508e6f0229eaad7a13d5e348f82e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654448e18050ef272287c9363e02c2b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfad8d9fd6b60f8f9ba401bc7704e32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949d240d348ded7b2cc5beff816c1f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd4b7e34ee68634cfed646d5596b50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5af957c0fc34f0ff86fd9158c3b6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d61dec16057a8e7855293146a9bb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca96ab10edeb4b6d8588e6971df25b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38582db7db7267ea420f7a4d8f4cb17b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf157905daf70277b7c0bca1d9bdfe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72664f4813b5b3d92519eb43c2e10571186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ae1720c4373d5f21dae4a67fa15cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcadc5172d7099643790eafb19e63d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede93a80882028dc49b87b6cff363ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026c2103a36ab19720a4ce4bb61a83d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60ca6e66b9a18dfaa8650a9b949675191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3820eb7d2c74e33c4a68b1e0a6213c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f98dd4a1727e2257cf3fcfe39b6e41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527d224d8d7e586c5fc2a8a29fceb04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7199267f69dd1a4d5a16c5a1f7d3b87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24eb38a61c8e3d21d6805048746dfce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294004e3676bfea417125d3d338e0df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055d2346c2b1532c30852cb9fbdde15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab7db60cbc96d7c3db9f587bbc1701199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64b579135525ece145d0d3ca3d8ee6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbaf0132e9717dfff7433b67a6c918201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b919e044da58986004627d8c4d00b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d535f1a80eda8993ce6ad096641d3da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574d0a749675d998f1fbe6130008256204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324367c198f8465071444e5e154f2cb8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074876e131636cdc590b02074d283faf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a49e2d7ff84b813631494a1909352207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6bbc7175411bbf8dc67b6a2787b41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b949c16f883699553976625c9175e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df17499f4690042f9a0583c8e2437e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdf59339d56d844305c2df574224e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e939bbdfa9e7f4b9c0f54e2054959212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2676ce671bcae02b2d434863b1084a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875bf208609d5309fb0f8624adc734d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d79c740ca36fc88f706d79da711dff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc46a14fd585f80666c3eff6540230216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b413358e4e8ef31ff7f65e97997bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d581415fffa9746f1985767f7f65a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799d0bc1d0d3c2e9a9766e9602d0597219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd979c869281eb8acfba674ff7989e23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01268ec8db050cbb0366ee0cd2e87e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250cf7da627c8961aec59cd506b525b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b0c58442fe9c04aa51b0189c4e823223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eddca516d32333497c5f74535f4bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926adbc0671c4ec81f21ba73d9cf727225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6432929067e26f7910b2b3c9a87370226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80720f82fd158960bfb66c841b1f0c44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0b63413103fb5607867fbcd46bcba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9709362ab237a8d7b19243f2fd20d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed6d0118ef5f9fae8bdde53a83d9b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7206f75a784f6597677debc58e263d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c15a2061dc84a5ed6b3e6a9ae1c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed029a3858956a93407e590b8a1bfc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdda9ec03ba8b76ae4e45cbe35d422b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bee6f7f2aa4a47b01f201fc6dd499a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e900fda660370de34b26da2899fda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30f3b7abc11410f6c88371dacb03af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799bb8434707f3ae127fdc92723ecd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84530f6e6c29a28a3fb3197d80577319239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a56cd8628f213087d8a860e25b6d24240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e624053ecc7b4acda0242649b7f19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a07e877de89da6d66ca48e69041329242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6e30b2ea26f76d1aa1e30812a4597243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdabffd94a09d1cdbfca04ca8ec42b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c295e6be69b05b392b22d511c49a041245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868af11d937afef94efb7321552ffa6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e85af5031261a6e09b06c502259de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6384627c7daf137699eb61b7b573c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26baeb4690e1e7787878b3e6cbbea1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e8c1d176e29e4811d844f0652d0c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53271f02568d8bf600739bcea347190251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f4340af273b977a6e5c52b0ad3df9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4b2c82e3b39b64f1745df7e9fbf1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89211a4cbd45dc20ec423fbcf6dd9e76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a113278c9b83c7d09bff7e22937987c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa16387841be61d36cb946d6e9cee59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c414724317ed874de6a0f5a63361b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2603b0030351ff44f071f7c23eb883258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7852c23b14b81b76235cbaaf54cfd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3255f410e1f02357c727d50bd2ba75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd07e68b46590524e3387026b236d57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f03f7f66aac308e2ca57a2c739e938262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b94572249525c2a316e791318df05e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d763406e8d4ef85285b20b78eb6f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57089a8d7776dbf60f110815db675f1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb719fa4e63ad31b4f0e7fd05299374266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f0ea572005aa103058fed7da1f093267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d55149cef61a04498c978d7abd3ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0d1d9ab78b18d8471cd142bdecf1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5600002b4ae31edc671a1303a688276270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fc7bfb287e36a5d4415fb021ed242271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d1dd23c5266d2420e5b092bbda5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042560391ddd96dc420c682d8fb2d6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559556700805b616fe80ce9156db8ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723a70f97d3c17db85f8d8aefc4a1d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc899c66565ed83b229f41787fa9c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584205d3b49cd40cafc50e942b792d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445aaee226322120da80fe953af740d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6a0f186787e078b2d5ff881d0adfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f93d50370cdca7d4f2c1dbf77b367280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb599707306ab3b9500875eb5d84a28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb621ebd21ae56fbf5a854f4edf7274a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069c0c88212a7fee83ae29f7d2a42fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86b6897c053b6d619049a5c72b1141284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b3cb973373305d92199e2a2124c78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde9cd9679e6697a81a4b5f016e2bab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c8faed909922aa4248282ab4e2bc0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3107d79dd4fefdf6df2e2a7dfa65b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a65ad414d1243f136d675793fa204289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4d40da5749b13ab7890d492366ce9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d09b4d8f34b73e8d24f2e650e44d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb00c12e7fe728eed2871acdb0ca66d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27a16562a8deab9f96aafb5c2e86fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ce931e7e1c152067f6fda56ef43af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de439bd1162bf0c6605048efe5d0db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db3e23f9d9e358cf95d91e1fdbb745296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174dcd78c1631043f23b1629abfa146297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767a4cfb6050847e3c6a725dc582db9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783b0ac897311711929bdaca27c8ee3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6701f1bd9a71f6ab20653d4fa29a1f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c023c8fdc4684b323bec1b11a69e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b445baf1bd11938e75d89d10164182302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d2370c53a6aeaa75ff325b10b0537303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aba18da100797ba69fdf7758431dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc335e6151e41d96a49733b627fb977b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23714cc446a15b32820d6276b048b9bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdf4069f58e3d9b86f797c760198a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0caa5947a0c76c9e06ff801563657308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d148efce296b12d4cae5e2c41118e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adbb7d7c4d97d6cab169e034cfe73a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaa47436e769e2f52c533663e1c7ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307587f3880110ec41b74029f08fb08e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76923942b32df7cf46d8a7e4c1e37291313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0633fcc74e17371b359ba4a34ec6eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4241a664e16f411d8045b822d4defeb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139ec9bc4f6e82a4e0eedd18b66227c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796116d7c4b4961cb74c2bfa665da05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032d2efb5ed85dc83ce66b4f14b7747318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6436da26f14646a04ddb5bf8d03a82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754333d0752b21275f412ac2d131c6f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff908b5e95f5748ce00a74b76a73f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4dac09686490ab26516751012215322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f9e51976b43e0db6bef6bc6760438323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cff980168bc18acaabcb4107c08283324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8500f1e8fbc6c68c4ed722b0ef867325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b6543535a8766a95e06e15b0a705f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95cf2e10b20a837e89a96a88507744327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21154e52c42949655508056da10a31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ce3d50c0e05c28b39b99e0da637b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11975c80a11edda068c050d258f64f60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db0a5aca9b169b68ddd99703bc6a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277d70d559a6e0a363f3dd4c703452c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ea47ace9ff44dd285e7862862dfa5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172da9689fcbc519d078f89d08d4cd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab4010b907e6ecb860b56ce0ed0788335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d8d5fe3a6d4ee80aa4813b4a32322336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a2a1a8b8720e060185616edf3c903337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d0a48bb35d7bf5cbad996d5b1004d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad364e7d8da1d6144fb4ed41424c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a1ab1a58b07c7a570d657cd7acf5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca5a3653d9835cd9bb6751409f4282341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9c3fa08e626e44288dfcdf895b540342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a82a51137b32d81bf95641a3fa18a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096034a5d1a21edfdee8803a934900a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a0f584e23f3ded013c5c7c906cc44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d15de3ecc4fc76adf051d38b530f7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be8b71b11f510718dcaea6b03ea7ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d2343394569ceafe28dec80a7152348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bd2b5ba465d0322c73128fdb793a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c1d34f00f7cb4165df206d869cee0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc9023820d23236e81152ea3443f12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db29f8bb4bc3d4c482bd34fce889395352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c834e7e7517c4de37b68ac31d3dd1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f27d2c26cb6c7dc866ffc949666f4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7aa1ecee7dbd5cb967fec7cfbfc1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ef1979c8578806bdd8772a12b05e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b231a1bf59316739ebcba6b5bd35d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114716dc8848052038e877d65ec35c56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc7c421ff37cd58c2d81444ea74dff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f6c61ddbddfda31c53eca622328c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991960d9cbbd2c1bc610188d9b35e4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e23b173cba4b79a49ef2b2326a97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23419b93ce5e88a6a3be3c43af561bce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466f91c53b84a2d6d8b8be6a450edf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7219130790a7ba6bf90f6f74086784365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507d2f25cce79478aaa1209a86c3c33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165844e99c6d34aaf4389dfa11a0739367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924f06cde82016c0493f85846a5b2f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd225c238f11d7290f9ee7680a1063b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced09980859ed08ec3db29d1caea601370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6acfe7d4ca78543e0236d07d4a7a65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec4995d171fb366624873962ce657c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99d7943ce4162a05ad130085b09d5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0a90fa53e4c9f43033544097c0edd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7306a4c7c7cc32ae5c657f17800b9a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c407d243c5f4234a99638e22dfc78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866133dc704f3aa0e3bc53c4009ab159377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2987884685de6b8a7833f6aef89e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742eb7b27d5d98e288d6013bd5f6aab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d2235656f9bf0725f36f00191e609380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4de47d9a31b09b967ad3e9c7ff81c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2de8179f4aff0dccfe0c8bea575ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d31437f0ad9883d090389ff0a1ba4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1fd5e946bb125d8154e2c6ae5ac11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0ab830507987ba0a4dd6fe953207d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f19bf9e84c97f1a92d5114fc9ef39386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d9e647d4602799b024d803717c578387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57685a6c5303d5ad2bdc3379b9d900388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f260bbe29531197b28580e60de5a17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab3b4f5dd299a3ae932a598aa105bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65626ffee3440bf9bbcf90caff7e5032391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a340352821a1deb118847ff5f766b95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc684f63be1a7c2537ae04e86138243393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b5822fbb671a320c562613a56f2b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29874488324541ea6626d559e6e64ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5622c297acad5e63a21ede60a0484d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c79763236a6880109d0f636ebe4b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b2f6867d7a0604df362ba068adb06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1cc50a02a7a66c250882e09c4043f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be1213088720d4629dfea956e7787b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b374770f035f4413140e88c625027a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb99ad62229c44bd2babbea139f62dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eae6019e237edaddcaf57db74ecfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eab3552b72dd0c009b16b50c174e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797d0624d8ef0c3d1582c4798a3c242405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf0e26a2f20d3580a5d3679a3475c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe156f8238f036d23a0d1429c1c5795407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79528d430d460a4ed6ae21e3186bba48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f336cf5f89c62fa44b0f13cbf1cda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49c55ecd8770e95ca3f6b6a309474410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6b863788ddda11bc393b16ce16461411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746da9abcf944cf9ecf68b58f2de304e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50631f837aeac9e21d9d8195c2a7ea66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea2766d0b9fc41ea0426d9e2b7ed3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e615d4b6a8a5e65295994ea32130aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dba8f10baa6649a5bd23244d16391416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca3365f005836fba322f25ba5c1110417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a651b471a64f2d332c0781de3c0a528418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc78ce2e92f364ca699a4e4985f32d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc580edd2cbe1a3c3b466294a9d8b50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca7748f38742c18a3cacf642cb0804421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b955dc36d823171740842e132d3ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c120e7fc61a4555d632ab7761ce9693423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cad0faf1933c3c4b9426c44011962424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56468f2e800165db6f0311d48b6508425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb51d156d771f162a9e97fe9a779e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156eaec8b6cadbbc612bde06f4627d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6293a8cff2d3e9dc8089f4724c0be40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db17b4e01ad79d4f1802a277c35c344429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e209d201e2ef424be3b9347c56bac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8103155be482a89f7ac840510e0ad9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db23f4e057c8598a20f6954662ebd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31000a8c625a0736cea16e14abacbd3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759899167158bc05ee6da3c8ff735fd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26784ad9d0d35f454d2a2699b791d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f261f806e41b81029dc215f3da5007436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821df09d854ace24c299f40ccf50f89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68a486d931729b9daf8a9422438f01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778fce2e41b2d3d28095af0914c619a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2fed851c8f371688c39f5ca998510440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8778c03609022ff40276d417b50f194441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f9668d7e6471073eda40d28ac79c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206ba7dbf7426b4b85dd106654f88c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db053442253663d309b71d0616bc73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c6bf915abfbe0ed610cb7b4899382445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57aad3ff7a35580dde0dc5797ab856446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef18d65aa6f20eb9048cafd32ddb5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aae9a98f166d3ecca158fc53119e0d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ac11f78e667b1342afa42d4c67eff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fd3e0ddc445cbfdd1c221adaeb2b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f58d3bfafc254bcc4f5d19d0430571451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afc2b3390512202c2bcfe9f70c60e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd2f2f59d9217192a8f5d0307c858453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872c484220b5d91e9b099d144495884454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0be6be4d33b1b47a85e205f7b91c58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a984563d23e00b49133f4741b04dbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec6af8d4c7ef7caeac8698a2ece4da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406918acdc967f688d3846431ae77fd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff1cb51067ec131b196d60471b44d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a41a2c59e184bf30869e72e410247460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4ecdee0674efd504514a5188ead70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f7dbc4072bd805bfc92306c1d4994462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0f3da2791cccab7dfc765611d7d27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf36036c0c01a6c30785ba3d958440464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a384a514456f5367ee43c036b63441465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc424619af99fe12e00bca451a2fff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb70964b58df3a9d5b851f12af7992467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba64f91a6a93bdf1688758fd7101b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610caf7891b131a534273a36936f73b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b11b759e43eb4333a61f809919e9f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409cc368eccd6c14f8034a1f18621a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabc4eb5d39fffede00507c1fcc6798472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2254a89b252084c7a56085373591bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5968f1d347e650768e33461427a5d8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72c8c6b3682b0dfd095aed0e06741e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60d974418ed30cf88581775553653b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb087b409396f47d94c500607b666b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b30cd93b7c51dcd631e8f2af542df9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4282e2f42b8d9693da9223ec833a45c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7738e61841dd6a4c01161b82e57be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f5678a35f2e8e24f61a7ce62a261481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491086559a711c42497ef2b54d3efd8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc2bb66bc9fcd3a2e2c78b3933fcbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd7fdc0694826d766478b1eaeb8038484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d45f42a408d90c6503cc4cf3bdd7ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7d001c12c186396d22a6b9d52b8bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151458e0b27b756a22f607bd0c6cc663487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52826cfd93b73713e4534c4db34aef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af74a3c9cf2cbc51d99c85eeeedcec0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09dd870b597eea8efeaad06abab7c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685caf3b6195f2687de84e44d1f5079491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a78f7c342fad4c40895337c040354492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad1f52faded0f898a71eae3319e55e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d450303d5670749c607784345e9f57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fdb5e3648a4133405f053e1091c30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73732f3b22e36fc838acae887c522496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5edf8e426022ef504782db615f4da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933b15d3588cfbd576c9687d98f15d7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae85d7a384d4e69730ed66c4d9e6ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b43a8cbf4eb49d690cea3d436ba9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ad95fc537754851340585a923fc2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dee0ad875dba11c35d9fc26f5f6da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b409eefdf131e5035dabab1e3e17a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96158dba01237b57d3c8c7e05ec2d816504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5f0d24f87371bbcb1ac80d9769c04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e251a182d8c40bda4ea3d51f2ad2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198b3e26813a3ec516d0cd05c2bb825507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f1470f98f28608701dac6a0cdf8aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b67a0761a74894b3dc963997965c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff62f2cb8185d6a87e73ec6b424029f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf24be8bafd1570ff498cb4438471a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55c3f95764844d1b8f4bdb78df184e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68646a626a320a6a63af3c733235cdf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ffbf45130fc33b8fd54ca7a5b8a5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1351391c143bbfb145cd3ceb69c5dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a36b98bf6dd69fe05112b297d0e25b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803684ec4b07deae9d348170ee2e4982517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ead6ca70ba6a5bc1495af0f9a5c811518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9feb0d6c1735f80c0163194a4d070519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dff1e23d7e47a79ac11898d7e6cb26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972df28e7547c118de4635e37fa32c0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b29d4b54d35446bd4ee5ecbb9aca5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f046b35760095d0120496d22ccee11e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4d559586f02886a3457cc7bbe3d9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f881664d3118bb79dd359d8fd0f32b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d20d2f1fa62d7e3e05fc452870042526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103f0cf2a1db9c8be1179f966d5d35e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62336165b3f887b6ba0bc24b2b0971528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68379fa9bf6a7f9b29a6777c5928f95e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff17f7c830df8d792d4dc3cbad7e0fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dbe06c458053cb3986553ff0f5224531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb94e667b9598e9c0f16387c47514e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899acfe93b292a280ffbdb70f99f3fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ae4fbf767591f804aef2935ceb18f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047d731df3f8b35097bbdfe5965aee0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c44cffef41c802caf883fde58647ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e602b20dce7eba781808266693042b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fc3307d608eea8e8c9ac9a3612891538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b94f3133054eda483816802d947ee0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd21021ffe18c2d11e23bada303118a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ebe22fc1673ec5304a989a677e207541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c7b36409b6a6ad3ae721b021f5038542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929032360bf9b460c18dce337ca65f89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d03b2e555cc26d77b06049c4730d2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242db9927645e3d7e6983723351266c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304559f922ac1023f21b97350c3824a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d9d4160e55390bcc3398306ba33f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6b3dcfaba0fe2cf5127bd50b86940548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b468c336af5fe372c631c99dffbaa5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5bef4086e5065546b4cf0fed89afb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f901f952cd1c59aec0c65e9bc0ba5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aa1de0cd6ccbee34b75fbe1e0c969552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef742c95dfc67e5f46ba7f244f4b863553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dacb6496801f9bf75ccb5dc7b10e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7bf3dfb7a23baad5ce1a4cc2f44ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573ad6092583fa6b46178258468035e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362761752ee1aa64b3d234a62dca0ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7266d0936932d4ceb04b844545c6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951d5de4440c32bbe6f9797c67f07f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a9f35246b785c3b8ec4e4008ed415560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073af95c7ca1c7838d4f7ceee7aefcb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2d05a00288d1ea9504d8e769ba227562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83b3550e0870416005d6d1c0aa3f8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ba614bb0869b36403974d91b995b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188cd27735d9caa7061ab87cb1c9c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bb15e0c27b962e1ccc97e75ea8ff5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd591db30dcb41a02f1d793ff25d93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1b6d6e90c9393718107e162d782ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98e244701b2d69c61d410627447462569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbe540792fa7d455893324ed5fc3b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3bf11231eb3d5cc8930f9fe6aceb4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb00181322cc63dc903302aafcd1d40572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfca60f5f08a240ce789c53d9483a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83955e8298953405a6823c61eafa2bf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268db0767df62a3a23430a809c4c68b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663b6b7173557f9993fb33716f472c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979d0d66b96d976a6a97f61e380e4c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ca0a198edd3c60986e6cacc076c11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c1c74b1ee271e6fe232f009ad4fd9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bea894ab898117625aeee2c88285b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8c2776f85d099ff08fe5100ef2eaa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa2e3aaa5fef3200595257007a3cbf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc833f1675d6bbee13a72fbb47dc14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c42547466f3af866684cadcdbe976f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345be030b357e60c66e8b89efddde0fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32dd59ef9fb3415a332fb711b66627586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e47fbfbf050582693cbadb4754d73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd4f3809b91c21781a72ff82271c40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd30627c434ea0a56525dbab05871c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed07687770f2f355c06aef559d1238590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501ba8c4279b8864e9d0dfa217f081591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300056a1ef285ca70a94e075660d29d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cacb3dfc00557c90331807dc631497593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5957b9bc78026a7234954a81c12bae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e61ebf18889df390db43df10e25e1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f44c62b0d1de7d8df9ee3e14432f1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdfe16cabec942e62b12bde0a742aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b16d5294d1090c6c30cbb7cec059c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99050ffea4fe1b54964e55cf61b2d425599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ad3155a50df674678e6ed3e5099c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f9d0836ed93ad606651a0fd85ae4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371106fd44ef4b690a9ac7b45c7bc25b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c952acdcade42bcc022415b211f7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cac3f0e054bbcd0ed38d571f11191604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236e99adf549bea41204413cbec8244605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7c06eff055be8e4f900f0573f80ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7fb2cdf3a945c91e974530c48fb50607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141e19fe21faa81e4bde9de12f9737b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39437ffd5c1c46e2834acd737d5f416609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9896ab38c88a807870649696931983610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb10cefb81c79ad38cbf742b8b7613611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11b7dea1aeb0d8361ffa07afd115fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b4ef08eb29cb42db85423092ec7d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4578b0f05dcea4fe6f5d4ed529dc4bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd8e5bd21efad19994fe232c1589d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac019bd61e0b7f38e27493dc043f59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcd4af1ae34b899a321c4401334214617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb6ed18619099adcb24f9d7ae0195e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42cd38fbc12ab4da143f95ff26b198619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9effe093d610721487c7a141f3c7ee3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac53ed37398fee0112c8d4d4912383621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc73ab57d8569a82af2cba68547100f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8f0dde3af63ee8837b8efc2561dca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669b3196b5c713c568c5b63d55d038a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5813e3185a841b6d97320faff1592af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c77955e6666186dbad63f9d15effc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24921ce931ebd4f1a62f02776081f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06bded4fe8d11b68da6b04804da5e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83ffc320c8ceaf818ca5ac02dc7ac6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7901475f37b1c0e22d259a79ee99833630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baca80ae6c90eefe1c169b0ddf8b13631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78a9cf20506a0a7ce3b1918659aec1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ba470284b7bfdb28dcd30050c9724633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d6ab6ef08c378809ade82c91d1eff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424b8f1280ad2b03a4736cf229503da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dd849dbde8e05d4dc7b3a03440a5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72216a4d2e7aa5af25fd2a2a30d5fb9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e4ad2fdfa19063a942b67dee1c551638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec508fc424abeb492e3b5282a5b203639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cb5a58956c34b85484f8d6c46a211640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd6c282c689db9633179967c0315d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897acea43bdecd6d2f4aa85abff8d65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb83b5e0e4e1bd621c7d2649108d0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef0223ec420c9f948459bdd7e29dc2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3df66e43543d3298285e6939894da9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d8c3999426e9525728e3a2308a497646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f808f4ad231703ecad2e91faa2449647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45174b331ff2de67402c62a1b66aab29648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9f7cb165f95e8ffe8e85cb7048e11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ed033defc48dcae43435a63e87435650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e31f08a29efe98f48e385aa88d9fc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed4f97738c0046dc02c93b4348b49f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9598e9542f68dd23f4a2de64016551653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9e6ba89325ca5609371ee5c5f7da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4251400941063c78ef994589927fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff690edb75148590d2804805b92f1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f58e220f8481ff5967c14dd65cbf42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1d7f63a6439093e5d137465919eb7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b575a6fe4be03b5d16e621340dd0283659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633901fc6fc50d031bb68f2aaa33c7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f85404603fe8978602a89c678b01e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375423e663a6820631794eef374b7c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd27e1e3f43a965733fc5ae4d6151fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0eb09dc12ddbaa91d1dcd1a5a9758664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4afaf194e884a3302087dbd87959b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316b57f9f8ed52a9079cbf36d92c1d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d59e559795ff482f57aed9a5bc63bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed987061299b6b888aa53b575ecf71f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dd9d312a8f9b75b168e35934ab4b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a15d78fafd8812da7349a6f9f08154670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6eb856d092a85c993b51b2ed8c5982671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e482b4d746d23572392c1176d7ccbf5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bdf941ffc82652d7addb85150e515673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6cd41721af998e64ab2a46799ea51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e102066e2f2b8cd5d5d9f63ca8439675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b0b3bab3f0a8591a4a89a77b1fa4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e64338f3f9eb322023a224a7bea1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3602002b2cc174dfece5fbc1eb67aca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611bcb0764753df8cd07df241d40cfa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf818aada3414d60ae9946d4c5c58b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>